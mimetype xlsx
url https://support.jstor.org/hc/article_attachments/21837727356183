--- v10 (2026-09-16)
+++ v11 (2026-10-27)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\moconnor\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4D459628-8329-451C-BE05-8D1AC5E8C90F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DE96E1FC-80B5-4948-B561-4E319D5B131D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="14040" windowWidth="25780" windowHeight="14130" xr2:uid="{E4C3A6DB-D67E-49E7-8AF4-7910CB4A0BA7}"/>
+    <workbookView xWindow="-90" yWindow="14040" windowWidth="25780" windowHeight="14130" xr2:uid="{A956B543-9433-490E-95B7-C169BB52323B}"/>
   </bookViews>
   <sheets>
     <sheet name="title-list-139463" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ExternalData_1" localSheetId="0" hidden="1">'title-list-139463'!$A$1:$N$53</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{5315EC5A-D366-43D4-80AD-135769F63A8A}" keepAlive="1" name="Query - title-list-139463" description="Connection to the 'title-list-139463' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
+  <connection id="1" xr16:uid="{F5A3357D-5F90-49B2-B462-86205A53EF53}" keepAlive="1" name="Query - title-list-139463" description="Connection to the 'title-list-139463' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=title-list-139463;Extended Properties=&quot;&quot;" command="SELECT * FROM [title-list-139463]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="586" uniqueCount="362">
   <si>
     <t>Term ID</t>
   </si>
   <si>
     <t>Name[2264291]</t>
   </si>
   <si>
     <t>Resource Type[2264294]</t>
   </si>
   <si>
     <t>ISSN[2264300]</t>
   </si>
   <si>
     <t>OCLC[2264301]</t>
   </si>
   <si>
     <t>Place of Publication[2264302]</t>
   </si>
@@ -1241,97 +1241,97 @@
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{6A7BDA22-DD4A-484B-8084-4A27BC79FFF3}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{4AE9E014-DA81-4461-9E18-79F8961173FA}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="15">
     <queryTableFields count="14">
       <queryTableField id="1" name="Term ID" tableColumnId="1"/>
       <queryTableField id="2" name="Name[2264291]" tableColumnId="2"/>
       <queryTableField id="3" name="Resource Type[2264294]" tableColumnId="3"/>
       <queryTableField id="4" name="ISSN[2264300]" tableColumnId="4"/>
       <queryTableField id="5" name="OCLC[2264301]" tableColumnId="5"/>
       <queryTableField id="6" name="Place of Publication[2264302]" tableColumnId="6"/>
       <queryTableField id="7" name="Publisher[2264303]" tableColumnId="7"/>
       <queryTableField id="8" name="Frequency[2264304]" tableColumnId="8"/>
       <queryTableField id="9" name="Relation[2264305]" tableColumnId="9"/>
       <queryTableField id="10" name="Source Provided By[2264306]" tableColumnId="10"/>
       <queryTableField id="11" name="JSTOR URL" tableColumnId="11"/>
       <queryTableField id="12" name="Earliest Exact Date" tableColumnId="12"/>
       <queryTableField id="13" name="Latest Exact Date" tableColumnId="13"/>
       <queryTableField id="14" name="Coverage (Date Range)" tableColumnId="14"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{AAABB6D8-AC06-4D82-8073-1B2D68CB3F91}" name="title_list_139463" displayName="title_list_139463" ref="A1:N53" tableType="queryTable" totalsRowShown="0">
-  <autoFilter ref="A1:N53" xr:uid="{AAABB6D8-AC06-4D82-8073-1B2D68CB3F91}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{11D22ED3-BDC6-4D15-9A41-E7927B39CB61}" name="title_list_139463" displayName="title_list_139463" ref="A1:N53" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A1:N53" xr:uid="{11D22ED3-BDC6-4D15-9A41-E7927B39CB61}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:N53">
     <sortCondition ref="B1:B53"/>
   </sortState>
   <tableColumns count="14">
-    <tableColumn id="1" xr3:uid="{1A1E50D0-E741-49AB-8998-758B924B6964}" uniqueName="1" name="Term ID" queryTableFieldId="1"/>
-[...12 lines deleted...]
-    <tableColumn id="14" xr3:uid="{E059641E-9C92-46A1-90CB-15034A04F74B}" uniqueName="14" name="Coverage (Date Range)" queryTableFieldId="14" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{82653F14-9FCB-4891-BCFD-1EF762F5D0BC}" uniqueName="1" name="Term ID" queryTableFieldId="1"/>
+    <tableColumn id="2" xr3:uid="{AA983D3F-DA53-4F14-A84D-2AC29B0B1C7C}" uniqueName="2" name="Name[2264291]" queryTableFieldId="2" dataDxfId="12"/>
+    <tableColumn id="3" xr3:uid="{6E4D7B28-1542-47D2-8A14-21F1108AB115}" uniqueName="3" name="Resource Type[2264294]" queryTableFieldId="3" dataDxfId="11"/>
+    <tableColumn id="4" xr3:uid="{242DABA4-E284-43C1-9F7E-B3DD5FCA72CF}" uniqueName="4" name="ISSN[2264300]" queryTableFieldId="4" dataDxfId="10"/>
+    <tableColumn id="5" xr3:uid="{B2B4C6A1-5697-438E-BE63-9099922D73AF}" uniqueName="5" name="OCLC[2264301]" queryTableFieldId="5" dataDxfId="9"/>
+    <tableColumn id="6" xr3:uid="{133FC9C6-EA3D-4B20-B316-9B7931ACD82C}" uniqueName="6" name="Place of Publication[2264302]" queryTableFieldId="6" dataDxfId="8"/>
+    <tableColumn id="7" xr3:uid="{DBA73BCA-2B59-4823-AB55-073CE51B6774}" uniqueName="7" name="Publisher[2264303]" queryTableFieldId="7" dataDxfId="7"/>
+    <tableColumn id="8" xr3:uid="{0FC48445-F266-4153-96DA-3280BA6D80BC}" uniqueName="8" name="Frequency[2264304]" queryTableFieldId="8" dataDxfId="6"/>
+    <tableColumn id="9" xr3:uid="{98745F2F-3F23-43EE-816F-84393EA3B79B}" uniqueName="9" name="Relation[2264305]" queryTableFieldId="9" dataDxfId="5"/>
+    <tableColumn id="10" xr3:uid="{8F5B690A-ABD6-425F-AFB0-6938CB24FF05}" uniqueName="10" name="Source Provided By[2264306]" queryTableFieldId="10" dataDxfId="4"/>
+    <tableColumn id="11" xr3:uid="{F51E01A0-9A79-4511-BDB2-03A138202666}" uniqueName="11" name="JSTOR URL" queryTableFieldId="11" dataDxfId="3"/>
+    <tableColumn id="12" xr3:uid="{FAD4FE8C-A5C5-4886-AEAD-B2780EF7FC14}" uniqueName="12" name="Earliest Exact Date" queryTableFieldId="12" dataDxfId="1"/>
+    <tableColumn id="13" xr3:uid="{0A614FAB-510B-425C-A039-D35D6B6D9817}" uniqueName="13" name="Latest Exact Date" queryTableFieldId="13" dataDxfId="0"/>
+    <tableColumn id="14" xr3:uid="{4EE88B88-6618-457F-A004-5BB8958DA51A}" uniqueName="14" name="Coverage (Date Range)" queryTableFieldId="14" dataDxfId="2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -1613,51 +1613,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{119C969D-2564-457F-9FFC-6BB90D5BAE2B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ADF1909B-696B-476C-B5BE-689255AF8077}">
   <dimension ref="A1:N53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="9.453125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="54.54296875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="23.7265625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.453125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18.90625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.36328125" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="53" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="18.6328125" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="17.453125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="22.08984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -3978,55 +3978,55 @@
       <c r="K53" s="1" t="s">
         <v>195</v>
       </c>
       <c r="L53" s="2">
         <v>21186</v>
       </c>
       <c r="M53" s="2">
         <v>22647</v>
       </c>
       <c r="N53" s="1" t="s">
         <v>196</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A M I E A A B Q S w M E F A A C A A g A q X s h X Z 8 4 F 5 6 k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w G I R f h X S n B Y z R k J 8 y u E p i Q j S u T a 3 Q C D + G F s u 7 O f h I v o I 1 i r o 5 3 H B 3 3 3 B 3 v 9 4 g H 9 s m u K j e 6 A 4 z E t O I B A p l d 9 B Y Z W S w x 3 B J c g 4 b I U + i U o G H 0 a S j O W S k t v a c M u a c o 2 5 G u 7 5 i S R T F b F + s S 1 m r V p A P r P / D o U Z j B U p F O O x e Y 3 h C 4 / n C y 2 8 C N o V Q a P w C i e + e 7 U 8 I q 6 G x Q 6 + 4 w n B b A p s s s P c H / g B Q S w M E F A A C A A g A q X s h X Q / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A K l 7 I V 1 h Y B E Z v A E A A I A D A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C F k k 1 v o z A Q h u + R 8 h 8 s e i E S R S F J k d q K w y 6 k 2 q y i N g v 0 F H p w z T S x Z O y u P W Q b R f 3 v N Y W q X Y F U L r b n f f T O B 2 O A I V e S Z O 0 Z X I 9 H 4 5 H Z U w 0 l O X O Q o 4 B z w Q 2 e B / P L R T h 3 S E Q E 4 H h E 7 J e p W j O w k d g c / E S x u g K J 7 g 0 X 4 M d K o n 0 Y 1 4 m v i n s D 2 h S V Y k p K p Y t E / Z N C 0 d I U W D 0 X v R Q + M w d n 4 m 0 T E L z i C D p y P M c j s R J 1 J U 0 U L D y y l E y V X O 6 i 8 G I 6 D T z y p 1 Y I G R 4 F R J 9 X 3 1 b 1 M P H a U s + c j V a V l U r y C 2 h p 6 2 k 6 y e m j 5 T q l i 7 t t V x 7 Z d v E f Q m S M C q p N h L q G L 5 b x n s q d d c y P z / B p l 2 s q z Z P S V V t x I x p 3 I L 9 3 O j k 5 6 I q s E t v e S m K 4 8 B v 4 1 S M n 5 5 Z W s J 3 N w s X s M n i w M l q B I L z g u 5 q C a U f f 8 B 2 2 6 G O r L L t 9 V + f T a V + 9 i 9 d x p w 6 k 2 A h q / d U T 2 d S P g j P a L E d H z w b o B j J 7 0 B 0 y 7 y M 3 G v 7 W I N m x Q w b q T U F 8 z X P R J 7 q N s 7 M 8 8 N L O 8 u e H W 9 h n f 2 f 5 X U r u 0 3 V P W V I t O B g k y x f K k C Q U 4 Y M p 7 R 1 5 1 f 6 E t X 1 8 T 8 X q A J r u g L g N Q t J m J y b / 5 X y d j E d c D m 7 N 9 R t Q S w E C L Q A U A A I A C A C p e y F d n z g X n q Q A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A q X s h X Q / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 A A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A C p e y F d Y W A R G b w B A A C A A w A A E w A A A A A A A A A A A A A A A A D h A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A D q A w A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 5 z C g A A A A A A A F E K A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 2 M W E z M 2 M 5 M C 1 m N T Y 5 L T R j Y z E t O D U 4 Y y 0 z N j A y O G V j O T M y M G I i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z d G l 0 b G V f b G l z d F 8 x M z k 0 N j M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s N T I i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D k t M D F U M T k 6 M j k 6 M T g u M T M 5 M j A x N l o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N B d 1 l H Q m d Z R 0 J n W U d C Z 1 l I Q n d Z P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t U Z X J t I E l E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 5 h b W V b M j I 2 N D I 5 M V 0 m c X V v d D s s J n F 1 b 3 Q 7 U m V z b 3 V y Y 2 U g V H l w Z V s y M j Y 0 M j k 0 X S Z x d W 9 0 O y w m c X V v d D t J U 1 N O W z I y N j Q z M D B d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 9 D T E N b M j I 2 N D M w M V 0 m c X V v d D s s J n F 1 b 3 Q 7 U G x h Y 2 U g b 2 Y g U H V i b G l j Y X R p b 2 5 b M j I 2 N D M w M l 0 m c X V v d D s s J n F 1 b 3 Q 7 U H V i b G l z a G V y W z I y N j Q z M D N d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 Z y Z X F 1 Z W 5 j e V s y M j Y 0 M z A 0 X S Z x d W 9 0 O y w m c X V v d D t S Z W x h d G l v b l s y M j Y 0 M z A 1 X S Z x d W 9 0 O y w m c X V v d D t T b 3 V y Y 2 U g U H J v d m l k Z W Q g Q n l b M j I 2 N D M w N l 0 m c X V v d D s s J n F 1 b 3 Q 7 S l N U T 1 I g V V J M J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V h c m x p Z X N 0 I E V 4 Y W N 0 I E R h d G U m c X V v d D s s J n F 1 b 3 Q 7 T G F 0 Z X N 0 I E V 4 Y W N 0 I E R h d G U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 2 Z X J h Z 2 U g K E R h d G U g U m F u Z 2 U p J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M S w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V z d W x 0 L D B 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c 3 V s d C w w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v U H J v b W 9 0 Z W Q l M j B I Z W F k Z X J z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A X l F X D 7 K a 4 U m F T P t t h m 3 4 w w A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A C Y k c t C L q X T H V + E 7 u M i n x F o h 3 i 8 W 2 1 7 p l / 6 U 7 N l R d F K d A A A A A A O g A A A A A I A A C A A A A B e n u Y 9 2 A o 1 l J f d y b S Y h w 6 z T f O Q c + F 1 t i w R C f 2 Q O 5 6 V m l A A A A C k 0 3 5 0 F Q Z g o 8 D G r f g C U j 3 5 K S 7 1 c j Z 5 F d A k Z T A 4 w b k M h W D m t A q r j Y E a r 2 0 z 1 q v i R r Y p 4 l H n G i z p f T w j K J m X s V F P r S g Z Q 2 7 p a 3 e O W m e q / u f g 2 k A A A A B S / K w F e 0 i u R D P 4 + 6 d F g n 4 5 W f Z 9 x M A d p W R C s 3 0 v E p c v s a A 3 u 6 r H Z p E w m U h 1 Y l Q N w Q K 4 y E x j b e E S x 2 n E H 1 m 4 F A s p < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A M I E A A B Q S w M E F A A C A A g A + 0 h H X c B T d 6 S k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h o T J K U M r p K Y E I 1 r U y o 0 w o + h x X I 3 B 4 / k F c Q o 6 u b 4 v v c N 7 9 2 v N 5 6 N b R N c d G 9 N B y m K M E W B B t W V B q o U D e 4 Y x i g T f C v V S V Y 6 m G S w y W j L F N X O n R N C v P f Y L 3 D X V 4 R R G p F D v i l U r V u J P r L 5 L 4 c G r J O g N B J 8 / x o j G I 6 W M V 6 x G F N O Z s h z A 1 + B T X u f 7 Q / k 6 6 F x Q 6 + F h n B X c D J H T t 4 f x A N Q S w M E F A A C A A g A + 0 h H X Q / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A P t I R 1 1 h Y B E Z v A E A A I A D A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C F k k 1 v o z A Q h u + R 8 h 8 s e i E S R S F J k d q K w y 6 k 2 q y i N g v 0 F H p w z T S x Z O y u P W Q b R f 3 v N Y W q X Y F U L r b n f f T O B 2 O A I V e S Z O 0 Z X I 9 H 4 5 H Z U w 0 l O X O Q o 4 B z w Q 2 e B / P L R T h 3 S E Q E 4 H h E 7 J e p W j O w k d g c / E S x u g K J 7 g 0 X 4 M d K o n 0 Y 1 4 m v i n s D 2 h S V Y k p K p Y t E / Z N C 0 d I U W D 0 X v R Q + M w d n 4 m 0 T E L z i C D p y P M c j s R J 1 J U 0 U L D y y l E y V X O 6 i 8 G I 6 D T z y p 1 Y I G R 4 F R J 9 X 3 1 b 1 M P H a U s + c j V a V l U r y C 2 h p 6 2 k 6 y e m j 5 T q l i 7 t t V x 7 Z d v E f Q m S M C q p N h L q G L 5 b x n s q d d c y P z / B p l 2 s q z Z P S V V t x I x p 3 I L 9 3 O j k 5 6 I q s E t v e S m K 4 8 B v 4 1 S M n 5 5 Z W s J 3 N w s X s M n i w M l q B I L z g u 5 q C a U f f 8 B 2 2 6 G O r L L t 9 V + f T a V + 9 i 9 d x p w 6 k 2 A h q / d U T 2 d S P g j P a L E d H z w b o B j J 7 0 B 0 y 7 y M 3 G v 7 W I N m x Q w b q T U F 8 z X P R J 7 q N s 7 M 8 8 N L O 8 u e H W 9 h n f 2 f 5 X U r u 0 3 V P W V I t O B g k y x f K k C Q U 4 Y M p 7 R 1 5 1 f 6 E t X 1 8 T 8 X q A J r u g L g N Q t J m J y b / 5 X y d j E d c D m 7 N 9 R t Q S w E C L Q A U A A I A C A D 7 S E d d w F N 3 p K Q A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A + 0 h H X Q / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 A A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A D 7 S E d d Y W A R G b w B A A C A A w A A E w A A A A A A A A A A A A A A A A D h A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A D q A w A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 5 z C g A A A A A A A F E K A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M x Z G Q 5 Z m J l M C 0 1 N D g 4 L T Q 3 O W U t Y T B k Z i 1 j N W I w M z g 0 O D d h Z j Y i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z d G l 0 b G V f b G l z d F 8 x M z k 0 N j M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s N T I i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M T A t M D d U M T M 6 M D c 6 N T U u M j A 4 N z M y N F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N B d 1 l H Q m d Z R 0 J n W U d C Z 1 l I Q n d Z P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t U Z X J t I E l E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 5 h b W V b M j I 2 N D I 5 M V 0 m c X V v d D s s J n F 1 b 3 Q 7 U m V z b 3 V y Y 2 U g V H l w Z V s y M j Y 0 M j k 0 X S Z x d W 9 0 O y w m c X V v d D t J U 1 N O W z I y N j Q z M D B d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 9 D T E N b M j I 2 N D M w M V 0 m c X V v d D s s J n F 1 b 3 Q 7 U G x h Y 2 U g b 2 Y g U H V i b G l j Y X R p b 2 5 b M j I 2 N D M w M l 0 m c X V v d D s s J n F 1 b 3 Q 7 U H V i b G l z a G V y W z I y N j Q z M D N d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 Z y Z X F 1 Z W 5 j e V s y M j Y 0 M z A 0 X S Z x d W 9 0 O y w m c X V v d D t S Z W x h d G l v b l s y M j Y 0 M z A 1 X S Z x d W 9 0 O y w m c X V v d D t T b 3 V y Y 2 U g U H J v d m l k Z W Q g Q n l b M j I 2 N D M w N l 0 m c X V v d D s s J n F 1 b 3 Q 7 S l N U T 1 I g V V J M J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V h c m x p Z X N 0 I E V 4 Y W N 0 I E R h d G U m c X V v d D s s J n F 1 b 3 Q 7 T G F 0 Z X N 0 I E V 4 Y W N 0 I E R h d G U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 2 Z X J h Z 2 U g K E R h d G U g U m F u Z 2 U p J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M S w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V z d W x 0 L D B 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c 3 V s d C w w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v U H J v b W 9 0 Z W Q l M j B I Z W F k Z X J z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A X l F X D 7 K a 4 U m F T P t t h m 3 4 w w A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A C Q g I F Q M h e f q 1 5 y q f D y 0 W c z k X 2 X g T g J 8 z w k d 1 r C a 9 I W n w A A A A A O g A A A A A I A A C A A A A C + m / a Y X Y 9 2 7 D V y C 2 h Q C w o y j Z V 0 c q t Y s B c y M C s c 3 D 0 d 7 1 A A A A D T f 0 8 S j X x Q r 7 i c U y a p i S W / 9 x q C y 5 c u L P c 7 0 / c W 2 S 8 Y 2 2 0 C j F r N T G V F M O K T 0 k F 8 a G e 6 I i 3 T r a S X D h Z E r h V a E r V w R I B j H t V u K K 7 D + d 9 t U N s U Z U A A A A A W G i I n L c u 5 1 V E i l 1 b c t V o t w a g p 2 a k J + c T x x W d J r c H 4 W s U b J A b 7 + N s E z r j / 1 0 z b r y F q e 6 J M J U e Q U C t Q + Q t n n V W W < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83C68FED-E2D5-46E8-9F0F-CEDC9981C9F9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED6C52BD-1F80-4129-BDC2-6D296719A0B4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>title-list-139463</vt:lpstr>
     </vt:vector>