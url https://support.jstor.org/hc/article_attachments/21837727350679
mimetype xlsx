--- v4 (2026-03-09)
+++ v5 (2026-04-18)
@@ -1,149 +1,602 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\moconnor\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{AF72B5A2-64C7-4B53-8281-D4E7920D37D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B1BAF724-6CB5-4C61-A2DF-8634905ABC95}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="14040" windowWidth="25780" windowHeight="14130" xr2:uid="{7E58AD2A-D7E1-4D43-A61A-523C1BC3A478}"/>
+    <workbookView xWindow="-90" yWindow="14040" windowWidth="25780" windowHeight="14130" xr2:uid="{EF4A04A3-59BE-40F2-86F2-6A75641A23F3}"/>
   </bookViews>
   <sheets>
     <sheet name="title-list-110258" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">'title-list-110258'!$A$1:$N$188</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">'title-list-110258'!$A$1:$N$263</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{A5135548-2091-4BC5-BE15-CD443D093F48}" keepAlive="1" name="Query - title-list-110258" description="Connection to the 'title-list-110258' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
+  <connection id="1" xr16:uid="{0E9B79FD-11E8-4E64-A20C-87AEA64A5CEA}" keepAlive="1" name="Query - title-list-110258" description="Connection to the 'title-list-110258' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=title-list-110258;Extended Properties=&quot;&quot;" command="SELECT * FROM [title-list-110258]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1884" uniqueCount="488">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2634" uniqueCount="639">
   <si>
     <t>Term ID</t>
   </si>
   <si>
     <t>Name[2079106]</t>
   </si>
   <si>
     <t>Resource Type[2079109]</t>
   </si>
   <si>
     <t>ISSN[2233536]</t>
   </si>
   <si>
     <t>OCLC[2233537]</t>
   </si>
   <si>
     <t>Place of Publication[2233538]</t>
   </si>
   <si>
     <t>Publisher[2233539]</t>
   </si>
   <si>
     <t>Frequency[2233540]</t>
   </si>
   <si>
     <t>Relation[2233541]</t>
   </si>
   <si>
     <t>Source Provided By[2233542]</t>
   </si>
   <si>
     <t>JSTOR URL</t>
   </si>
   <si>
     <t>Earliest Exact Date</t>
   </si>
   <si>
     <t>Latest Exact Date</t>
   </si>
   <si>
     <t>Coverage (Date Range)</t>
   </si>
   <si>
+    <t>Anti-war demonstration (New York, 1971)</t>
+  </si>
+  <si>
+    <t>Photographs</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>The Lesbian, Gay, Bisexual &amp; Transgender Community Center Archives</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/anti-wardemonstrationnewyork1971-42057999</t>
+  </si>
+  <si>
+    <t>Bars (New York, New York, 1978)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/barsnewyorknewyork1978-42058000</t>
+  </si>
+  <si>
+    <t>Bicycles</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/bicycles-42058001</t>
+  </si>
+  <si>
+    <t>Bike rally (Pomona, New York, 1963-1964)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/bikerallypomonanewyork1963-1964-42058002</t>
+  </si>
+  <si>
+    <t>Cat 4/5 Cyclists (Central Park, New York)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/cat45cyclistscentralparknewyork-42058003</t>
+  </si>
+  <si>
+    <t>Christopher Street Liberation Day March (New York, New York 1971)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/christopherstreetliberationdaymarchnewyorknewyork1971-42058004</t>
+  </si>
+  <si>
+    <t>Christopher Street Liberation Day March (New York, New York, 1972)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/christopherstreetliberationdaymarchnewyorknewyork1972-42058005</t>
+  </si>
+  <si>
+    <t>Christopher Street Liberation Day March (New York, New York, 1973)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/christopherstreetliberationdaymarchnewyorknewyork1973-42058006</t>
+  </si>
+  <si>
+    <t>Christopher Street Liberation Day March (New York, New York, 1974)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/christopherstreetliberationdaymarchnewyorknewyork1974-42058007</t>
+  </si>
+  <si>
+    <t>Christopher Street Liberation Day March (New York, New York, 1975)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/christopherstreetliberationdaymarchnewyorknewyork1975-42058008</t>
+  </si>
+  <si>
+    <t>Christopher Street Liberation Day March (New York, New York, 1976)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/christopherstreetliberationdaymarchnewyorknewyork1976-42058009</t>
+  </si>
+  <si>
+    <t>Christopher Street Liberation Day March (New York, New York, 1977)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/christopherstreetliberationdaymarchnewyorknewyork1977-42058010</t>
+  </si>
+  <si>
+    <t>Christopher Street Liberation Day March (New York, New York, 1978)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/christopherstreetliberationdaymarchnewyorknewyork1978-42058011</t>
+  </si>
+  <si>
+    <t>Christopher Street Liberation Day March (New York, New York, 1979)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/christopherstreetliberationdaymarchnewyorknewyork1979-42058012</t>
+  </si>
+  <si>
+    <t>Christopher Street Liberation Day March (New York, New York, 1980)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/christopherstreetliberationdaymarchnewyorknewyork1980-42058013</t>
+  </si>
+  <si>
+    <t>Christopher Street Liberation Day March (New York, New York, 1981)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/christopherstreetliberationdaymarchnewyorknewyork1981-42058014</t>
+  </si>
+  <si>
+    <t>Christopher Street Liberation Day March (New York, New York, 1982)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/christopherstreetliberationdaymarchnewyorknewyork1982-42058015</t>
+  </si>
+  <si>
+    <t>Christopher Street Liberation Day March (New York, New York, 1983)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/christopherstreetliberationdaymarchnewyorknewyork1983-42058016</t>
+  </si>
+  <si>
+    <t>East Bronx and Staten Island, New York</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/eastbronxandstatenislandnewyork-42058017</t>
+  </si>
+  <si>
+    <t>French Club 50-Miler (Central Park bicycles, 1962)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/frenchclub50-milercentralparkbicycles1962-42058018</t>
+  </si>
+  <si>
+    <t>Grand Prix (Watkins Glen, New York, 1964)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/grandprixwatkinsglennewyork1964-42058019</t>
+  </si>
+  <si>
+    <t>Greeting Card Images</t>
+  </si>
+  <si>
+    <t>Documents|Photographs</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/greetingcardimages-42058020</t>
+  </si>
+  <si>
+    <t>Halloween (New York, New York, 1976)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/halloweennewyorknewyork1976-42058021</t>
+  </si>
+  <si>
+    <t>Hoboken, New Jersey</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/hobokennewjersey-42058022</t>
+  </si>
+  <si>
+    <t>International Images</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/internationalimages-42058023</t>
+  </si>
+  <si>
+    <t>Keller's (New York, New York, 1976)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/kellersnewyorknewyork1976-42058024</t>
+  </si>
+  <si>
+    <t>Lambda symbol</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/lambdasymbol-42058025</t>
+  </si>
+  <si>
+    <t>Memorial Day (Somerville, New Jersey, 1960)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/memorialdaysomervillenewjersey1960-42058026</t>
+  </si>
+  <si>
+    <t>Memorial Day Race (Somerville, New Jersey, May 1963)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/memorialdayracesomervillenewjerseymay1963-42058027</t>
+  </si>
+  <si>
+    <t>Minox Camera Images</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/minoxcameraimages-42058028</t>
+  </si>
+  <si>
+    <t>Miscellaneous Images and Contact Sheets</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/miscellaneousimagesandcontactsheets-42058029</t>
+  </si>
+  <si>
+    <t>Morton Street and Westbeth Piers (New York, New York, 1980)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/mortonstreetandwestbethpiersnewyorknewyork1980-42058030</t>
+  </si>
+  <si>
+    <t>Morton Street Pier (New York, New York, 1978)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/mortonstreetpiernewyorknewyork1978-42058031</t>
+  </si>
+  <si>
+    <t>Morton Street Pier (New York, New York, 1979)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/mortonstreetpiernewyorknewyork1979-42058032</t>
+  </si>
+  <si>
+    <t>Motorcycles</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/motorcycles-42058033</t>
+  </si>
+  <si>
+    <t>New York, New York</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/newyorknewyork-42058034</t>
+  </si>
+  <si>
+    <t>Olympic Trials (Central Park, New York, New York, Summer 1960)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/olympictrialscentralparknewyorknewyorksummer1960-42058035</t>
+  </si>
+  <si>
+    <t>Pier 42 (New York, New York, 1977)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/pier42newyorknewyork1977-42058036</t>
+  </si>
+  <si>
+    <t>Pier 45 (New York, New York, 1978)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/pier45newyorknewyork1978-42058037</t>
+  </si>
+  <si>
+    <t>Pier 46 (New York, New York, 1978)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/pier46newyorknewyork1978-42058038</t>
+  </si>
+  <si>
+    <t>Pier 46 (New York, New York, 1979)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/pier46newyorknewyork1979-42058039</t>
+  </si>
+  <si>
+    <t>Pier 48 (New York, New York, 1980)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/pier48newyorknewyork1980-42058040</t>
+  </si>
+  <si>
+    <t>Pier 52 (New York, New York, 1977)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/pier52newyorknewyork1977-42058041</t>
+  </si>
+  <si>
+    <t>Pier 52 (New York, New York, 1978)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/pier52newyorknewyork1978-42058042</t>
+  </si>
+  <si>
+    <t>Piers (New York, New York)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/piersnewyorknewyork-42058043</t>
+  </si>
+  <si>
+    <t>Piers 45 and 46 (New York, New York, 1978)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/piers45and46newyorknewyork1978-42058044</t>
+  </si>
+  <si>
+    <t>Piers 48 and 52 (New York, New York, 1976)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/piers48and52newyorknewyork1976-42058045</t>
+  </si>
+  <si>
+    <t>Piers 48 and 52 (New York, New York, 1979)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/piers48and52newyorknewyork1979-42058046</t>
+  </si>
+  <si>
+    <t>Piers and Westside Highway (New York, New York, 1982)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/piersandwestsidehighwaynewyorknewyork1982-42058047</t>
+  </si>
+  <si>
+    <t>Portraits</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/portraits-42058048</t>
+  </si>
+  <si>
+    <t>Railroad Piers (New York, New York, 1979)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/railroadpiersnewyorknewyork1979-42058049</t>
+  </si>
+  <si>
+    <t>Railroad Piers (New York, New York, 1980)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/railroadpiersnewyorknewyork1980-42058050</t>
+  </si>
+  <si>
+    <t>Railroad Piers (New York, New York, 1982)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/railroadpiersnewyorknewyork1982-42058051</t>
+  </si>
+  <si>
+    <t>[Red Mill Operetta]</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/redmilloperetta-42058052</t>
+  </si>
+  <si>
+    <t>Roosevelt Raceway (Westbury, New York, 1963)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/rooseveltracewaywestburynewyork1963-42058053</t>
+  </si>
+  <si>
+    <t>Self-portraits</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/self-portraits-42058054</t>
+  </si>
+  <si>
+    <t>Sodom &amp; Gomorrah Day (New York, New York, June 1977)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/sodomgomorrahdaynewyorknewyorkjune1977-42058055</t>
+  </si>
+  <si>
+    <t>Street Scenes</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/streetscenes-42058056</t>
+  </si>
+  <si>
+    <t>The Ramrod (New York, New York, 1976)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/theramrodnewyorknewyork1976-42058057</t>
+  </si>
+  <si>
+    <t>The San Gennaro Festival (New York, New York)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/thesangennarofestivalnewyorknewyork-42058058</t>
+  </si>
+  <si>
+    <t>Time &amp; motion (Greenwich Village, New York)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/timemotiongreenwichvillagenewyork-42058059</t>
+  </si>
+  <si>
+    <t>Views from a double decker bus</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/viewsfromadoubledeckerbus-42058060</t>
+  </si>
+  <si>
+    <t>Water Street Mirror</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/waterstreetmirror-42058061</t>
+  </si>
+  <si>
+    <t>West and Christopher Street Bars (New York, New York, 1981)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/westandchristopherstreetbarsnewyorknewyork1981-42058062</t>
+  </si>
+  <si>
+    <t>West Street and West Side Highway (New York, New York, 1978)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/weststreetandwestsidehighwaynewyorknewyork1978-42058063</t>
+  </si>
+  <si>
+    <t>West Street Bars (Badlands, Ramrod, Keller, Sneakers, New York, New York, 1977)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/weststreetbarsbadlandsramrodkellersneakersnewyorknewyork1977-42058064</t>
+  </si>
+  <si>
+    <t>West Street Bars (Including Badlands and Ramrod) (New York, New York, 1979)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/weststreetbarsincludingbadlandsandramrodnewyorknewyork1979-42058065</t>
+  </si>
+  <si>
+    <t>West Street Bars (New York, New York, 1978)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/weststreetbarsnewyorknewyork1978-42058066</t>
+  </si>
+  <si>
+    <t>West Street Bars (New York, New York, 1982) and Removal of West Side Highway</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/weststreetbarsnewyorknewyork1982andremovalofwestsidehighway-42058067</t>
+  </si>
+  <si>
+    <t>West Street Bars (New York, New York)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/weststreetbarsnewyorknewyork-42058068</t>
+  </si>
+  <si>
+    <t>West Street Bars and Piers (New York, New York, 1983)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/weststreetbarsandpiersnewyorknewyork1983-42058069</t>
+  </si>
+  <si>
+    <t>West Village (New York, New York, 1977)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/westvillagenewyorknewyork1977-42058070</t>
+  </si>
+  <si>
+    <t>West Village (New York, New York, 1978)</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/westvillagenewyorknewyork1978-42058071</t>
+  </si>
+  <si>
+    <t>West Village, New York</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/westvillagenewyork-42058072</t>
+  </si>
+  <si>
     <t>7 Rolled Drawings</t>
   </si>
   <si>
     <t>Drawings</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>Daniel R. Ostrow, Executor of the Estate and Custodian of the Ed Aulerich-Sugai Collection and Archive</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/7rolleddrawings-41995771</t>
   </si>
   <si>
     <t>Abstract Iridescent Acrylics</t>
   </si>
   <si>
     <t>Paintings</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/abstractiridescentacrylics-41995772</t>
   </si>
   <si>
     <t>Cells Inspiration and Process Sketches</t>
   </si>
   <si>
     <t>Sketches</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/cellsinspirationandprocesssketches-41995773</t>
   </si>
   <si>
     <t>Childhood Sketches for Highlander Yearbook</t>
@@ -217,138 +670,141 @@
   <si>
     <t>Montage Book</t>
   </si>
   <si>
     <t>Books</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/montagebook-41995781</t>
   </si>
   <si>
     <t>New Morning Star Julian Drafts</t>
   </si>
   <si>
     <t>Documents</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/newmorningstarjuliandrafts-41995782</t>
   </si>
   <si>
     <t>1992 - 1992</t>
   </si>
   <si>
     <t>Tomb Design Photographs</t>
   </si>
   <si>
-    <t>Photographs</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/tombdesignphotographs-41995783</t>
   </si>
   <si>
     <t>Interview with Geoffrey Hendricks, October 1993</t>
   </si>
   <si>
     <t>Oral Histories</t>
   </si>
   <si>
     <t>Visual AIDS</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/interviewwithgeoffreyhendricksoctober1993-41852770</t>
   </si>
   <si>
     <t>1993 - 1993</t>
   </si>
   <si>
     <t>Interview with Vittorio Scarpati, 1989</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/interviewwithvittorioscarpati1989-41852771</t>
   </si>
   <si>
     <t>1989 - 1989</t>
   </si>
   <si>
     <t>Interview with Jonathan Weinberg, October 1991</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/interviewwithjonathanweinbergoctober1991-41852772</t>
   </si>
   <si>
     <t>1991 - 1991</t>
   </si>
   <si>
     <t>Interview with Jonathan Weinberg, December 1993</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/interviewwithjonathanweinbergdecember1993-41852773</t>
   </si>
   <si>
+    <t>Interviews with Martin Wong and Frank Moore, January 1993</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/interviewswithmartinwongandfrankmoorejanuary1993-41852774</t>
+  </si>
+  <si>
     <t>Art &amp; Understanding</t>
   </si>
   <si>
     <t>Magazines (Periodicals)</t>
   </si>
   <si>
     <t>1074-0872</t>
   </si>
   <si>
     <t>Albany, NY</t>
   </si>
   <si>
     <t>Art &amp; Understanding, Inc.</t>
   </si>
   <si>
     <t>Four issues yearly, fall 1991-spring 1992; Bimonthly, July/Aug. 1992-Dec./Jan. 1996</t>
   </si>
   <si>
     <t>Continued by: &lt;a target="_blank" href="/site/reveal-digital/hiv-aids-the-arts/auamericasaidsmagazine-41738653"&gt;A &amp; U: America’s AIDS Magazine&lt;/a&gt;</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/artunderstanding-41738652</t>
   </si>
   <si>
     <t>1991 - 1995</t>
   </si>
   <si>
     <t>A &amp; U: America’s AIDS Magazine</t>
   </si>
   <si>
     <t>1545-0554</t>
   </si>
   <si>
     <t>Bimonthly, 1996; Monthly, 1997-2022</t>
   </si>
   <si>
     <t>Continues: &lt;a target="_blank" href="/site/reveal-digital/hiv-aids-the-arts/artunderstanding-41738652"&gt;Art &amp; Understanding&lt;/a&gt;</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/auamericasaidsmagazine-41738653</t>
   </si>
   <si>
-    <t>1996 - 2014</t>
+    <t>1996 - 2022</t>
   </si>
   <si>
     <t>A Living Women's History of HIV in the United States - Brooklyn audio recordings</t>
   </si>
   <si>
     <t>History Moves</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/alivingwomenshistoryofhivintheunitedstates-brooklynaudiorecordings-41686032</t>
   </si>
   <si>
     <t>2016 - 2016</t>
   </si>
   <si>
     <t>A Living Women's History of HIV in the United States - Brooklyn transcripts</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/alivingwomenshistoryofhivintheunitedstates-brooklyntranscripts-41686033</t>
   </si>
   <si>
     <t>A Living Women's History of HIV in the United States - Chicago</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/alivingwomenshistoryofhivintheunitedstates-chicago-41686034</t>
   </si>
@@ -377,53 +833,50 @@
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/imachallengeralivingwomenshistoryofhivintheunitedstates-41686037</t>
   </si>
   <si>
     <t>I'm A Warrior</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/imawarrior-41686038</t>
   </si>
   <si>
     <t>I'm Still Surviving: A Living Women's History of HIV in the United States</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/imstillsurvivingalivingwomenshistoryofhivintheunitedstates-41686039</t>
   </si>
   <si>
     <t>I'm Still Surviving: A Living Women's History of HIV in the United States Exhibition</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/imstillsurvivingalivingwomenshistoryofhivintheunitedstatesexhibition-41686040</t>
   </si>
   <si>
     <t>Beau McCall video on "REWIND: Memories on Repeat" and remembering his friends</t>
   </si>
   <si>
     <t>Video Recordings</t>
-  </si>
-[...1 lines deleted...]
-    <t>The Lesbian, Gay, Bisexual &amp; Transgender Community Center Archives</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/beaumccallvideoonrewindmemoriesonrepeatandrememberinghisfriends-41685698</t>
   </si>
   <si>
     <t>"REWIND: Memories on Repeat" emails documenting the book's development, 2019-2021</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/rewindmemoriesonrepeatemailsdocumentingthebooksdevelopment2019-2021-41685697</t>
   </si>
   <si>
     <t>2020 - 2021</t>
   </si>
   <si>
     <t>Strange Beauties Demo Tape</t>
   </si>
   <si>
     <t>Images|Audio Recordings</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/strangebeautiesdemotape-41163960</t>
   </si>
   <si>
     <t>Twenty-nine original photo collages for REWIND: Memories on Repeat</t>
   </si>
@@ -1612,97 +2065,97 @@
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{89B2615F-7878-4AD7-A839-A4D47A114935}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{BA8C81D8-8FC0-4163-AB72-5D87147C7301}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="15">
     <queryTableFields count="14">
       <queryTableField id="1" name="Term ID" tableColumnId="1"/>
       <queryTableField id="2" name="Name[2079106]" tableColumnId="2"/>
       <queryTableField id="3" name="Resource Type[2079109]" tableColumnId="3"/>
       <queryTableField id="4" name="ISSN[2233536]" tableColumnId="4"/>
       <queryTableField id="5" name="OCLC[2233537]" tableColumnId="5"/>
       <queryTableField id="6" name="Place of Publication[2233538]" tableColumnId="6"/>
       <queryTableField id="7" name="Publisher[2233539]" tableColumnId="7"/>
       <queryTableField id="8" name="Frequency[2233540]" tableColumnId="8"/>
       <queryTableField id="9" name="Relation[2233541]" tableColumnId="9"/>
       <queryTableField id="10" name="Source Provided By[2233542]" tableColumnId="10"/>
       <queryTableField id="11" name="JSTOR URL" tableColumnId="11"/>
       <queryTableField id="12" name="Earliest Exact Date" tableColumnId="12"/>
       <queryTableField id="13" name="Latest Exact Date" tableColumnId="13"/>
       <queryTableField id="14" name="Coverage (Date Range)" tableColumnId="14"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{8EE35509-3D4E-4C4C-A68C-4A69A72EE76B}" name="title_list_110258" displayName="title_list_110258" ref="A1:N188" tableType="queryTable" totalsRowShown="0">
-[...2 lines deleted...]
-    <sortCondition ref="B1:B188"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{61221DA5-27B4-43A2-9A89-FB2AADF36928}" name="title_list_110258" displayName="title_list_110258" ref="A1:N263" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A1:N263" xr:uid="{61221DA5-27B4-43A2-9A89-FB2AADF36928}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:N263">
+    <sortCondition ref="B1:B263"/>
   </sortState>
   <tableColumns count="14">
-    <tableColumn id="1" xr3:uid="{C2863AC8-5FB2-41FD-A52D-1D0CA49E63F5}" uniqueName="1" name="Term ID" queryTableFieldId="1"/>
-[...12 lines deleted...]
-    <tableColumn id="14" xr3:uid="{FB018C11-C259-4851-8F5F-DB98B171C70B}" uniqueName="14" name="Coverage (Date Range)" queryTableFieldId="14" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{70FF4C87-C282-491B-BC96-C97AA480A76D}" uniqueName="1" name="Term ID" queryTableFieldId="1"/>
+    <tableColumn id="2" xr3:uid="{239F5085-1C81-4A72-A0F0-280F23CC6D9A}" uniqueName="2" name="Name[2079106]" queryTableFieldId="2" dataDxfId="11"/>
+    <tableColumn id="3" xr3:uid="{3DB5D649-B6C8-44CB-991E-60C0DBCBC667}" uniqueName="3" name="Resource Type[2079109]" queryTableFieldId="3" dataDxfId="10"/>
+    <tableColumn id="4" xr3:uid="{74E11800-7EBE-4AB2-91BA-656ED83B0A06}" uniqueName="4" name="ISSN[2233536]" queryTableFieldId="4" dataDxfId="9"/>
+    <tableColumn id="5" xr3:uid="{0217E2B5-5688-49EC-BF4D-0B60D5866CD4}" uniqueName="5" name="OCLC[2233537]" queryTableFieldId="5"/>
+    <tableColumn id="6" xr3:uid="{B1A73096-B949-409E-BB15-FAD9C0EBCF1F}" uniqueName="6" name="Place of Publication[2233538]" queryTableFieldId="6" dataDxfId="8"/>
+    <tableColumn id="7" xr3:uid="{B472D3B6-538D-4156-9493-49C008D21D16}" uniqueName="7" name="Publisher[2233539]" queryTableFieldId="7" dataDxfId="7"/>
+    <tableColumn id="8" xr3:uid="{991CCC50-3475-4C4E-ABF3-02905A7BB7DF}" uniqueName="8" name="Frequency[2233540]" queryTableFieldId="8" dataDxfId="6"/>
+    <tableColumn id="9" xr3:uid="{99F8F82F-9841-4C0E-8704-CC43EEB637F8}" uniqueName="9" name="Relation[2233541]" queryTableFieldId="9" dataDxfId="5"/>
+    <tableColumn id="10" xr3:uid="{C358C9BC-E876-468C-BBCD-7BFC44248C35}" uniqueName="10" name="Source Provided By[2233542]" queryTableFieldId="10" dataDxfId="4"/>
+    <tableColumn id="11" xr3:uid="{DB1AD844-5275-48B7-9C0A-601F74BB7560}" uniqueName="11" name="JSTOR URL" queryTableFieldId="11" dataDxfId="3"/>
+    <tableColumn id="12" xr3:uid="{B865372D-CD81-4175-8C15-CFA9292339A5}" uniqueName="12" name="Earliest Exact Date" queryTableFieldId="12" dataDxfId="1"/>
+    <tableColumn id="13" xr3:uid="{18152BF4-4AE4-4818-A46B-46D6896E7AAD}" uniqueName="13" name="Latest Exact Date" queryTableFieldId="13" dataDxfId="0"/>
+    <tableColumn id="14" xr3:uid="{5F590586-5D35-4E66-B078-602F7C5915FB}" uniqueName="14" name="Coverage (Date Range)" queryTableFieldId="14" dataDxfId="2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -1984,52 +2437,52 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55B0BB55-76FD-4284-8B26-5285D3810A4E}">
-  <dimension ref="A1:N188"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8D7EEEB-006C-4D56-AA48-3BAD1DAEC5A0}">
+  <dimension ref="A1:N263"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="9.453125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="79.54296875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.453125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.1796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.36328125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21.08984375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="67.90625" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="18.6328125" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="17.453125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="22.08984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -2054,7303 +2507,9934 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A2">
         <v>34928127</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>486</v>
+        <v>637</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>478</v>
+        <v>629</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>474</v>
+        <v>625</v>
       </c>
       <c r="K2" s="1" t="s">
-        <v>487</v>
+        <v>638</v>
       </c>
       <c r="L2" s="2">
         <v>25934</v>
       </c>
       <c r="M2" s="2">
         <v>25934</v>
       </c>
       <c r="N2" s="1" t="s">
-        <v>485</v>
+        <v>636</v>
       </c>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A3">
         <v>34928124</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>477</v>
+        <v>628</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>478</v>
+        <v>629</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>474</v>
+        <v>625</v>
       </c>
       <c r="K3" s="1" t="s">
-        <v>479</v>
+        <v>630</v>
       </c>
       <c r="L3" s="2">
         <v>24838</v>
       </c>
       <c r="M3" s="2">
         <v>24838</v>
       </c>
       <c r="N3" s="1" t="s">
-        <v>480</v>
+        <v>631</v>
       </c>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A4">
         <v>34928125</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>481</v>
+        <v>632</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>478</v>
+        <v>629</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>474</v>
+        <v>625</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>482</v>
+        <v>633</v>
       </c>
       <c r="L4" s="2">
         <v>24838</v>
       </c>
       <c r="M4" s="2">
         <v>24838</v>
       </c>
       <c r="N4" s="1" t="s">
-        <v>480</v>
+        <v>631</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A5">
         <v>39203711</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>192</v>
+        <v>343</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>193</v>
+        <v>344</v>
       </c>
       <c r="K5" s="1" t="s">
-        <v>194</v>
+        <v>345</v>
       </c>
       <c r="N5" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A6">
         <v>34928123</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>473</v>
+        <v>624</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>15</v>
+        <v>167</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>474</v>
+        <v>625</v>
       </c>
       <c r="K6" s="1" t="s">
-        <v>475</v>
+        <v>626</v>
       </c>
       <c r="L6" s="2">
         <v>27395</v>
       </c>
       <c r="M6" s="2">
         <v>27395</v>
       </c>
       <c r="N6" s="1" t="s">
-        <v>476</v>
+        <v>627</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A7">
         <v>41685697</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>112</v>
+        <v>263</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="K7" s="1" t="s">
-        <v>113</v>
+        <v>264</v>
       </c>
       <c r="L7" s="2">
         <v>44167</v>
       </c>
       <c r="M7" s="2">
         <v>44386</v>
       </c>
       <c r="N7" s="1" t="s">
-        <v>114</v>
+        <v>265</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A8">
-        <v>41995771</v>
+        <v>42058052</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="1" t="s">
-        <v>18</v>
+        <v>125</v>
       </c>
       <c r="N8" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A9">
-        <v>41738653</v>
+        <v>41995771</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>80</v>
+        <v>166</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>72</v>
+        <v>167</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>38689386</v>
+        <v>16</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>74</v>
+        <v>16</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>75</v>
+        <v>16</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>82</v>
+        <v>16</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>83</v>
+        <v>16</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>60</v>
+        <v>168</v>
       </c>
       <c r="K9" s="1" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>41974</v>
+        <v>169</v>
       </c>
       <c r="N9" s="1" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A10">
-        <v>41686032</v>
+        <v>41738653</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>86</v>
+        <v>232</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>59</v>
+        <v>224</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>16</v>
+        <v>233</v>
+      </c>
+      <c r="E10">
+        <v>38689386</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>16</v>
+        <v>226</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>16</v>
+        <v>227</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>16</v>
+        <v>234</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>16</v>
+        <v>235</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>87</v>
+        <v>210</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>88</v>
+        <v>236</v>
       </c>
       <c r="L10" s="2">
-        <v>42533</v>
+        <v>35096</v>
       </c>
       <c r="M10" s="2">
-        <v>42544</v>
+        <v>44805</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>89</v>
+        <v>237</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A11">
-        <v>41686033</v>
+        <v>41686032</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>90</v>
+        <v>238</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>59</v>
+        <v>209</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>87</v>
+        <v>239</v>
       </c>
       <c r="K11" s="1" t="s">
-        <v>91</v>
+        <v>240</v>
       </c>
       <c r="L11" s="2">
-        <v>42535</v>
+        <v>42533</v>
       </c>
       <c r="M11" s="2">
-        <v>42535</v>
+        <v>42544</v>
       </c>
       <c r="N11" s="1" t="s">
-        <v>89</v>
+        <v>241</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A12">
-        <v>41686034</v>
+        <v>41686033</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>92</v>
+        <v>242</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>59</v>
+        <v>209</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>87</v>
+        <v>239</v>
       </c>
       <c r="K12" s="1" t="s">
-        <v>93</v>
+        <v>243</v>
       </c>
       <c r="L12" s="2">
-        <v>45585</v>
+        <v>42535</v>
       </c>
       <c r="M12" s="2">
-        <v>45585</v>
+        <v>42535</v>
       </c>
       <c r="N12" s="1" t="s">
-        <v>94</v>
+        <v>241</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A13">
-        <v>41686035</v>
+        <v>41686034</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>95</v>
+        <v>244</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>59</v>
+        <v>209</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>87</v>
+        <v>239</v>
       </c>
       <c r="K13" s="1" t="s">
-        <v>96</v>
+        <v>245</v>
       </c>
       <c r="L13" s="2">
-        <v>42019</v>
+        <v>45585</v>
       </c>
       <c r="M13" s="2">
-        <v>42041</v>
+        <v>45585</v>
       </c>
       <c r="N13" s="1" t="s">
-        <v>97</v>
+        <v>246</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A14">
-        <v>41686036</v>
+        <v>41686035</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>98</v>
+        <v>247</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>59</v>
+        <v>209</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>87</v>
+        <v>239</v>
       </c>
       <c r="K14" s="1" t="s">
-        <v>99</v>
+        <v>248</v>
+      </c>
+      <c r="L14" s="2">
+        <v>42019</v>
+      </c>
+      <c r="M14" s="2">
+        <v>42041</v>
       </c>
       <c r="N14" s="1" t="s">
-        <v>16</v>
+        <v>249</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A15">
-        <v>41995772</v>
+        <v>41686036</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>19</v>
+        <v>250</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>209</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>17</v>
+        <v>239</v>
       </c>
       <c r="K15" s="1" t="s">
-        <v>21</v>
+        <v>251</v>
       </c>
       <c r="N15" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A16">
-        <v>36737546</v>
+        <v>41995772</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>296</v>
+        <v>170</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>56</v>
+        <v>171</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>297</v>
+        <v>168</v>
       </c>
       <c r="K16" s="1" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>32509</v>
+        <v>172</v>
       </c>
       <c r="N16" s="1" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A17">
-        <v>36737547</v>
+        <v>36737546</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>299</v>
+        <v>447</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>297</v>
+        <v>448</v>
       </c>
       <c r="K17" s="1" t="s">
-        <v>300</v>
+        <v>449</v>
       </c>
       <c r="L17" s="2">
-        <v>33604</v>
+        <v>32509</v>
       </c>
       <c r="M17" s="2">
-        <v>33604</v>
+        <v>32509</v>
       </c>
       <c r="N17" s="1" t="s">
-        <v>54</v>
+        <v>215</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A18">
-        <v>36737548</v>
+        <v>36737547</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>301</v>
+        <v>450</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>297</v>
+        <v>448</v>
       </c>
       <c r="K18" s="1" t="s">
-        <v>302</v>
+        <v>451</v>
       </c>
       <c r="L18" s="2">
-        <v>34335</v>
+        <v>33604</v>
       </c>
       <c r="M18" s="2">
-        <v>34335</v>
+        <v>33604</v>
       </c>
       <c r="N18" s="1" t="s">
-        <v>303</v>
+        <v>205</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A19">
-        <v>36737549</v>
+        <v>36737548</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>304</v>
+        <v>452</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>297</v>
+        <v>448</v>
       </c>
       <c r="K19" s="1" t="s">
-        <v>305</v>
+        <v>453</v>
       </c>
       <c r="L19" s="2">
-        <v>35431</v>
+        <v>34335</v>
       </c>
       <c r="M19" s="2">
-        <v>35431</v>
+        <v>34335</v>
       </c>
       <c r="N19" s="1" t="s">
-        <v>306</v>
+        <v>454</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A20">
-        <v>36737550</v>
+        <v>36737549</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>307</v>
+        <v>455</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>297</v>
+        <v>448</v>
       </c>
       <c r="K20" s="1" t="s">
-        <v>308</v>
+        <v>456</v>
       </c>
       <c r="L20" s="2">
-        <v>36526</v>
+        <v>35431</v>
       </c>
       <c r="M20" s="2">
-        <v>36526</v>
+        <v>35431</v>
       </c>
       <c r="N20" s="1" t="s">
-        <v>309</v>
+        <v>457</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A21">
-        <v>39284072</v>
+        <v>36737550</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>184</v>
+        <v>458</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>182</v>
+        <v>448</v>
       </c>
       <c r="K21" s="1" t="s">
-        <v>185</v>
+        <v>459</v>
       </c>
       <c r="L21" s="2">
-        <v>32061</v>
+        <v>36526</v>
       </c>
       <c r="M21" s="2">
-        <v>32061</v>
+        <v>36526</v>
       </c>
       <c r="N21" s="1" t="s">
-        <v>186</v>
+        <v>460</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A22">
-        <v>39284097</v>
+        <v>39284072</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>181</v>
+        <v>335</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>182</v>
+        <v>333</v>
       </c>
       <c r="K22" s="1" t="s">
-        <v>183</v>
+        <v>336</v>
       </c>
       <c r="L22" s="2">
-        <v>33604</v>
+        <v>32061</v>
       </c>
       <c r="M22" s="2">
-        <v>33604</v>
+        <v>32061</v>
       </c>
       <c r="N22" s="1" t="s">
-        <v>54</v>
+        <v>337</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A23">
-        <v>39201380</v>
+        <v>39284097</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>209</v>
+        <v>332</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>210</v>
+        <v>15</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>211</v>
+        <v>333</v>
       </c>
       <c r="K23" s="1" t="s">
-        <v>212</v>
+        <v>334</v>
+      </c>
+      <c r="L23" s="2">
+        <v>33604</v>
+      </c>
+      <c r="M23" s="2">
+        <v>33604</v>
       </c>
       <c r="N23" s="1" t="s">
-        <v>16</v>
+        <v>205</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A24">
-        <v>39201381</v>
+        <v>39201380</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>213</v>
+        <v>360</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>214</v>
+        <v>361</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K24" s="1" t="s">
-        <v>215</v>
+        <v>363</v>
       </c>
       <c r="N24" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A25">
-        <v>39201382</v>
+        <v>39201381</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>216</v>
+        <v>364</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>217</v>
+        <v>365</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K25" s="1" t="s">
-        <v>218</v>
+        <v>366</v>
       </c>
       <c r="N25" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A26">
-        <v>39201383</v>
+        <v>39201382</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>219</v>
+        <v>367</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>220</v>
+        <v>368</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K26" s="1" t="s">
-        <v>221</v>
+        <v>369</v>
       </c>
       <c r="N26" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A27">
-        <v>39201384</v>
+        <v>39201383</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>222</v>
+        <v>370</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>220</v>
+        <v>371</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K27" s="1" t="s">
-        <v>223</v>
+        <v>372</v>
       </c>
       <c r="N27" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A28">
-        <v>39201385</v>
+        <v>39201384</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>224</v>
+        <v>373</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>225</v>
+        <v>371</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K28" s="1" t="s">
-        <v>226</v>
+        <v>374</v>
       </c>
       <c r="N28" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A29">
-        <v>39201386</v>
+        <v>39201385</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>227</v>
+        <v>375</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>217</v>
+        <v>376</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K29" s="1" t="s">
-        <v>228</v>
+        <v>377</v>
       </c>
       <c r="N29" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A30">
-        <v>39201387</v>
+        <v>39201386</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>229</v>
+        <v>378</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>230</v>
+        <v>368</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K30" s="1" t="s">
-        <v>231</v>
+        <v>379</v>
       </c>
       <c r="N30" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A31">
-        <v>39201388</v>
+        <v>39201387</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>232</v>
+        <v>380</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>217</v>
+        <v>381</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H31" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K31" s="1" t="s">
-        <v>233</v>
+        <v>382</v>
       </c>
       <c r="N31" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A32">
-        <v>39201389</v>
+        <v>39201388</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>234</v>
+        <v>383</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>235</v>
+        <v>368</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H32" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K32" s="1" t="s">
-        <v>236</v>
+        <v>384</v>
       </c>
       <c r="N32" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A33">
-        <v>39201390</v>
+        <v>39201389</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>237</v>
+        <v>385</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>238</v>
+        <v>386</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K33" s="1" t="s">
-        <v>239</v>
+        <v>387</v>
       </c>
       <c r="N33" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A34">
-        <v>39201391</v>
+        <v>39201390</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>240</v>
+        <v>388</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>241</v>
+        <v>389</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K34" s="1" t="s">
-        <v>242</v>
+        <v>390</v>
       </c>
       <c r="N34" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A35">
-        <v>39201392</v>
+        <v>39201391</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>243</v>
+        <v>391</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>244</v>
+        <v>392</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K35" s="1" t="s">
-        <v>245</v>
+        <v>393</v>
       </c>
       <c r="N35" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A36">
-        <v>39201393</v>
+        <v>39201392</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>246</v>
+        <v>394</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>247</v>
+        <v>395</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K36" s="1" t="s">
-        <v>248</v>
+        <v>396</v>
       </c>
       <c r="N36" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A37">
-        <v>39201394</v>
+        <v>39201393</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>249</v>
+        <v>397</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>250</v>
+        <v>398</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K37" s="1" t="s">
-        <v>251</v>
+        <v>399</v>
       </c>
       <c r="N37" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A38">
-        <v>39201395</v>
+        <v>39201394</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>252</v>
+        <v>400</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>253</v>
+        <v>401</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H38" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K38" s="1" t="s">
-        <v>254</v>
+        <v>402</v>
       </c>
       <c r="N38" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A39">
-        <v>39201396</v>
+        <v>39201395</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>255</v>
+        <v>403</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>241</v>
+        <v>404</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H39" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K39" s="1" t="s">
-        <v>256</v>
+        <v>405</v>
       </c>
       <c r="N39" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A40">
-        <v>39201397</v>
+        <v>39201396</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>257</v>
+        <v>406</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>253</v>
+        <v>392</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K40" s="1" t="s">
-        <v>258</v>
+        <v>407</v>
       </c>
       <c r="N40" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A41">
-        <v>39201398</v>
+        <v>39201397</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>259</v>
+        <v>408</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>260</v>
+        <v>404</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K41" s="1" t="s">
-        <v>261</v>
+        <v>409</v>
       </c>
       <c r="N41" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A42">
-        <v>39201399</v>
+        <v>39201398</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>262</v>
+        <v>410</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>217</v>
+        <v>411</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H42" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K42" s="1" t="s">
-        <v>263</v>
+        <v>412</v>
       </c>
       <c r="N42" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A43">
-        <v>39201400</v>
+        <v>39201399</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>264</v>
+        <v>413</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>265</v>
+        <v>368</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K43" s="1" t="s">
-        <v>266</v>
+        <v>414</v>
       </c>
       <c r="N43" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A44">
-        <v>39201401</v>
+        <v>39201400</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>267</v>
+        <v>415</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>268</v>
+        <v>416</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H44" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K44" s="1" t="s">
-        <v>269</v>
+        <v>417</v>
       </c>
       <c r="N44" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A45">
-        <v>39201402</v>
+        <v>39201401</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>270</v>
+        <v>418</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>271</v>
+        <v>419</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K45" s="1" t="s">
-        <v>272</v>
+        <v>420</v>
       </c>
       <c r="N45" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A46">
-        <v>39201403</v>
+        <v>39201402</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>273</v>
+        <v>421</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>268</v>
+        <v>422</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K46" s="1" t="s">
-        <v>274</v>
+        <v>423</v>
       </c>
       <c r="N46" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A47">
-        <v>39201404</v>
+        <v>39201403</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>275</v>
+        <v>424</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>276</v>
+        <v>419</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H47" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K47" s="1" t="s">
-        <v>277</v>
+        <v>425</v>
       </c>
       <c r="N47" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A48">
-        <v>39201405</v>
+        <v>39201404</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>278</v>
+        <v>426</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>217</v>
+        <v>427</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H48" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K48" s="1" t="s">
-        <v>279</v>
+        <v>428</v>
       </c>
       <c r="N48" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A49">
-        <v>39201406</v>
+        <v>39201405</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>280</v>
+        <v>429</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>281</v>
+        <v>368</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H49" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K49" s="1" t="s">
-        <v>282</v>
+        <v>430</v>
       </c>
       <c r="N49" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A50">
-        <v>39201407</v>
+        <v>39201406</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>283</v>
+        <v>431</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>265</v>
+        <v>432</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K50" s="1" t="s">
-        <v>284</v>
+        <v>433</v>
       </c>
       <c r="N50" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A51">
-        <v>39201408</v>
+        <v>39201407</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>285</v>
+        <v>434</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>286</v>
+        <v>416</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K51" s="1" t="s">
-        <v>287</v>
+        <v>435</v>
       </c>
       <c r="N51" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A52">
-        <v>41738652</v>
+        <v>39201408</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>71</v>
+        <v>436</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>72</v>
+        <v>437</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>26472608</v>
+        <v>16</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>74</v>
+        <v>16</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>75</v>
+        <v>16</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>60</v>
+        <v>362</v>
       </c>
       <c r="K52" s="1" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>35034</v>
+        <v>438</v>
       </c>
       <c r="N52" s="1" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A53">
-        <v>39201409</v>
+        <v>42057999</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>288</v>
+        <v>14</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>217</v>
+        <v>15</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H53" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>211</v>
+        <v>17</v>
       </c>
       <c r="K53" s="1" t="s">
-        <v>289</v>
+        <v>18</v>
       </c>
       <c r="N53" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A54">
-        <v>39201410</v>
+        <v>41738652</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>290</v>
+        <v>223</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>291</v>
+        <v>224</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>16</v>
+        <v>225</v>
+      </c>
+      <c r="E54">
+        <v>26472608</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>16</v>
+        <v>226</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>16</v>
+        <v>227</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>16</v>
+        <v>228</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>16</v>
+        <v>229</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="K54" s="1" t="s">
-        <v>292</v>
+        <v>230</v>
+      </c>
+      <c r="L54" s="2">
+        <v>33512</v>
+      </c>
+      <c r="M54" s="2">
+        <v>35034</v>
       </c>
       <c r="N54" s="1" t="s">
-        <v>16</v>
+        <v>231</v>
       </c>
     </row>
     <row r="55" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A55">
-        <v>39201411</v>
+        <v>39201409</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>293</v>
+        <v>439</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>294</v>
+        <v>368</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H55" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>211</v>
+        <v>362</v>
       </c>
       <c r="K55" s="1" t="s">
-        <v>295</v>
+        <v>440</v>
       </c>
       <c r="N55" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A56">
-        <v>36624326</v>
+        <v>39201410</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>322</v>
+        <v>441</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>52</v>
+        <v>442</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H56" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>311</v>
+        <v>362</v>
       </c>
       <c r="K56" s="1" t="s">
-        <v>323</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>443</v>
       </c>
       <c r="N56" s="1" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A57">
-        <v>41685698</v>
+        <v>39201411</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>108</v>
+        <v>444</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>109</v>
+        <v>445</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H57" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>110</v>
+        <v>362</v>
       </c>
       <c r="K57" s="1" t="s">
-        <v>111</v>
+        <v>446</v>
       </c>
       <c r="N57" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A58">
-        <v>36401883</v>
+        <v>42058000</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>343</v>
+        <v>19</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H58" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="K58" s="1" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-        <v>30317</v>
+        <v>20</v>
       </c>
       <c r="N58" s="1" t="s">
-        <v>345</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A59">
-        <v>36401898</v>
+        <v>36624326</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>378</v>
+        <v>473</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H59" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>311</v>
+        <v>462</v>
       </c>
       <c r="K59" s="1" t="s">
-        <v>379</v>
+        <v>474</v>
       </c>
       <c r="L59" s="2">
-        <v>32509</v>
+        <v>28126</v>
       </c>
       <c r="M59" s="2">
-        <v>32509</v>
+        <v>28126</v>
       </c>
       <c r="N59" s="1" t="s">
-        <v>65</v>
+        <v>464</v>
       </c>
     </row>
     <row r="60" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A60">
-        <v>36401899</v>
+        <v>41685698</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>380</v>
+        <v>260</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>52</v>
+        <v>261</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H60" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="K60" s="1" t="s">
-        <v>381</v>
+        <v>262</v>
       </c>
       <c r="N60" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A61">
-        <v>36401900</v>
+        <v>36401883</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>382</v>
+        <v>494</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H61" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>311</v>
+        <v>462</v>
       </c>
       <c r="K61" s="1" t="s">
-        <v>383</v>
+        <v>495</v>
       </c>
       <c r="L61" s="2">
-        <v>30682</v>
+        <v>30317</v>
       </c>
       <c r="M61" s="2">
-        <v>30682</v>
+        <v>30317</v>
       </c>
       <c r="N61" s="1" t="s">
-        <v>342</v>
+        <v>496</v>
       </c>
     </row>
     <row r="62" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A62">
-        <v>36624332</v>
+        <v>42058001</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>334</v>
+        <v>21</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H62" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="K62" s="1" t="s">
-        <v>335</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>22</v>
       </c>
       <c r="N62" s="1" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A63">
-        <v>36190274</v>
+        <v>42058002</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>431</v>
+        <v>23</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H63" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J63" s="1" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="K63" s="1" t="s">
-        <v>432</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>24</v>
       </c>
       <c r="N63" s="1" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A64">
-        <v>41085946</v>
+        <v>36401898</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>123</v>
+        <v>529</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>41</v>
+        <v>203</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H64" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J64" s="1" t="s">
-        <v>17</v>
+        <v>462</v>
       </c>
       <c r="K64" s="1" t="s">
-        <v>124</v>
+        <v>530</v>
+      </c>
+      <c r="L64" s="2">
+        <v>32509</v>
+      </c>
+      <c r="M64" s="2">
+        <v>32509</v>
       </c>
       <c r="N64" s="1" t="s">
-        <v>16</v>
+        <v>215</v>
       </c>
     </row>
     <row r="65" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A65">
-        <v>41995773</v>
+        <v>36401899</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>22</v>
+        <v>531</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>23</v>
+        <v>203</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H65" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>17</v>
+        <v>462</v>
       </c>
       <c r="K65" s="1" t="s">
-        <v>24</v>
+        <v>532</v>
       </c>
       <c r="N65" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A66">
-        <v>41085947</v>
+        <v>36401900</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>125</v>
+        <v>533</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>41</v>
+        <v>203</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H66" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J66" s="1" t="s">
-        <v>17</v>
+        <v>462</v>
       </c>
       <c r="K66" s="1" t="s">
-        <v>126</v>
+        <v>534</v>
+      </c>
+      <c r="L66" s="2">
+        <v>30682</v>
+      </c>
+      <c r="M66" s="2">
+        <v>30682</v>
       </c>
       <c r="N66" s="1" t="s">
-        <v>16</v>
+        <v>493</v>
       </c>
     </row>
     <row r="67" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A67">
-        <v>41995774</v>
+        <v>36624332</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>25</v>
+        <v>485</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>23</v>
+        <v>192</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H67" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J67" s="1" t="s">
-        <v>17</v>
+        <v>462</v>
       </c>
       <c r="K67" s="1" t="s">
-        <v>26</v>
+        <v>486</v>
       </c>
       <c r="L67" s="2">
-        <v>23377</v>
+        <v>28126</v>
       </c>
       <c r="M67" s="2">
-        <v>23377</v>
+        <v>28126</v>
       </c>
       <c r="N67" s="1" t="s">
-        <v>27</v>
+        <v>464</v>
       </c>
     </row>
     <row r="68" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A68">
-        <v>36190289</v>
+        <v>36190274</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>461</v>
+        <v>582</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H68" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J68" s="1" t="s">
-        <v>311</v>
+        <v>462</v>
       </c>
       <c r="K68" s="1" t="s">
-        <v>462</v>
+        <v>583</v>
       </c>
       <c r="L68" s="2">
         <v>28126</v>
       </c>
       <c r="M68" s="2">
         <v>28126</v>
       </c>
       <c r="N68" s="1" t="s">
-        <v>313</v>
+        <v>464</v>
       </c>
     </row>
     <row r="69" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A69">
-        <v>41085948</v>
+        <v>42058003</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>127</v>
+        <v>25</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H69" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J69" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K69" s="1" t="s">
-        <v>128</v>
+        <v>26</v>
       </c>
       <c r="N69" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A70">
-        <v>36190286</v>
+        <v>41085946</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>455</v>
+        <v>274</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>52</v>
+        <v>192</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H70" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J70" s="1" t="s">
-        <v>311</v>
+        <v>168</v>
       </c>
       <c r="K70" s="1" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>275</v>
       </c>
       <c r="N70" s="1" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A71">
-        <v>36190276</v>
+        <v>41995773</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>435</v>
+        <v>173</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>52</v>
+        <v>174</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H71" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J71" s="1" t="s">
-        <v>311</v>
+        <v>168</v>
       </c>
       <c r="K71" s="1" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>175</v>
       </c>
       <c r="N71" s="1" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A72">
-        <v>36190272</v>
+        <v>41085947</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>427</v>
+        <v>276</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>52</v>
+        <v>192</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H72" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J72" s="1" t="s">
-        <v>311</v>
+        <v>168</v>
       </c>
       <c r="K72" s="1" t="s">
-        <v>428</v>
-[...5 lines deleted...]
-        <v>29952</v>
+        <v>277</v>
       </c>
       <c r="N72" s="1" t="s">
-        <v>375</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A73">
-        <v>36401885</v>
+        <v>41995774</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>349</v>
+        <v>176</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>52</v>
+        <v>174</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H73" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J73" s="1" t="s">
-        <v>311</v>
+        <v>168</v>
       </c>
       <c r="K73" s="1" t="s">
-        <v>350</v>
+        <v>177</v>
       </c>
       <c r="L73" s="2">
-        <v>33239</v>
+        <v>23377</v>
       </c>
       <c r="M73" s="2">
-        <v>33239</v>
+        <v>23377</v>
       </c>
       <c r="N73" s="1" t="s">
-        <v>68</v>
+        <v>178</v>
       </c>
     </row>
     <row r="74" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A74">
-        <v>41085949</v>
+        <v>42058004</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H74" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J74" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K74" s="1" t="s">
-        <v>130</v>
+        <v>28</v>
       </c>
       <c r="N74" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A75">
-        <v>41995775</v>
+        <v>42058005</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H75" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J75" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K75" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="L75" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="N75" s="1" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A76">
-        <v>41995776</v>
+        <v>42058006</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H76" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J76" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K76" s="1" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>27030</v>
+        <v>32</v>
       </c>
       <c r="N76" s="1" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A77">
-        <v>41995777</v>
+        <v>42058007</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H77" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J77" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K77" s="1" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>33604</v>
+        <v>34</v>
       </c>
       <c r="N77" s="1" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A78">
-        <v>41995778</v>
+        <v>42058008</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H78" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J78" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K78" s="1" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>25569</v>
+        <v>36</v>
       </c>
       <c r="N78" s="1" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A79">
-        <v>36401901</v>
+        <v>42058009</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>384</v>
+        <v>37</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H79" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J79" s="1" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="K79" s="1" t="s">
-        <v>385</v>
-[...5 lines deleted...]
-        <v>34700</v>
+        <v>38</v>
       </c>
       <c r="N79" s="1" t="s">
-        <v>386</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A80">
-        <v>41085950</v>
+        <v>42058010</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>131</v>
+        <v>39</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H80" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J80" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K80" s="1" t="s">
-        <v>132</v>
+        <v>40</v>
       </c>
       <c r="N80" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A81">
-        <v>41085951</v>
+        <v>42058011</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>133</v>
+        <v>41</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H81" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J81" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K81" s="1" t="s">
-        <v>134</v>
+        <v>42</v>
       </c>
       <c r="N81" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A82">
-        <v>41085952</v>
+        <v>42058012</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>135</v>
+        <v>43</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H82" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J82" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K82" s="1" t="s">
-        <v>136</v>
+        <v>44</v>
       </c>
       <c r="N82" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A83">
-        <v>41085953</v>
+        <v>42058013</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>137</v>
+        <v>45</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H83" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J83" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K83" s="1" t="s">
-        <v>138</v>
+        <v>46</v>
       </c>
       <c r="N83" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A84">
-        <v>41085954</v>
+        <v>42058014</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>139</v>
+        <v>47</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H84" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J84" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K84" s="1" t="s">
-        <v>140</v>
+        <v>48</v>
       </c>
       <c r="N84" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A85">
-        <v>41085955</v>
+        <v>42058015</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>141</v>
+        <v>49</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H85" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J85" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K85" s="1" t="s">
-        <v>142</v>
+        <v>50</v>
       </c>
       <c r="N85" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A86">
-        <v>41085956</v>
+        <v>42058016</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>143</v>
+        <v>51</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H86" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J86" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K86" s="1" t="s">
-        <v>144</v>
+        <v>52</v>
       </c>
       <c r="N86" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A87">
-        <v>41995779</v>
+        <v>36190289</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>44</v>
+        <v>612</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>23</v>
+        <v>203</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H87" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J87" s="1" t="s">
-        <v>17</v>
+        <v>462</v>
       </c>
       <c r="K87" s="1" t="s">
-        <v>45</v>
+        <v>613</v>
+      </c>
+      <c r="L87" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M87" s="2">
+        <v>28126</v>
       </c>
       <c r="N87" s="1" t="s">
-        <v>16</v>
+        <v>464</v>
       </c>
     </row>
     <row r="88" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A88">
-        <v>39203712</v>
+        <v>41085948</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>195</v>
+        <v>278</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>16</v>
+        <v>203</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H88" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J88" s="1" t="s">
-        <v>193</v>
+        <v>168</v>
       </c>
       <c r="K88" s="1" t="s">
-        <v>196</v>
+        <v>279</v>
       </c>
       <c r="N88" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A89">
-        <v>36401902</v>
+        <v>36190286</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>387</v>
+        <v>606</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H89" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J89" s="1" t="s">
-        <v>311</v>
+        <v>462</v>
       </c>
       <c r="K89" s="1" t="s">
-        <v>388</v>
+        <v>607</v>
       </c>
       <c r="L89" s="2">
-        <v>29587</v>
+        <v>28126</v>
       </c>
       <c r="M89" s="2">
-        <v>29587</v>
+        <v>28126</v>
       </c>
       <c r="N89" s="1" t="s">
-        <v>389</v>
+        <v>464</v>
       </c>
     </row>
     <row r="90" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A90">
-        <v>41995780</v>
+        <v>36190276</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>46</v>
+        <v>586</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>23</v>
+        <v>203</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H90" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J90" s="1" t="s">
-        <v>17</v>
+        <v>462</v>
       </c>
       <c r="K90" s="1" t="s">
-        <v>47</v>
+        <v>587</v>
+      </c>
+      <c r="L90" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M90" s="2">
+        <v>28126</v>
       </c>
       <c r="N90" s="1" t="s">
-        <v>16</v>
+        <v>464</v>
       </c>
     </row>
     <row r="91" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A91">
-        <v>41686037</v>
+        <v>36190272</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>100</v>
+        <v>578</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>59</v>
+        <v>203</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H91" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J91" s="1" t="s">
-        <v>87</v>
+        <v>462</v>
       </c>
       <c r="K91" s="1" t="s">
-        <v>101</v>
+        <v>579</v>
       </c>
       <c r="L91" s="2">
-        <v>42533</v>
+        <v>29952</v>
       </c>
       <c r="M91" s="2">
-        <v>42544</v>
+        <v>29952</v>
       </c>
       <c r="N91" s="1" t="s">
-        <v>89</v>
+        <v>526</v>
       </c>
     </row>
     <row r="92" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A92">
-        <v>41686038</v>
+        <v>36401885</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>102</v>
+        <v>500</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>59</v>
+        <v>203</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H92" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J92" s="1" t="s">
-        <v>87</v>
+        <v>462</v>
       </c>
       <c r="K92" s="1" t="s">
-        <v>103</v>
+        <v>501</v>
+      </c>
+      <c r="L92" s="2">
+        <v>33239</v>
+      </c>
+      <c r="M92" s="2">
+        <v>33239</v>
       </c>
       <c r="N92" s="1" t="s">
-        <v>16</v>
+        <v>218</v>
       </c>
     </row>
     <row r="93" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A93">
-        <v>41686039</v>
+        <v>41085949</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>104</v>
+        <v>280</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>59</v>
+        <v>192</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H93" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J93" s="1" t="s">
-        <v>87</v>
+        <v>168</v>
       </c>
       <c r="K93" s="1" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>42041</v>
+        <v>281</v>
       </c>
       <c r="N93" s="1" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A94">
-        <v>41686040</v>
+        <v>42058017</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>106</v>
+        <v>53</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H94" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J94" s="1" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="K94" s="1" t="s">
-        <v>107</v>
+        <v>54</v>
       </c>
       <c r="N94" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A95">
-        <v>36401887</v>
+        <v>41995775</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>353</v>
+        <v>179</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>340</v>
+        <v>180</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H95" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J95" s="1" t="s">
-        <v>311</v>
+        <v>168</v>
       </c>
       <c r="K95" s="1" t="s">
-        <v>354</v>
+        <v>181</v>
       </c>
       <c r="L95" s="2">
-        <v>32143</v>
+        <v>24748</v>
       </c>
       <c r="M95" s="2">
-        <v>32143</v>
+        <v>33515</v>
       </c>
       <c r="N95" s="1" t="s">
-        <v>355</v>
+        <v>182</v>
       </c>
     </row>
     <row r="96" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A96">
-        <v>36190278</v>
+        <v>41995776</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>439</v>
+        <v>183</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>52</v>
+        <v>184</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H96" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J96" s="1" t="s">
-        <v>311</v>
+        <v>168</v>
       </c>
       <c r="K96" s="1" t="s">
-        <v>440</v>
+        <v>185</v>
       </c>
       <c r="L96" s="2">
-        <v>28126</v>
+        <v>25569</v>
       </c>
       <c r="M96" s="2">
-        <v>28126</v>
+        <v>27030</v>
       </c>
       <c r="N96" s="1" t="s">
-        <v>313</v>
+        <v>186</v>
       </c>
     </row>
     <row r="97" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A97">
-        <v>36401881</v>
+        <v>41995777</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>336</v>
+        <v>187</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>52</v>
+        <v>188</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H97" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J97" s="1" t="s">
-        <v>311</v>
+        <v>168</v>
       </c>
       <c r="K97" s="1" t="s">
-        <v>337</v>
+        <v>189</v>
       </c>
       <c r="L97" s="2">
-        <v>16438</v>
+        <v>25569</v>
       </c>
       <c r="M97" s="2">
-        <v>16438</v>
+        <v>33604</v>
       </c>
       <c r="N97" s="1" t="s">
-        <v>338</v>
+        <v>190</v>
       </c>
     </row>
     <row r="98" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A98">
-        <v>36190270</v>
+        <v>41995778</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>423</v>
+        <v>191</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>52</v>
+        <v>192</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H98" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J98" s="1" t="s">
-        <v>311</v>
+        <v>168</v>
       </c>
       <c r="K98" s="1" t="s">
-        <v>424</v>
+        <v>193</v>
       </c>
       <c r="L98" s="2">
-        <v>29952</v>
+        <v>25569</v>
       </c>
       <c r="M98" s="2">
-        <v>29952</v>
+        <v>25569</v>
       </c>
       <c r="N98" s="1" t="s">
-        <v>375</v>
+        <v>194</v>
       </c>
     </row>
     <row r="99" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A99">
-        <v>41852770</v>
+        <v>36401901</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>58</v>
+        <v>535</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>59</v>
+        <v>203</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H99" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J99" s="1" t="s">
-        <v>60</v>
+        <v>462</v>
       </c>
       <c r="K99" s="1" t="s">
-        <v>61</v>
+        <v>536</v>
       </c>
       <c r="L99" s="2">
-        <v>34256</v>
+        <v>34700</v>
       </c>
       <c r="M99" s="2">
-        <v>34256</v>
+        <v>34700</v>
       </c>
       <c r="N99" s="1" t="s">
-        <v>62</v>
+        <v>537</v>
       </c>
     </row>
     <row r="100" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A100">
-        <v>41852773</v>
+        <v>41085950</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>69</v>
+        <v>282</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>59</v>
+        <v>192</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H100" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J100" s="1" t="s">
-        <v>60</v>
+        <v>168</v>
       </c>
       <c r="K100" s="1" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>34330</v>
+        <v>283</v>
       </c>
       <c r="N100" s="1" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A101">
-        <v>41852772</v>
+        <v>41085951</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>66</v>
+        <v>284</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>59</v>
+        <v>192</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H101" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J101" s="1" t="s">
-        <v>60</v>
+        <v>168</v>
       </c>
       <c r="K101" s="1" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>33524</v>
+        <v>285</v>
       </c>
       <c r="N101" s="1" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A102">
-        <v>41852771</v>
+        <v>41085952</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>63</v>
+        <v>286</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>59</v>
+        <v>192</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H102" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J102" s="1" t="s">
-        <v>60</v>
+        <v>168</v>
       </c>
       <c r="K102" s="1" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>32643</v>
+        <v>287</v>
       </c>
       <c r="N102" s="1" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A103">
-        <v>36624324</v>
+        <v>41085953</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>318</v>
+        <v>288</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>52</v>
+        <v>192</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H103" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J103" s="1" t="s">
-        <v>311</v>
+        <v>168</v>
       </c>
       <c r="K103" s="1" t="s">
-        <v>319</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>289</v>
       </c>
       <c r="N103" s="1" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A104">
-        <v>36401903</v>
+        <v>41085954</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>390</v>
+        <v>290</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>52</v>
+        <v>192</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H104" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J104" s="1" t="s">
-        <v>311</v>
+        <v>168</v>
       </c>
       <c r="K104" s="1" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-        <v>31778</v>
+        <v>291</v>
       </c>
       <c r="N104" s="1" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A105">
-        <v>36401888</v>
+        <v>41085955</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>356</v>
+        <v>292</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>52</v>
+        <v>192</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H105" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J105" s="1" t="s">
-        <v>311</v>
+        <v>168</v>
       </c>
       <c r="K105" s="1" t="s">
-        <v>357</v>
-[...5 lines deleted...]
-        <v>31413</v>
+        <v>293</v>
       </c>
       <c r="N105" s="1" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A106">
-        <v>36190293</v>
+        <v>42058018</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>469</v>
+        <v>55</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H106" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J106" s="1" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="K106" s="1" t="s">
-        <v>470</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>56</v>
       </c>
       <c r="N106" s="1" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A107">
-        <v>36624321</v>
+        <v>41085956</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>310</v>
+        <v>294</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>52</v>
+        <v>192</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H107" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J107" s="1" t="s">
-        <v>311</v>
+        <v>168</v>
       </c>
       <c r="K107" s="1" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>295</v>
       </c>
       <c r="N107" s="1" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A108">
-        <v>36401911</v>
+        <v>41995779</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>407</v>
+        <v>195</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>52</v>
+        <v>174</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H108" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J108" s="1" t="s">
-        <v>311</v>
+        <v>168</v>
       </c>
       <c r="K108" s="1" t="s">
-        <v>408</v>
-[...5 lines deleted...]
-        <v>23743</v>
+        <v>196</v>
       </c>
       <c r="N108" s="1" t="s">
-        <v>409</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A109">
-        <v>41085957</v>
+        <v>42058019</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>145</v>
+        <v>57</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H109" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J109" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K109" s="1" t="s">
-        <v>146</v>
+        <v>58</v>
       </c>
       <c r="N109" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A110">
-        <v>41085958</v>
+        <v>42058020</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>147</v>
+        <v>59</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H110" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J110" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K110" s="1" t="s">
-        <v>148</v>
+        <v>61</v>
       </c>
       <c r="N110" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A111">
-        <v>36190280</v>
+        <v>42058021</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>443</v>
+        <v>62</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H111" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J111" s="1" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="K111" s="1" t="s">
-        <v>444</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>63</v>
       </c>
       <c r="N111" s="1" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A112">
-        <v>36190291</v>
+        <v>39203712</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>465</v>
+        <v>346</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H112" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J112" s="1" t="s">
-        <v>311</v>
+        <v>344</v>
       </c>
       <c r="K112" s="1" t="s">
-        <v>466</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>347</v>
       </c>
       <c r="N112" s="1" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A113">
-        <v>41085959</v>
+        <v>36401902</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>149</v>
+        <v>538</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>41</v>
+        <v>203</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H113" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J113" s="1" t="s">
-        <v>17</v>
+        <v>462</v>
       </c>
       <c r="K113" s="1" t="s">
-        <v>150</v>
+        <v>539</v>
+      </c>
+      <c r="L113" s="2">
+        <v>29587</v>
+      </c>
+      <c r="M113" s="2">
+        <v>29587</v>
       </c>
       <c r="N113" s="1" t="s">
-        <v>16</v>
+        <v>540</v>
       </c>
     </row>
     <row r="114" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A114">
-        <v>36401904</v>
+        <v>41995780</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>392</v>
+        <v>197</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>52</v>
+        <v>174</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H114" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J114" s="1" t="s">
-        <v>311</v>
+        <v>168</v>
       </c>
       <c r="K114" s="1" t="s">
-        <v>393</v>
+        <v>198</v>
       </c>
       <c r="N114" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A115">
-        <v>41079862</v>
+        <v>42058022</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>165</v>
+        <v>64</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H115" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I115" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J115" s="1" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="K115" s="1" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>33208</v>
+        <v>65</v>
       </c>
       <c r="N115" s="1" t="s">
-        <v>167</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A116">
-        <v>41079859</v>
+        <v>41686037</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>158</v>
+        <v>252</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>52</v>
+        <v>209</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H116" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I116" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J116" s="1" t="s">
-        <v>60</v>
+        <v>239</v>
       </c>
       <c r="K116" s="1" t="s">
-        <v>159</v>
+        <v>253</v>
       </c>
       <c r="L116" s="2">
-        <v>32356</v>
+        <v>42533</v>
       </c>
       <c r="M116" s="2">
-        <v>32735</v>
+        <v>42544</v>
       </c>
       <c r="N116" s="1" t="s">
-        <v>157</v>
+        <v>241</v>
       </c>
     </row>
     <row r="117" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A117">
-        <v>41079858</v>
+        <v>41686038</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>155</v>
+        <v>254</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>52</v>
+        <v>209</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H117" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J117" s="1" t="s">
-        <v>60</v>
+        <v>239</v>
       </c>
       <c r="K117" s="1" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>32843</v>
+        <v>255</v>
       </c>
       <c r="N117" s="1" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A118">
-        <v>41079861</v>
+        <v>41686039</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>163</v>
+        <v>256</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>52</v>
+        <v>209</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H118" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J118" s="1" t="s">
-        <v>60</v>
+        <v>239</v>
       </c>
       <c r="K118" s="1" t="s">
-        <v>164</v>
+        <v>257</v>
       </c>
       <c r="L118" s="2">
-        <v>32477</v>
+        <v>42019</v>
       </c>
       <c r="M118" s="2">
-        <v>32862</v>
+        <v>42041</v>
       </c>
       <c r="N118" s="1" t="s">
-        <v>157</v>
+        <v>249</v>
       </c>
     </row>
     <row r="119" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A119">
-        <v>41079860</v>
+        <v>41686040</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>160</v>
+        <v>258</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H119" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I119" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J119" s="1" t="s">
-        <v>60</v>
+        <v>239</v>
       </c>
       <c r="K119" s="1" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>33052</v>
+        <v>259</v>
       </c>
       <c r="N119" s="1" t="s">
-        <v>162</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A120">
-        <v>41995781</v>
+        <v>36401887</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>48</v>
+        <v>504</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>49</v>
+        <v>491</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H120" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I120" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J120" s="1" t="s">
-        <v>17</v>
+        <v>462</v>
       </c>
       <c r="K120" s="1" t="s">
-        <v>50</v>
+        <v>505</v>
+      </c>
+      <c r="L120" s="2">
+        <v>32143</v>
+      </c>
+      <c r="M120" s="2">
+        <v>32143</v>
       </c>
       <c r="N120" s="1" t="s">
-        <v>16</v>
+        <v>506</v>
       </c>
     </row>
     <row r="121" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A121">
-        <v>36190287</v>
+        <v>36190278</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>457</v>
+        <v>590</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H121" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J121" s="1" t="s">
-        <v>311</v>
+        <v>462</v>
       </c>
       <c r="K121" s="1" t="s">
-        <v>458</v>
+        <v>591</v>
       </c>
       <c r="L121" s="2">
         <v>28126</v>
       </c>
       <c r="M121" s="2">
         <v>28126</v>
       </c>
       <c r="N121" s="1" t="s">
-        <v>313</v>
+        <v>464</v>
       </c>
     </row>
     <row r="122" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A122">
-        <v>41995782</v>
+        <v>36401881</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>51</v>
+        <v>487</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H122" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J122" s="1" t="s">
-        <v>17</v>
+        <v>462</v>
       </c>
       <c r="K122" s="1" t="s">
-        <v>53</v>
+        <v>488</v>
       </c>
       <c r="L122" s="2">
-        <v>33604</v>
+        <v>16438</v>
       </c>
       <c r="M122" s="2">
-        <v>33857</v>
+        <v>16438</v>
       </c>
       <c r="N122" s="1" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
     </row>
     <row r="123" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A123">
-        <v>36190285</v>
+        <v>36190270</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>453</v>
+        <v>574</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H123" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J123" s="1" t="s">
-        <v>311</v>
+        <v>462</v>
       </c>
       <c r="K123" s="1" t="s">
-        <v>454</v>
+        <v>575</v>
       </c>
       <c r="L123" s="2">
-        <v>28126</v>
+        <v>29952</v>
       </c>
       <c r="M123" s="2">
-        <v>28126</v>
+        <v>29952</v>
       </c>
       <c r="N123" s="1" t="s">
-        <v>313</v>
+        <v>526</v>
       </c>
     </row>
     <row r="124" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A124">
-        <v>36190267</v>
+        <v>42058023</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>417</v>
+        <v>66</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H124" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J124" s="1" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="K124" s="1" t="s">
-        <v>418</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>67</v>
       </c>
       <c r="N124" s="1" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A125">
-        <v>36624322</v>
+        <v>41852770</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>314</v>
+        <v>208</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>52</v>
+        <v>209</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H125" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J125" s="1" t="s">
-        <v>311</v>
+        <v>210</v>
       </c>
       <c r="K125" s="1" t="s">
-        <v>315</v>
+        <v>211</v>
       </c>
       <c r="L125" s="2">
-        <v>28126</v>
+        <v>34256</v>
       </c>
       <c r="M125" s="2">
-        <v>28126</v>
+        <v>34256</v>
       </c>
       <c r="N125" s="1" t="s">
-        <v>313</v>
+        <v>212</v>
       </c>
     </row>
     <row r="126" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A126">
-        <v>36624325</v>
+        <v>41852773</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>320</v>
+        <v>219</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>52</v>
+        <v>209</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H126" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J126" s="1" t="s">
-        <v>311</v>
+        <v>210</v>
       </c>
       <c r="K126" s="1" t="s">
-        <v>321</v>
+        <v>220</v>
       </c>
       <c r="L126" s="2">
-        <v>28126</v>
+        <v>34330</v>
       </c>
       <c r="M126" s="2">
-        <v>28126</v>
+        <v>34330</v>
       </c>
       <c r="N126" s="1" t="s">
-        <v>313</v>
+        <v>212</v>
       </c>
     </row>
     <row r="127" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A127">
-        <v>36190266</v>
+        <v>41852772</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>471</v>
+        <v>216</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>52</v>
+        <v>209</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H127" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I127" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J127" s="1" t="s">
-        <v>311</v>
+        <v>210</v>
       </c>
       <c r="K127" s="1" t="s">
-        <v>472</v>
+        <v>217</v>
       </c>
       <c r="L127" s="2">
-        <v>28126</v>
+        <v>33524</v>
       </c>
       <c r="M127" s="2">
-        <v>28126</v>
+        <v>33524</v>
       </c>
       <c r="N127" s="1" t="s">
-        <v>313</v>
+        <v>218</v>
       </c>
     </row>
     <row r="128" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A128">
-        <v>36401889</v>
+        <v>41852771</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>359</v>
+        <v>213</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>52</v>
+        <v>209</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H128" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J128" s="1" t="s">
-        <v>311</v>
+        <v>210</v>
       </c>
       <c r="K128" s="1" t="s">
-        <v>360</v>
+        <v>214</v>
       </c>
       <c r="L128" s="2">
-        <v>33970</v>
+        <v>32643</v>
       </c>
       <c r="M128" s="2">
-        <v>33970</v>
+        <v>32643</v>
       </c>
       <c r="N128" s="1" t="s">
-        <v>62</v>
+        <v>215</v>
       </c>
     </row>
     <row r="129" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A129">
-        <v>34928126</v>
+        <v>36624324</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>483</v>
+        <v>469</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>478</v>
+        <v>203</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H129" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J129" s="1" t="s">
-        <v>474</v>
+        <v>462</v>
       </c>
       <c r="K129" s="1" t="s">
-        <v>484</v>
+        <v>470</v>
       </c>
       <c r="L129" s="2">
-        <v>25934</v>
+        <v>28126</v>
       </c>
       <c r="M129" s="2">
-        <v>25934</v>
+        <v>28126</v>
       </c>
       <c r="N129" s="1" t="s">
-        <v>485</v>
+        <v>464</v>
       </c>
     </row>
     <row r="130" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A130">
-        <v>36401905</v>
+        <v>41852774</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>394</v>
+        <v>221</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>52</v>
+        <v>209</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H130" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J130" s="1" t="s">
-        <v>311</v>
+        <v>210</v>
       </c>
       <c r="K130" s="1" t="s">
-        <v>395</v>
+        <v>222</v>
       </c>
       <c r="L130" s="2">
-        <v>30682</v>
+        <v>33985</v>
       </c>
       <c r="M130" s="2">
-        <v>30682</v>
+        <v>33985</v>
       </c>
       <c r="N130" s="1" t="s">
-        <v>342</v>
+        <v>212</v>
       </c>
     </row>
     <row r="131" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A131">
-        <v>36401890</v>
+        <v>36401903</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>361</v>
+        <v>541</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H131" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J131" s="1" t="s">
-        <v>311</v>
+        <v>462</v>
       </c>
       <c r="K131" s="1" t="s">
-        <v>362</v>
+        <v>542</v>
       </c>
       <c r="L131" s="2">
-        <v>32143</v>
+        <v>31778</v>
       </c>
       <c r="M131" s="2">
-        <v>32143</v>
+        <v>31778</v>
       </c>
       <c r="N131" s="1" t="s">
-        <v>355</v>
+        <v>337</v>
       </c>
     </row>
     <row r="132" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A132">
-        <v>36401891</v>
+        <v>36401888</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>363</v>
+        <v>507</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H132" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J132" s="1" t="s">
-        <v>311</v>
+        <v>462</v>
       </c>
       <c r="K132" s="1" t="s">
-        <v>364</v>
+        <v>508</v>
       </c>
       <c r="L132" s="2">
-        <v>34335</v>
+        <v>31413</v>
       </c>
       <c r="M132" s="2">
-        <v>34335</v>
+        <v>31413</v>
       </c>
       <c r="N132" s="1" t="s">
-        <v>303</v>
+        <v>509</v>
       </c>
     </row>
     <row r="133" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A133">
-        <v>36401892</v>
+        <v>36190293</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>365</v>
+        <v>620</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H133" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J133" s="1" t="s">
-        <v>311</v>
+        <v>462</v>
       </c>
       <c r="K133" s="1" t="s">
-        <v>366</v>
+        <v>621</v>
       </c>
       <c r="L133" s="2">
-        <v>31413</v>
+        <v>28126</v>
       </c>
       <c r="M133" s="2">
-        <v>31413</v>
+        <v>28126</v>
       </c>
       <c r="N133" s="1" t="s">
-        <v>358</v>
+        <v>464</v>
       </c>
     </row>
     <row r="134" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A134">
-        <v>36190279</v>
+        <v>36624321</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>441</v>
+        <v>461</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>340</v>
+        <v>203</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H134" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J134" s="1" t="s">
-        <v>311</v>
+        <v>462</v>
       </c>
       <c r="K134" s="1" t="s">
-        <v>442</v>
+        <v>463</v>
       </c>
       <c r="L134" s="2">
         <v>28126</v>
       </c>
       <c r="M134" s="2">
         <v>28126</v>
       </c>
       <c r="N134" s="1" t="s">
-        <v>313</v>
+        <v>464</v>
       </c>
     </row>
     <row r="135" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A135">
-        <v>36190273</v>
+        <v>36401911</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>429</v>
+        <v>558</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H135" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J135" s="1" t="s">
-        <v>311</v>
+        <v>462</v>
       </c>
       <c r="K135" s="1" t="s">
-        <v>430</v>
+        <v>559</v>
       </c>
       <c r="L135" s="2">
-        <v>30317</v>
+        <v>23743</v>
       </c>
       <c r="M135" s="2">
-        <v>30317</v>
+        <v>23743</v>
       </c>
       <c r="N135" s="1" t="s">
-        <v>345</v>
+        <v>560</v>
       </c>
     </row>
     <row r="136" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A136">
-        <v>36190282</v>
+        <v>41085957</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>447</v>
+        <v>296</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>52</v>
+        <v>192</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H136" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J136" s="1" t="s">
-        <v>311</v>
+        <v>168</v>
       </c>
       <c r="K136" s="1" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>297</v>
       </c>
       <c r="N136" s="1" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A137">
-        <v>36401893</v>
+        <v>41085958</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>367</v>
+        <v>298</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>52</v>
+        <v>192</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H137" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J137" s="1" t="s">
-        <v>311</v>
+        <v>168</v>
       </c>
       <c r="K137" s="1" t="s">
-        <v>368</v>
-[...5 lines deleted...]
-        <v>31778</v>
+        <v>299</v>
       </c>
       <c r="N137" s="1" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A138">
-        <v>39203713</v>
+        <v>42058024</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>197</v>
+        <v>68</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H138" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J138" s="1" t="s">
-        <v>193</v>
+        <v>17</v>
       </c>
       <c r="K138" s="1" t="s">
-        <v>198</v>
+        <v>69</v>
       </c>
       <c r="N138" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A139">
-        <v>41085960</v>
+        <v>42058025</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>151</v>
+        <v>70</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H139" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J139" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K139" s="1" t="s">
-        <v>152</v>
+        <v>71</v>
       </c>
       <c r="N139" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A140">
-        <v>39203714</v>
+        <v>36190280</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>199</v>
+        <v>594</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>16</v>
+        <v>203</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H140" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J140" s="1" t="s">
-        <v>193</v>
+        <v>462</v>
       </c>
       <c r="K140" s="1" t="s">
-        <v>200</v>
+        <v>595</v>
+      </c>
+      <c r="L140" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M140" s="2">
+        <v>28126</v>
       </c>
       <c r="N140" s="1" t="s">
-        <v>16</v>
+        <v>464</v>
       </c>
     </row>
     <row r="141" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A141">
-        <v>36624331</v>
+        <v>36190291</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>332</v>
+        <v>616</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H141" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J141" s="1" t="s">
-        <v>311</v>
+        <v>462</v>
       </c>
       <c r="K141" s="1" t="s">
-        <v>333</v>
+        <v>617</v>
       </c>
       <c r="L141" s="2">
         <v>28126</v>
       </c>
       <c r="M141" s="2">
         <v>28126</v>
       </c>
       <c r="N141" s="1" t="s">
-        <v>313</v>
+        <v>464</v>
       </c>
     </row>
     <row r="142" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A142">
-        <v>36624323</v>
+        <v>41085959</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>316</v>
+        <v>300</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>52</v>
+        <v>192</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H142" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J142" s="1" t="s">
-        <v>311</v>
+        <v>168</v>
       </c>
       <c r="K142" s="1" t="s">
-        <v>317</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>301</v>
       </c>
       <c r="N142" s="1" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A143">
-        <v>36190284</v>
+        <v>42058026</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>451</v>
+        <v>72</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H143" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J143" s="1" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="K143" s="1" t="s">
-        <v>452</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>73</v>
       </c>
       <c r="N143" s="1" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A144">
-        <v>36624327</v>
+        <v>42058027</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>324</v>
+        <v>74</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H144" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J144" s="1" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="K144" s="1" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>75</v>
       </c>
       <c r="N144" s="1" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A145">
-        <v>36190271</v>
+        <v>36401904</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>425</v>
+        <v>543</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H145" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J145" s="1" t="s">
-        <v>311</v>
+        <v>462</v>
       </c>
       <c r="K145" s="1" t="s">
-        <v>426</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>544</v>
       </c>
       <c r="N145" s="1" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A146">
-        <v>36401894</v>
+        <v>42058028</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>369</v>
+        <v>76</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H146" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J146" s="1" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="K146" s="1" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-        <v>30682</v>
+        <v>77</v>
       </c>
       <c r="N146" s="1" t="s">
-        <v>342</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A147">
-        <v>36190281</v>
+        <v>42058029</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>445</v>
+        <v>78</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H147" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J147" s="1" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="K147" s="1" t="s">
-        <v>446</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>79</v>
       </c>
       <c r="N147" s="1" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A148">
-        <v>36401895</v>
+        <v>41079862</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>371</v>
+        <v>316</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H148" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J148" s="1" t="s">
-        <v>311</v>
+        <v>210</v>
       </c>
       <c r="K148" s="1" t="s">
-        <v>372</v>
+        <v>317</v>
       </c>
       <c r="L148" s="2">
-        <v>30317</v>
+        <v>32874</v>
       </c>
       <c r="M148" s="2">
-        <v>30317</v>
+        <v>33208</v>
       </c>
       <c r="N148" s="1" t="s">
-        <v>345</v>
+        <v>318</v>
       </c>
     </row>
     <row r="149" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A149">
-        <v>41163958</v>
+        <v>41079859</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>121</v>
+        <v>309</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H149" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J149" s="1" t="s">
-        <v>110</v>
+        <v>210</v>
       </c>
       <c r="K149" s="1" t="s">
-        <v>122</v>
+        <v>310</v>
+      </c>
+      <c r="L149" s="2">
+        <v>32356</v>
+      </c>
+      <c r="M149" s="2">
+        <v>32735</v>
       </c>
       <c r="N149" s="1" t="s">
-        <v>16</v>
+        <v>308</v>
       </c>
     </row>
     <row r="150" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A150">
-        <v>36190283</v>
+        <v>41079858</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>449</v>
+        <v>306</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H150" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J150" s="1" t="s">
-        <v>311</v>
+        <v>210</v>
       </c>
       <c r="K150" s="1" t="s">
-        <v>450</v>
+        <v>307</v>
       </c>
       <c r="L150" s="2">
-        <v>28126</v>
+        <v>32465</v>
       </c>
       <c r="M150" s="2">
-        <v>28126</v>
+        <v>32843</v>
       </c>
       <c r="N150" s="1" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
     </row>
     <row r="151" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A151">
-        <v>39203715</v>
+        <v>41079861</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>201</v>
+        <v>314</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>16</v>
+        <v>203</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H151" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J151" s="1" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="K151" s="1" t="s">
-        <v>202</v>
+        <v>315</v>
+      </c>
+      <c r="L151" s="2">
+        <v>32477</v>
+      </c>
+      <c r="M151" s="2">
+        <v>32862</v>
       </c>
       <c r="N151" s="1" t="s">
-        <v>16</v>
+        <v>308</v>
       </c>
     </row>
     <row r="152" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A152">
-        <v>41085961</v>
+        <v>41079860</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>153</v>
+        <v>311</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>41</v>
+        <v>203</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H152" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J152" s="1" t="s">
-        <v>17</v>
+        <v>210</v>
       </c>
       <c r="K152" s="1" t="s">
-        <v>154</v>
+        <v>312</v>
+      </c>
+      <c r="L152" s="2">
+        <v>32387</v>
+      </c>
+      <c r="M152" s="2">
+        <v>33052</v>
       </c>
       <c r="N152" s="1" t="s">
-        <v>16</v>
+        <v>313</v>
       </c>
     </row>
     <row r="153" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A153">
-        <v>36401907</v>
+        <v>41995781</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>398</v>
+        <v>199</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>52</v>
+        <v>200</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H153" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J153" s="1" t="s">
-        <v>311</v>
+        <v>168</v>
       </c>
       <c r="K153" s="1" t="s">
-        <v>399</v>
-[...5 lines deleted...]
-        <v>33239</v>
+        <v>201</v>
       </c>
       <c r="N153" s="1" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A154">
-        <v>36401908</v>
+        <v>36190287</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>400</v>
+        <v>608</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H154" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J154" s="1" t="s">
-        <v>311</v>
+        <v>462</v>
       </c>
       <c r="K154" s="1" t="s">
-        <v>401</v>
+        <v>609</v>
       </c>
       <c r="L154" s="2">
-        <v>32509</v>
+        <v>28126</v>
       </c>
       <c r="M154" s="2">
-        <v>32509</v>
+        <v>28126</v>
       </c>
       <c r="N154" s="1" t="s">
-        <v>65</v>
+        <v>464</v>
       </c>
     </row>
     <row r="155" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A155">
-        <v>36401914</v>
+        <v>42058030</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>415</v>
+        <v>80</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H155" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J155" s="1" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="K155" s="1" t="s">
-        <v>416</v>
-[...5 lines deleted...]
-        <v>33239</v>
+        <v>81</v>
       </c>
       <c r="N155" s="1" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A156">
-        <v>36401896</v>
+        <v>42058031</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>373</v>
+        <v>82</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H156" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J156" s="1" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="K156" s="1" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-        <v>29952</v>
+        <v>83</v>
       </c>
       <c r="N156" s="1" t="s">
-        <v>375</v>
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A157">
-        <v>36401912</v>
+        <v>42058032</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>410</v>
+        <v>84</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H157" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J157" s="1" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="K157" s="1" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        <v>20090</v>
+        <v>85</v>
       </c>
       <c r="N157" s="1" t="s">
-        <v>412</v>
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A158">
-        <v>39203716</v>
+        <v>42058033</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>203</v>
+        <v>86</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H158" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J158" s="1" t="s">
-        <v>193</v>
+        <v>17</v>
       </c>
       <c r="K158" s="1" t="s">
-        <v>204</v>
+        <v>87</v>
       </c>
       <c r="N158" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A159">
-        <v>41163960</v>
+        <v>41995782</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>115</v>
+        <v>202</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>116</v>
+        <v>203</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H159" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J159" s="1" t="s">
-        <v>16</v>
+        <v>168</v>
       </c>
       <c r="K159" s="1" t="s">
-        <v>117</v>
+        <v>204</v>
+      </c>
+      <c r="L159" s="2">
+        <v>33604</v>
+      </c>
+      <c r="M159" s="2">
+        <v>33857</v>
       </c>
       <c r="N159" s="1" t="s">
-        <v>16</v>
+        <v>205</v>
       </c>
     </row>
     <row r="160" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A160">
-        <v>39203717</v>
+        <v>42058034</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>205</v>
+        <v>88</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H160" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J160" s="1" t="s">
-        <v>193</v>
+        <v>17</v>
       </c>
       <c r="K160" s="1" t="s">
-        <v>206</v>
+        <v>89</v>
       </c>
       <c r="N160" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A161">
-        <v>36401882</v>
+        <v>36190285</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>339</v>
+        <v>604</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>340</v>
+        <v>203</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H161" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J161" s="1" t="s">
-        <v>311</v>
+        <v>462</v>
       </c>
       <c r="K161" s="1" t="s">
-        <v>341</v>
+        <v>605</v>
       </c>
       <c r="L161" s="2">
-        <v>30682</v>
+        <v>28126</v>
       </c>
       <c r="M161" s="2">
-        <v>30682</v>
+        <v>28126</v>
       </c>
       <c r="N161" s="1" t="s">
-        <v>342</v>
+        <v>464</v>
       </c>
     </row>
     <row r="162" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A162">
-        <v>36401884</v>
+        <v>36190267</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>346</v>
+        <v>568</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H162" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J162" s="1" t="s">
-        <v>311</v>
+        <v>462</v>
       </c>
       <c r="K162" s="1" t="s">
-        <v>347</v>
+        <v>569</v>
       </c>
       <c r="L162" s="2">
-        <v>29221</v>
+        <v>28126</v>
       </c>
       <c r="M162" s="2">
-        <v>29221</v>
+        <v>28126</v>
       </c>
       <c r="N162" s="1" t="s">
-        <v>348</v>
+        <v>464</v>
       </c>
     </row>
     <row r="163" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A163">
-        <v>36190277</v>
+        <v>36624322</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>437</v>
+        <v>465</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H163" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J163" s="1" t="s">
-        <v>311</v>
+        <v>462</v>
       </c>
       <c r="K163" s="1" t="s">
-        <v>438</v>
+        <v>466</v>
       </c>
       <c r="L163" s="2">
         <v>28126</v>
       </c>
       <c r="M163" s="2">
         <v>28126</v>
       </c>
       <c r="N163" s="1" t="s">
-        <v>313</v>
+        <v>464</v>
       </c>
     </row>
     <row r="164" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A164">
-        <v>36401886</v>
+        <v>36624325</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>351</v>
+        <v>471</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H164" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J164" s="1" t="s">
-        <v>311</v>
+        <v>462</v>
       </c>
       <c r="K164" s="1" t="s">
-        <v>352</v>
+        <v>472</v>
       </c>
       <c r="L164" s="2">
-        <v>30682</v>
+        <v>28126</v>
       </c>
       <c r="M164" s="2">
-        <v>30682</v>
+        <v>28126</v>
       </c>
       <c r="N164" s="1" t="s">
-        <v>342</v>
+        <v>464</v>
       </c>
     </row>
     <row r="165" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A165">
-        <v>36401906</v>
+        <v>36190266</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>396</v>
+        <v>622</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H165" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J165" s="1" t="s">
-        <v>311</v>
+        <v>462</v>
       </c>
       <c r="K165" s="1" t="s">
-        <v>397</v>
+        <v>623</v>
       </c>
       <c r="L165" s="2">
-        <v>33970</v>
+        <v>28126</v>
       </c>
       <c r="M165" s="2">
-        <v>33970</v>
+        <v>28126</v>
       </c>
       <c r="N165" s="1" t="s">
-        <v>62</v>
+        <v>464</v>
       </c>
     </row>
     <row r="166" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A166">
-        <v>36624330</v>
+        <v>42058035</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>330</v>
+        <v>90</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H166" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J166" s="1" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="K166" s="1" t="s">
-        <v>331</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>91</v>
       </c>
       <c r="N166" s="1" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A167">
-        <v>36624329</v>
+        <v>36401889</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>328</v>
+        <v>510</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H167" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J167" s="1" t="s">
-        <v>311</v>
+        <v>462</v>
       </c>
       <c r="K167" s="1" t="s">
-        <v>329</v>
+        <v>511</v>
       </c>
       <c r="L167" s="2">
-        <v>28126</v>
+        <v>33970</v>
       </c>
       <c r="M167" s="2">
-        <v>28126</v>
+        <v>33970</v>
       </c>
       <c r="N167" s="1" t="s">
-        <v>313</v>
+        <v>212</v>
       </c>
     </row>
     <row r="168" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A168">
-        <v>36624328</v>
+        <v>34928126</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>326</v>
+        <v>634</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>52</v>
+        <v>629</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H168" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I168" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J168" s="1" t="s">
-        <v>311</v>
+        <v>625</v>
       </c>
       <c r="K168" s="1" t="s">
-        <v>327</v>
+        <v>635</v>
       </c>
       <c r="L168" s="2">
-        <v>28126</v>
+        <v>25934</v>
       </c>
       <c r="M168" s="2">
-        <v>28126</v>
+        <v>25934</v>
       </c>
       <c r="N168" s="1" t="s">
-        <v>313</v>
+        <v>636</v>
       </c>
     </row>
     <row r="169" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A169">
-        <v>36190288</v>
+        <v>36401905</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>459</v>
+        <v>545</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H169" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I169" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J169" s="1" t="s">
-        <v>311</v>
+        <v>462</v>
       </c>
       <c r="K169" s="1" t="s">
-        <v>460</v>
+        <v>546</v>
       </c>
       <c r="L169" s="2">
-        <v>28126</v>
+        <v>30682</v>
       </c>
       <c r="M169" s="2">
-        <v>28126</v>
+        <v>30682</v>
       </c>
       <c r="N169" s="1" t="s">
-        <v>313</v>
+        <v>493</v>
       </c>
     </row>
     <row r="170" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A170">
-        <v>36190292</v>
+        <v>36401890</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>467</v>
+        <v>512</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H170" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J170" s="1" t="s">
-        <v>311</v>
+        <v>462</v>
       </c>
       <c r="K170" s="1" t="s">
-        <v>468</v>
+        <v>513</v>
       </c>
       <c r="L170" s="2">
-        <v>28126</v>
+        <v>32143</v>
       </c>
       <c r="M170" s="2">
-        <v>28126</v>
+        <v>32143</v>
       </c>
       <c r="N170" s="1" t="s">
-        <v>313</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A171">
-        <v>41995783</v>
+        <v>36401891</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>55</v>
+        <v>514</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>56</v>
+        <v>203</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H171" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J171" s="1" t="s">
-        <v>17</v>
+        <v>462</v>
       </c>
       <c r="K171" s="1" t="s">
-        <v>57</v>
+        <v>515</v>
+      </c>
+      <c r="L171" s="2">
+        <v>34335</v>
+      </c>
+      <c r="M171" s="2">
+        <v>34335</v>
       </c>
       <c r="N171" s="1" t="s">
-        <v>16</v>
+        <v>454</v>
       </c>
     </row>
     <row r="172" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A172">
-        <v>36401909</v>
+        <v>36401892</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>402</v>
+        <v>516</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H172" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I172" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J172" s="1" t="s">
-        <v>311</v>
+        <v>462</v>
       </c>
       <c r="K172" s="1" t="s">
-        <v>403</v>
+        <v>517</v>
       </c>
       <c r="L172" s="2">
-        <v>35431</v>
+        <v>31413</v>
       </c>
       <c r="M172" s="2">
-        <v>35431</v>
+        <v>31413</v>
       </c>
       <c r="N172" s="1" t="s">
-        <v>306</v>
+        <v>509</v>
       </c>
     </row>
     <row r="173" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A173">
-        <v>39252786</v>
+        <v>36190279</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>189</v>
+        <v>592</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>52</v>
+        <v>491</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H173" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J173" s="1" t="s">
-        <v>182</v>
+        <v>462</v>
       </c>
       <c r="K173" s="1" t="s">
-        <v>190</v>
+        <v>593</v>
       </c>
       <c r="L173" s="2">
-        <v>34730</v>
+        <v>28126</v>
       </c>
       <c r="M173" s="2">
-        <v>35419</v>
+        <v>28126</v>
       </c>
       <c r="N173" s="1" t="s">
-        <v>191</v>
+        <v>464</v>
       </c>
     </row>
     <row r="174" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A174">
-        <v>36401910</v>
+        <v>42058036</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>404</v>
+        <v>92</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H174" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J174" s="1" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="K174" s="1" t="s">
-        <v>405</v>
-[...5 lines deleted...]
-        <v>24473</v>
+        <v>93</v>
       </c>
       <c r="N174" s="1" t="s">
-        <v>406</v>
+        <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A175">
-        <v>41163959</v>
+        <v>42058037</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>118</v>
+        <v>94</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H175" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J175" s="1" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="K175" s="1" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>33981</v>
+        <v>95</v>
       </c>
       <c r="N175" s="1" t="s">
-        <v>120</v>
+        <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A176">
-        <v>36190290</v>
+        <v>42058038</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>463</v>
+        <v>96</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H176" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J176" s="1" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="K176" s="1" t="s">
-        <v>464</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>97</v>
       </c>
       <c r="N176" s="1" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A177">
-        <v>36190269</v>
+        <v>42058039</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>421</v>
+        <v>98</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H177" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J177" s="1" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="K177" s="1" t="s">
-        <v>422</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>99</v>
       </c>
       <c r="N177" s="1" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A178">
-        <v>36190268</v>
+        <v>42058040</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>419</v>
+        <v>100</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H178" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I178" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J178" s="1" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="K178" s="1" t="s">
-        <v>420</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>101</v>
       </c>
       <c r="N178" s="1" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A179">
-        <v>36190275</v>
+        <v>42058041</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>433</v>
+        <v>102</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H179" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J179" s="1" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="K179" s="1" t="s">
-        <v>434</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>103</v>
       </c>
       <c r="N179" s="1" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A180">
-        <v>36401897</v>
+        <v>42058042</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>376</v>
+        <v>104</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H180" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J180" s="1" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="K180" s="1" t="s">
-        <v>377</v>
-[...5 lines deleted...]
-        <v>30317</v>
+        <v>105</v>
       </c>
       <c r="N180" s="1" t="s">
-        <v>345</v>
+        <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A181">
-        <v>41079863</v>
+        <v>42058043</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>168</v>
+        <v>106</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H181" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I181" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J181" s="1" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="K181" s="1" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>32847</v>
+        <v>107</v>
       </c>
       <c r="N181" s="1" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A182">
-        <v>41079864</v>
+        <v>42058044</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>170</v>
+        <v>108</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F182" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H182" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J182" s="1" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="K182" s="1" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>33224</v>
+        <v>109</v>
       </c>
       <c r="N182" s="1" t="s">
-        <v>167</v>
+        <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A183">
-        <v>41079867</v>
+        <v>42058045</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>178</v>
+        <v>110</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H183" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J183" s="1" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="K183" s="1" t="s">
-        <v>179</v>
-[...5 lines deleted...]
-        <v>34446</v>
+        <v>111</v>
       </c>
       <c r="N183" s="1" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A184">
-        <v>41079865</v>
+        <v>42058046</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>172</v>
+        <v>112</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H184" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J184" s="1" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="K184" s="1" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>34790</v>
+        <v>113</v>
       </c>
       <c r="N184" s="1" t="s">
-        <v>174</v>
+        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A185">
-        <v>41079866</v>
+        <v>42058047</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>175</v>
+        <v>114</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H185" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J185" s="1" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="K185" s="1" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>33512</v>
+        <v>115</v>
       </c>
       <c r="N185" s="1" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A186">
-        <v>39252787</v>
+        <v>36190273</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>187</v>
+        <v>580</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H186" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J186" s="1" t="s">
-        <v>182</v>
+        <v>462</v>
       </c>
       <c r="K186" s="1" t="s">
-        <v>188</v>
+        <v>581</v>
       </c>
       <c r="L186" s="2">
-        <v>32159</v>
+        <v>30317</v>
       </c>
       <c r="M186" s="2">
-        <v>33160</v>
+        <v>30317</v>
       </c>
       <c r="N186" s="1" t="s">
-        <v>162</v>
+        <v>496</v>
       </c>
     </row>
     <row r="187" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A187">
-        <v>39203718</v>
+        <v>36190282</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>207</v>
+        <v>598</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>16</v>
+        <v>203</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H187" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J187" s="1" t="s">
-        <v>193</v>
+        <v>462</v>
       </c>
       <c r="K187" s="1" t="s">
-        <v>208</v>
+        <v>599</v>
+      </c>
+      <c r="L187" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M187" s="2">
+        <v>28126</v>
       </c>
       <c r="N187" s="1" t="s">
-        <v>16</v>
+        <v>464</v>
       </c>
     </row>
     <row r="188" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A188">
+        <v>36401893</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F188" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H188" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I188" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J188" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K188" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="L188" s="2">
+        <v>31778</v>
+      </c>
+      <c r="M188" s="2">
+        <v>31778</v>
+      </c>
+      <c r="N188" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="189" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A189">
+        <v>42058048</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F189" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H189" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I189" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J189" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K189" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="N189" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="190" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A190">
+        <v>39203713</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F190" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H190" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I190" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J190" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="K190" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="N190" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="191" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A191">
+        <v>41085960</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F191" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H191" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I191" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J191" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="K191" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="N191" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="192" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A192">
+        <v>39203714</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F192" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H192" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I192" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J192" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="K192" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="N192" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="193" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A193">
+        <v>36624331</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F193" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H193" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I193" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J193" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K193" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="L193" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M193" s="2">
+        <v>28126</v>
+      </c>
+      <c r="N193" s="1" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="194" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A194">
+        <v>36624323</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F194" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H194" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I194" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J194" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K194" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="L194" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M194" s="2">
+        <v>28126</v>
+      </c>
+      <c r="N194" s="1" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="195" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A195">
+        <v>36190284</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F195" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H195" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I195" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J195" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K195" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="L195" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M195" s="2">
+        <v>28126</v>
+      </c>
+      <c r="N195" s="1" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="196" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A196">
+        <v>36624327</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F196" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H196" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I196" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J196" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K196" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="L196" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M196" s="2">
+        <v>28126</v>
+      </c>
+      <c r="N196" s="1" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="197" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A197">
+        <v>36190271</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F197" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H197" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I197" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J197" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K197" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="L197" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M197" s="2">
+        <v>28126</v>
+      </c>
+      <c r="N197" s="1" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="198" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A198">
+        <v>36401894</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F198" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H198" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I198" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J198" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K198" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="L198" s="2">
+        <v>30682</v>
+      </c>
+      <c r="M198" s="2">
+        <v>30682</v>
+      </c>
+      <c r="N198" s="1" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="199" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A199">
+        <v>42058049</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F199" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H199" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I199" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J199" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K199" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="N199" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="200" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A200">
+        <v>42058050</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F200" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H200" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I200" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J200" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K200" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="N200" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="201" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A201">
+        <v>42058051</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F201" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H201" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I201" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J201" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K201" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="N201" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="202" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A202">
+        <v>36190281</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F202" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H202" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I202" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J202" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K202" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="L202" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M202" s="2">
+        <v>28126</v>
+      </c>
+      <c r="N202" s="1" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="203" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A203">
+        <v>36401895</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F203" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H203" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I203" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J203" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K203" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="L203" s="2">
+        <v>30317</v>
+      </c>
+      <c r="M203" s="2">
+        <v>30317</v>
+      </c>
+      <c r="N203" s="1" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="204" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A204">
+        <v>41163958</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F204" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H204" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I204" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J204" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K204" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="N204" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="205" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A205">
+        <v>42058053</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F205" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H205" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I205" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J205" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K205" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="N205" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="206" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A206">
+        <v>36190283</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F206" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H206" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I206" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J206" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K206" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="L206" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M206" s="2">
+        <v>28126</v>
+      </c>
+      <c r="N206" s="1" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="207" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A207">
+        <v>39203715</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F207" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H207" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I207" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J207" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="K207" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="N207" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="208" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A208">
+        <v>41085961</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F208" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H208" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I208" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J208" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="K208" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="N208" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="209" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A209">
+        <v>42058054</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F209" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H209" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I209" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J209" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K209" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="N209" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="210" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A210">
+        <v>36401907</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F210" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H210" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I210" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J210" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K210" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="L210" s="2">
+        <v>33239</v>
+      </c>
+      <c r="M210" s="2">
+        <v>33239</v>
+      </c>
+      <c r="N210" s="1" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="211" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A211">
+        <v>36401908</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F211" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H211" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I211" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J211" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K211" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="L211" s="2">
+        <v>32509</v>
+      </c>
+      <c r="M211" s="2">
+        <v>32509</v>
+      </c>
+      <c r="N211" s="1" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="212" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A212">
+        <v>36401914</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F212" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H212" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I212" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J212" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K212" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="L212" s="2">
+        <v>33239</v>
+      </c>
+      <c r="M212" s="2">
+        <v>33239</v>
+      </c>
+      <c r="N212" s="1" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="213" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A213">
+        <v>36401896</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F213" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H213" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I213" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J213" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K213" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="L213" s="2">
+        <v>29952</v>
+      </c>
+      <c r="M213" s="2">
+        <v>29952</v>
+      </c>
+      <c r="N213" s="1" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="214" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A214">
+        <v>42058055</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F214" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H214" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I214" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J214" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K214" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="N214" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="215" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A215">
+        <v>36401912</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F215" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H215" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I215" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J215" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K215" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="L215" s="2">
+        <v>20090</v>
+      </c>
+      <c r="M215" s="2">
+        <v>20090</v>
+      </c>
+      <c r="N215" s="1" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="216" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A216">
+        <v>39203716</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F216" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H216" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I216" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J216" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="K216" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="N216" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="217" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A217">
+        <v>41163960</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F217" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H217" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I217" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J217" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="K217" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="N217" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="218" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A218">
+        <v>42058056</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F218" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H218" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I218" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J218" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K218" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="N218" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="219" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A219">
+        <v>39203717</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F219" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H219" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I219" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J219" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="K219" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="N219" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="220" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A220">
+        <v>36401882</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F220" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H220" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I220" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J220" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K220" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="L220" s="2">
+        <v>30682</v>
+      </c>
+      <c r="M220" s="2">
+        <v>30682</v>
+      </c>
+      <c r="N220" s="1" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="221" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A221">
+        <v>36401884</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F221" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H221" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I221" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J221" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K221" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="L221" s="2">
+        <v>29221</v>
+      </c>
+      <c r="M221" s="2">
+        <v>29221</v>
+      </c>
+      <c r="N221" s="1" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="222" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A222">
+        <v>36190277</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F222" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H222" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I222" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J222" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K222" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="L222" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M222" s="2">
+        <v>28126</v>
+      </c>
+      <c r="N222" s="1" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="223" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A223">
+        <v>36401886</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F223" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H223" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I223" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J223" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K223" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="L223" s="2">
+        <v>30682</v>
+      </c>
+      <c r="M223" s="2">
+        <v>30682</v>
+      </c>
+      <c r="N223" s="1" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="224" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A224">
+        <v>42058057</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F224" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H224" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I224" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J224" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K224" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="N224" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="225" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A225">
+        <v>42058058</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F225" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H225" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I225" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J225" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K225" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="N225" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="226" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A226">
+        <v>36401906</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F226" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H226" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I226" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J226" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K226" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="L226" s="2">
+        <v>33970</v>
+      </c>
+      <c r="M226" s="2">
+        <v>33970</v>
+      </c>
+      <c r="N226" s="1" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="227" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A227">
+        <v>36624330</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F227" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H227" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I227" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J227" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K227" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="L227" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M227" s="2">
+        <v>28126</v>
+      </c>
+      <c r="N227" s="1" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="228" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A228">
+        <v>36624329</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F228" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H228" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I228" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J228" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K228" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="L228" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M228" s="2">
+        <v>28126</v>
+      </c>
+      <c r="N228" s="1" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="229" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A229">
+        <v>36624328</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F229" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H229" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I229" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J229" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K229" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="L229" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M229" s="2">
+        <v>28126</v>
+      </c>
+      <c r="N229" s="1" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="230" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A230">
+        <v>36190288</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F230" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H230" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I230" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J230" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K230" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="L230" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M230" s="2">
+        <v>28126</v>
+      </c>
+      <c r="N230" s="1" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="231" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A231">
+        <v>36190292</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F231" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H231" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I231" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J231" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K231" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="L231" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M231" s="2">
+        <v>28126</v>
+      </c>
+      <c r="N231" s="1" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="232" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A232">
+        <v>42058059</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F232" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H232" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I232" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J232" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K232" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="N232" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="233" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A233">
+        <v>41995783</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F233" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H233" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I233" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J233" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="K233" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="N233" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="234" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A234">
+        <v>36401909</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F234" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H234" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I234" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J234" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K234" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="L234" s="2">
+        <v>35431</v>
+      </c>
+      <c r="M234" s="2">
+        <v>35431</v>
+      </c>
+      <c r="N234" s="1" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="235" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A235">
+        <v>39252786</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F235" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H235" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I235" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J235" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="K235" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="L235" s="2">
+        <v>34730</v>
+      </c>
+      <c r="M235" s="2">
+        <v>35419</v>
+      </c>
+      <c r="N235" s="1" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="236" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A236">
+        <v>36401910</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F236" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H236" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I236" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J236" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K236" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="L236" s="2">
+        <v>24473</v>
+      </c>
+      <c r="M236" s="2">
+        <v>24473</v>
+      </c>
+      <c r="N236" s="1" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="237" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A237">
+        <v>41163959</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F237" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H237" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I237" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J237" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K237" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="L237" s="2">
+        <v>28725</v>
+      </c>
+      <c r="M237" s="2">
+        <v>33981</v>
+      </c>
+      <c r="N237" s="1" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="238" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A238">
+        <v>36190290</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F238" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H238" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I238" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J238" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K238" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="L238" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M238" s="2">
+        <v>28126</v>
+      </c>
+      <c r="N238" s="1" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="239" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A239">
+        <v>36190269</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F239" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H239" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I239" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J239" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K239" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="L239" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M239" s="2">
+        <v>28126</v>
+      </c>
+      <c r="N239" s="1" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="240" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A240">
+        <v>36190268</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F240" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H240" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I240" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J240" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K240" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="L240" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M240" s="2">
+        <v>28126</v>
+      </c>
+      <c r="N240" s="1" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="241" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A241">
+        <v>36190275</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F241" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H241" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I241" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J241" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K241" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="L241" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M241" s="2">
+        <v>28126</v>
+      </c>
+      <c r="N241" s="1" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="242" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A242">
+        <v>36401897</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F242" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H242" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I242" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J242" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K242" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="L242" s="2">
+        <v>30317</v>
+      </c>
+      <c r="M242" s="2">
+        <v>30317</v>
+      </c>
+      <c r="N242" s="1" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="243" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A243">
+        <v>42058060</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F243" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H243" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I243" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J243" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K243" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="N243" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="244" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A244">
+        <v>41079863</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F244" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H244" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I244" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J244" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="K244" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="L244" s="2">
+        <v>32259</v>
+      </c>
+      <c r="M244" s="2">
+        <v>32847</v>
+      </c>
+      <c r="N244" s="1" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="245" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A245">
+        <v>41079864</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F245" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H245" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I245" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J245" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="K245" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="L245" s="2">
+        <v>32874</v>
+      </c>
+      <c r="M245" s="2">
+        <v>33224</v>
+      </c>
+      <c r="N245" s="1" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="246" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A246">
+        <v>41079867</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F246" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H246" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I246" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J246" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="K246" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="L246" s="2">
+        <v>33248</v>
+      </c>
+      <c r="M246" s="2">
+        <v>34446</v>
+      </c>
+      <c r="N246" s="1" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="247" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A247">
+        <v>41079865</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F247" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H247" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I247" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J247" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="K247" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="L247" s="2">
+        <v>32518</v>
+      </c>
+      <c r="M247" s="2">
+        <v>34790</v>
+      </c>
+      <c r="N247" s="1" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="248" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A248">
+        <v>41079866</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F248" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H248" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I248" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J248" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="K248" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="L248" s="2">
+        <v>32599</v>
+      </c>
+      <c r="M248" s="2">
+        <v>33512</v>
+      </c>
+      <c r="N248" s="1" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="249" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A249">
+        <v>42058061</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F249" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H249" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I249" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J249" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K249" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="N249" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="250" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A250">
+        <v>42058062</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F250" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H250" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I250" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J250" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K250" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="N250" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="251" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A251">
+        <v>42058063</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F251" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H251" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I251" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J251" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K251" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="N251" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="252" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A252">
+        <v>42058064</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F252" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H252" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I252" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J252" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K252" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="N252" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="253" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A253">
+        <v>42058065</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F253" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H253" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I253" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J253" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K253" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="N253" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="254" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A254">
+        <v>42058068</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F254" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H254" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I254" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J254" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K254" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="N254" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="255" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A255">
+        <v>42058066</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F255" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H255" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I255" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J255" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K255" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="N255" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="256" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A256">
+        <v>42058067</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F256" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H256" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I256" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J256" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K256" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="N256" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="257" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A257">
+        <v>42058069</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F257" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H257" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I257" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J257" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K257" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="N257" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="258" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A258">
+        <v>42058070</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F258" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H258" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I258" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J258" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K258" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="N258" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="259" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A259">
+        <v>42058071</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F259" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H259" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I259" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J259" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K259" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="N259" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="260" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A260">
+        <v>42058072</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F260" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H260" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I260" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J260" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K260" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="N260" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="261" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A261">
+        <v>39252787</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F261" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H261" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I261" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J261" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="K261" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="L261" s="2">
+        <v>32159</v>
+      </c>
+      <c r="M261" s="2">
+        <v>33160</v>
+      </c>
+      <c r="N261" s="1" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="262" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A262">
+        <v>39203718</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F262" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H262" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I262" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J262" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="K262" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="N262" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="263" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A263">
         <v>36401913</v>
       </c>
-      <c r="B188" s="1" t="s">
-[...26 lines deleted...]
-      <c r="N188" s="1" t="s">
+      <c r="B263" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F263" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H263" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I263" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J263" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="K263" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="N263" s="1" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A M k E A A B Q S w M E F A A C A A g A W E 1 i X E g Z o F 6 l A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P x A S Q 0 p Z u J X E h G j c N q V C I 3 w Y W i x 3 c + G R v I I Y R d 2 5 n D d v M X O / 3 n g + d W 1 w 0 Y M 1 P W S I Y Y o C D a q v D N Q Z G t 0 x X K F c 8 K 1 U J 1 n r Y J b B p p O t M t Q 4 d 0 4 J 8 d 5 j H + N + q E l E K S O H Y l O q R n c S f W T z X w 4 N W C d B a S T 4 / j V G R J g l F D O a x J h y s l B e G P g a 0 T z 4 2 f 5 A v h 5 b N w 5 a a A h 3 J S d L 5 O R 9 Q j w A U E s D B B Q A A g A I A F h N Y l w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A B Y T W J c t 4 2 1 8 8 I B A A C C A w A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Z L L a u M w F I b 3 g b y D c D c O u M Z 2 L m 2 n e D F j p 0 y G k G Z i d x V n o c q n i U C X j i S n D a H v P n L t 0 g 4 2 j D a S z v / x n w t H A z F U C p Q 1 d 3 g 7 H A w H + o A V l O j C M d Q w u G R U m 8 s w D K L p t Y N i x M A M B 8 i e T F a K g I 0 k + u i n k l Q c h H H v K A M / k c L Y j 3 a d 5 F v x o E H p g k s i h Z C q S O W L Y B K X u j D 8 u e i k 8 I k + O i N v m w K j n B p Q s e M 5 H k o k q 7 j Q c T j x 0 F w Q W V K x j 2 f T I A g 9 9 L u S B j J z Y h B / P v 2 V F L A b e U 2 t F 8 5 a S W 6 1 E v 0 E X N q C 6 l Z y / G j B V m n j b t O W h 7 Z t / D t j G c E M K x 0 b V X 2 1 T A 5 Y 7 K 1 j f n q G T 7 t c Y a G f p O J N y b W o 3 Z 7 8 3 v n s 5 K A 4 W q S 2 v 4 U w s 4 l f w 2 8 e O j s r z G E b B V c 3 Y T D b W d l Y A R l 4 N e / q B n Q z + 5 p v s Z s u t s i y 1 T a K x u P p u M f k P l k m r X q 1 6 1 a w Z t g m k E 9 o X T 0 y S n C 9 H i 1 + 3 T V 7 h / Q B V I v 0 V H O n 4 E 8 F g p w a Z B L 0 9 c W + 5 J m E X a L d O T v M I y 3 t M H 9 8 u E V d 9 l e W 3 2 / Q w 2 b Z U e Z Y M Q r a o P k r J g a l 2 M A H U 9 q 3 o b y Z w d J + / k 8 l 8 g g K 7 w G 5 N Y I 2 9 V K M / s n 5 N h o O q O h d m 9 u / U E s B A i 0 A F A A C A A g A W E 1 i X E g Z o F 6 l A A A A 9 w A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A F h N Y l w P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P E A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A W E 1 i X L e N t f P C A Q A A g g M A A B M A A A A A A A A A A A A A A A A A 4 g E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A 8 Q M A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + 2 B I A A A A A A A C 2 E g A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M z A 1 Y j I 2 Y z c t Y z h l Y i 0 0 M z U z L T g x Y z k t N G N k Z D M z O T U 5 Z T k 3 I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 3 R p d G x l X 2 x p c 3 R f M T E w M j U 4 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D E 4 O C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 w M y 0 w M l Q x N D o 0 M j o 0 O C 4 4 O D g 5 M D Y 1 W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 F 3 W U d C Z 0 1 H Q m d Z R 0 J n W U h C d 1 k 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 1 R l c m 0 g S U Q m c X V v d D s s J n F 1 b 3 Q 7 T m F t Z V s y M D c 5 M T A 2 X S Z x d W 9 0 O y w m c X V v d D t S Z X N v d X J j Z S B U e X B l W z I w N z k x M D l d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 l T U 0 5 b M j I z M z U z N l 0 m c X V v d D s s J n F 1 b 3 Q 7 T 0 N M Q 1 s y M j M z N T M 3 X S Z x d W 9 0 O y w m c X V v d D t Q b G F j Z S B v Z i B Q d W J s a W N h d G l v b l s y M j M z N T M 4 X S Z x d W 9 0 O y w m c X V v d D t Q d W J s a X N o Z X J b M j I z M z U z O V 0 m c X V v d D s s J n F 1 b 3 Q 7 R n J l c X V l b m N 5 W z I y M z M 1 N D B d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u W z I y M z M 1 N D F d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N v d X J j Z S B Q c m 9 2 a W R l Z C B C e V s y M j M z N T Q y X S Z x d W 9 0 O y w m c X V v d D t K U 1 R P U i B V U k w m c X V v d D s s J n F 1 b 3 Q 7 R W F y b G l l c 3 Q g R X h h Y 3 Q g R G F 0 Z S Z x d W 9 0 O y w m c X V v d D t M Y X R l c 3 Q g R X h h Y 3 Q g R G F 0 Z S Z x d W 9 0 O y w m c X V v d D t D b 3 Z l c m F n Z S A o R G F 0 Z S B S Y W 5 n Z S k m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N C w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V y b S B J R C w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t O Y W 1 l W z I w N z k x M D Z d L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c 2 9 1 c m N l I F R 5 c G V b M j A 3 O T E w O V 0 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S V N T T l s y M j M z N T M 2 X S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t P Q 0 x D W z I y M z M 1 M z d d L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B s Y W N l I G 9 m I F B 1 Y m x p Y 2 F 0 a W 9 u W z I y M z M 1 M z h d L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B 1 Y m x p c 2 h l c l s y M j M z N T M 5 X S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G c m V x d W V u Y 3 l b M j I z M z U 0 M F 0 s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V s Y X R p b 2 5 b M j I z M z U 0 M V 0 s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 9 1 c m N l I F B y b 3 Z p Z G V k I E J 5 W z I y M z M 1 N D J d L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 p T V E 9 S I F V S T C w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R W F y b G l l c 3 Q g R X h h Y 3 Q g R G F 0 Z S w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T G F 0 Z X N 0 I E V 4 Y W N 0 I E R h d G U s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v d m V y Y W d l I C h E Y X R l I F J h b m d l K S w x M 3 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 0 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l c m 0 g S U Q s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T m F t Z V s y M D c 5 M T A 2 X S w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z X N v d X J j Z S B U e X B l W z I w N z k x M D l d L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 l T U 0 5 b M j I z M z U z N l 0 s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T 0 N M Q 1 s y M j M z N T M 3 X S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q b G F j Z S B v Z i B Q d W J s a W N h d G l v b l s y M j M z N T M 4 X S w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q d W J s a X N o Z X J b M j I z M z U z O V 0 s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R n J l c X V l b m N 5 W z I y M z M 1 N D B d L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l b G F 0 a W 9 u W z I y M z M 1 N D F d L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N v d X J j Z S B Q c m 9 2 a W R l Z C B C e V s y M j M z N T Q y X S w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t K U 1 R P U i B V U k w s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V h c m x p Z X N 0 I E V 4 Y W N 0 I E R h d G U s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 x h d G V z d C B F e G F j d C B E Y X R l L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 3 Z l c m F n Z S A o R G F 0 Z S B S Y W 5 n Z S k s M T N 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 Q c m 9 t b 3 R l Z C U y M E h l Y W R l c n M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 D a G F u Z 2 V k J T I w V H l w Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A D g K u 2 N J 7 r J Q K Y s U r U K U t b f A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A L N S n z l i o N K H v W 4 G 5 5 l n + W K 5 d n k I G z 3 W r q w K h M Y g 8 H O O A A A A A A 6 A A A A A A g A A I A A A A F c j q U Q B R R z 8 z 9 F t B C l V 5 g e M R B Z 3 6 a b Z 5 L z S H N q o j h / m U A A A A E p 3 u + L 0 p E Z l I h D B P j B n R B X A m X C i M R v + a I w z M w y 5 q c b V c r V s L M d H 2 G r E 0 n n v C 7 e 1 H 1 4 G X 7 K / x R K j G 6 v w 9 m 4 y j N 8 0 5 + / E M h a y p w D u 4 T L 8 7 1 r v Q A A A A C 9 1 m J N 2 W o + w y i P / u 5 x H P J 9 a 9 / q z B f D E g 2 j m 2 1 H 6 Q R G G X D a u d X 9 + f i 2 l 2 u G J 4 A j j o K l F i Q W O N v I K y R E E t 0 o 2 j O 4 = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A M k E A A B Q S w M E F A A C A A g A 8 2 2 C X K B T H v i l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + / D o I w G M R f h X S n L R j / h H y U w V U S E 6 J x b U q F R v g w U C z v 5 u A j + Q p i F H V z u O H u f s P d / X q D Z K g r 7 6 L b z j Q Y k 4 B y 4 m l U T W 6 w i E l v j / 6 K J A K 2 U p 1 k o b 0 R x i 4 a u j w m p b X n i D H n H H U z 2 r Q F C z k P 2 C H d Z K r U t S Q f 2 P y H f Y O d l a g 0 E b B / j R E h D e a j l g v K g U 0 h p A a / Q D j u f b Y / I a z 7 y v a t F h r 9 X Q Z s s s D e H 8 Q D U E s D B B Q A A g A I A P N t g l w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A D z b Y J c t 4 2 1 8 8 I B A A C C A w A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Z L L a u M w F I b 3 g b y D c D c O u M Z 2 L m 2 n e D F j p 0 y G k G Z i d x V n o c q n i U C X j i S n D a H v P n L t 0 g 4 2 j D a S z v / x n w t H A z F U C p Q 1 d 3 g 7 H A w H + o A V l O j C M d Q w u G R U m 8 s w D K L p t Y N i x M A M B 8 i e T F a K g I 0 k + u i n k l Q c h H H v K A M / k c L Y j 3 a d 5 F v x o E H p g k s i h Z C q S O W L Y B K X u j D 8 u e i k 8 I k + O i N v m w K j n B p Q s e M 5 H k o k q 7 j Q c T j x 0 F w Q W V K x j 2 f T I A g 9 9 L u S B j J z Y h B / P v 2 V F L A b e U 2 t F 8 5 a S W 6 1 E v 0 E X N q C 6 l Z y / G j B V m n j b t O W h 7 Z t / D t j G c E M K x 0 b V X 2 1 T A 5 Y 7 K 1 j f n q G T 7 t c Y a G f p O J N y b W o 3 Z 7 8 3 v n s 5 K A 4 W q S 2 v 4 U w s 4 l f w 2 8 e O j s r z G E b B V c 3 Y T D b W d l Y A R l 4 N e / q B n Q z + 5 p v s Z s u t s i y 1 T a K x u P p u M f k P l k m r X q 1 6 1 a w Z t g m k E 9 o X T 0 y S n C 9 H i 1 + 3 T V 7 h / Q B V I v 0 V H O n 4 E 8 F g p w a Z B L 0 9 c W + 5 J m E X a L d O T v M I y 3 t M H 9 8 u E V d 9 l e W 3 2 / Q w 2 b Z U e Z Y M Q r a o P k r J g a l 2 M A H U 9 q 3 o b y Z w d J + / k 8 l 8 g g K 7 w G 5 N Y I 2 9 V K M / s n 5 N h o O q O h d m 9 u / U E s B A i 0 A F A A C A A g A 8 2 2 C X K B T H v i l A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A P N t g l w P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P E A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A 8 2 2 C X L e N t f P C A Q A A g g M A A B M A A A A A A A A A A A A A A A A A 4 g E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A 8 Q M A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + 2 B I A A A A A A A C 2 E g A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z Y j E y M 2 Z j N z Y t Z m F k N y 0 0 N m U 0 L T g 4 Y j A t Z D N i Y j c 5 O D g 2 M T Z k I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 3 R p d G x l X 2 x p c 3 R f M T E w M j U 4 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D I 2 M i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 w N C 0 w M l Q x N z o 0 N z o z O S 4 1 M T Y 2 N D U 2 W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 F 3 W U d C Z 0 1 H Q m d Z R 0 J n W U h C d 1 k 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 1 R l c m 0 g S U Q m c X V v d D s s J n F 1 b 3 Q 7 T m F t Z V s y M D c 5 M T A 2 X S Z x d W 9 0 O y w m c X V v d D t S Z X N v d X J j Z S B U e X B l W z I w N z k x M D l d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 l T U 0 5 b M j I z M z U z N l 0 m c X V v d D s s J n F 1 b 3 Q 7 T 0 N M Q 1 s y M j M z N T M 3 X S Z x d W 9 0 O y w m c X V v d D t Q b G F j Z S B v Z i B Q d W J s a W N h d G l v b l s y M j M z N T M 4 X S Z x d W 9 0 O y w m c X V v d D t Q d W J s a X N o Z X J b M j I z M z U z O V 0 m c X V v d D s s J n F 1 b 3 Q 7 R n J l c X V l b m N 5 W z I y M z M 1 N D B d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u W z I y M z M 1 N D F d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N v d X J j Z S B Q c m 9 2 a W R l Z C B C e V s y M j M z N T Q y X S Z x d W 9 0 O y w m c X V v d D t K U 1 R P U i B V U k w m c X V v d D s s J n F 1 b 3 Q 7 R W F y b G l l c 3 Q g R X h h Y 3 Q g R G F 0 Z S Z x d W 9 0 O y w m c X V v d D t M Y X R l c 3 Q g R X h h Y 3 Q g R G F 0 Z S Z x d W 9 0 O y w m c X V v d D t D b 3 Z l c m F n Z S A o R G F 0 Z S B S Y W 5 n Z S k m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N C w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V y b S B J R C w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t O Y W 1 l W z I w N z k x M D Z d L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c 2 9 1 c m N l I F R 5 c G V b M j A 3 O T E w O V 0 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S V N T T l s y M j M z N T M 2 X S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t P Q 0 x D W z I y M z M 1 M z d d L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B s Y W N l I G 9 m I F B 1 Y m x p Y 2 F 0 a W 9 u W z I y M z M 1 M z h d L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B 1 Y m x p c 2 h l c l s y M j M z N T M 5 X S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G c m V x d W V u Y 3 l b M j I z M z U 0 M F 0 s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V s Y X R p b 2 5 b M j I z M z U 0 M V 0 s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 9 1 c m N l I F B y b 3 Z p Z G V k I E J 5 W z I y M z M 1 N D J d L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 p T V E 9 S I F V S T C w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R W F y b G l l c 3 Q g R X h h Y 3 Q g R G F 0 Z S w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T G F 0 Z X N 0 I E V 4 Y W N 0 I E R h d G U s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v d m V y Y W d l I C h E Y X R l I F J h b m d l K S w x M 3 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 0 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l c m 0 g S U Q s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T m F t Z V s y M D c 5 M T A 2 X S w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z X N v d X J j Z S B U e X B l W z I w N z k x M D l d L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 l T U 0 5 b M j I z M z U z N l 0 s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T 0 N M Q 1 s y M j M z N T M 3 X S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q b G F j Z S B v Z i B Q d W J s a W N h d G l v b l s y M j M z N T M 4 X S w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q d W J s a X N o Z X J b M j I z M z U z O V 0 s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R n J l c X V l b m N 5 W z I y M z M 1 N D B d L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l b G F 0 a W 9 u W z I y M z M 1 N D F d L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N v d X J j Z S B Q c m 9 2 a W R l Z C B C e V s y M j M z N T Q y X S w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t K U 1 R P U i B V U k w s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V h c m x p Z X N 0 I E V 4 Y W N 0 I E R h d G U s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 x h d G V z d C B F e G F j d C B E Y X R l L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 3 Z l c m F n Z S A o R G F 0 Z S B S Y W 5 n Z S k s M T N 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 Q c m 9 t b 3 R l Z C U y M E h l Y W R l c n M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 D a G F u Z 2 V k J T I w V H l w Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A D g K u 2 N J 7 r J Q K Y s U r U K U t b f A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A E p K b 6 w M a 9 q l s H B V 7 C W j h t i i G P e W 4 d + K 1 s c m t I k g 4 w 6 3 A A A A A A 6 A A A A A A g A A I A A A A K r d D s W O 9 e L w o 5 A b u G f v d q T P E K 3 A t p z B t f V 5 S z u f E L H a U A A A A K N K 0 E R N Z M B M o v U E t I 5 w 3 e s l k o W 2 B G E L Y n e X / 2 d 7 H O M K L 2 X 3 2 6 1 j Z 7 c W n D 3 Y H j G 8 / n O y Y O h K x 5 z h i j Y s p n / + 1 o 5 b i O T A B h x H 4 0 e o y c b n Y W g W Q A A A A M 3 9 d h N 8 C t W p l S m r v o 1 x G a 2 a 7 + q j d Q 0 / 4 9 c 6 B g M N a m K r B J u 1 b Z 9 T / 0 / x E w 0 c Q q U P o F m e y u + g 3 W q K J n e 8 8 n G l + p o = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D39DB9B-3EDC-4207-97DB-6DDA55EAA253}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{201B9D38-2A4C-46E1-A541-27BCFA438B26}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>title-list-110258</vt:lpstr>
     </vt:vector>