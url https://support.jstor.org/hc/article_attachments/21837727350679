--- v5 (2026-04-18)
+++ v6 (2026-05-09)
@@ -1,149 +1,167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\moconnor\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B1BAF724-6CB5-4C61-A2DF-8634905ABC95}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{46465A4E-4EAF-4C08-BAD9-E7EE7073B15D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="14040" windowWidth="25780" windowHeight="14130" xr2:uid="{EF4A04A3-59BE-40F2-86F2-6A75641A23F3}"/>
+    <workbookView xWindow="-90" yWindow="14040" windowWidth="25780" windowHeight="14130" xr2:uid="{396C5E31-1EA2-4C9E-9FEA-A38F76B1A588}"/>
   </bookViews>
   <sheets>
     <sheet name="title-list-110258" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">'title-list-110258'!$A$1:$N$263</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">'title-list-110258'!$A$1:$N$264</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{0E9B79FD-11E8-4E64-A20C-87AEA64A5CEA}" keepAlive="1" name="Query - title-list-110258" description="Connection to the 'title-list-110258' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
+  <connection id="1" xr16:uid="{23509E38-9D42-412F-BA82-C913A4876C8F}" keepAlive="1" name="Query - title-list-110258" description="Connection to the 'title-list-110258' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=title-list-110258;Extended Properties=&quot;&quot;" command="SELECT * FROM [title-list-110258]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2634" uniqueCount="639">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2644" uniqueCount="642">
   <si>
     <t>Term ID</t>
   </si>
   <si>
     <t>Name[2079106]</t>
   </si>
   <si>
     <t>Resource Type[2079109]</t>
   </si>
   <si>
     <t>ISSN[2233536]</t>
   </si>
   <si>
     <t>OCLC[2233537]</t>
   </si>
   <si>
     <t>Place of Publication[2233538]</t>
   </si>
   <si>
     <t>Publisher[2233539]</t>
   </si>
   <si>
     <t>Frequency[2233540]</t>
   </si>
   <si>
     <t>Relation[2233541]</t>
   </si>
   <si>
     <t>Source Provided By[2233542]</t>
   </si>
   <si>
     <t>JSTOR URL</t>
   </si>
   <si>
     <t>Earliest Exact Date</t>
   </si>
   <si>
     <t>Latest Exact Date</t>
   </si>
   <si>
     <t>Coverage (Date Range)</t>
   </si>
   <si>
+    <t>About Ed: a Reading and Conversation with Robert Glück, Alla Efimova, and Daniel Ostrow (hosted by San Francisco Arts Commission Galleries)</t>
+  </si>
+  <si>
+    <t>Video Recordings</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Daniel R. Ostrow, Executor of the Estate and Custodian of the Ed Aulerich-Sugai Collection and Archive</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/aboutedareadingandconversationwithrobertglckallaefimovaanddanielostrowhostedbysanfranciscoartscommissiongalleries-42248992</t>
+  </si>
+  <si>
+    <t>2019 - 2019</t>
+  </si>
+  <si>
     <t>Anti-war demonstration (New York, 1971)</t>
   </si>
   <si>
     <t>Photographs</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>The Lesbian, Gay, Bisexual &amp; Transgender Community Center Archives</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/anti-wardemonstrationnewyork1971-42057999</t>
   </si>
   <si>
     <t>Bars (New York, New York, 1978)</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/barsnewyorknewyork1978-42058000</t>
   </si>
   <si>
     <t>Bicycles</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/bicycles-42058001</t>
   </si>
   <si>
     <t>Bike rally (Pomona, New York, 1963-1964)</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/bikerallypomonanewyork1963-1964-42058002</t>
   </si>
   <si>
     <t>Cat 4/5 Cyclists (Central Park, New York)</t>
@@ -553,53 +571,50 @@
   <si>
     <t>West Village (New York, New York, 1977)</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/westvillagenewyorknewyork1977-42058070</t>
   </si>
   <si>
     <t>West Village (New York, New York, 1978)</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/westvillagenewyorknewyork1978-42058071</t>
   </si>
   <si>
     <t>West Village, New York</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/westvillagenewyork-42058072</t>
   </si>
   <si>
     <t>7 Rolled Drawings</t>
   </si>
   <si>
     <t>Drawings</t>
   </si>
   <si>
-    <t>Daniel R. Ostrow, Executor of the Estate and Custodian of the Ed Aulerich-Sugai Collection and Archive</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/7rolleddrawings-41995771</t>
   </si>
   <si>
     <t>Abstract Iridescent Acrylics</t>
   </si>
   <si>
     <t>Paintings</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/abstractiridescentacrylics-41995772</t>
   </si>
   <si>
     <t>Cells Inspiration and Process Sketches</t>
   </si>
   <si>
     <t>Sketches</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/cellsinspirationandprocesssketches-41995773</t>
   </si>
   <si>
     <t>Childhood Sketches for Highlander Yearbook</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/childhoodsketchesforhighlanderyearbook-41995774</t>
@@ -830,53 +845,50 @@
     <t>I'm A Challenger: A Living Women's History of HIV in the United States</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/imachallengeralivingwomenshistoryofhivintheunitedstates-41686037</t>
   </si>
   <si>
     <t>I'm A Warrior</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/imawarrior-41686038</t>
   </si>
   <si>
     <t>I'm Still Surviving: A Living Women's History of HIV in the United States</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/imstillsurvivingalivingwomenshistoryofhivintheunitedstates-41686039</t>
   </si>
   <si>
     <t>I'm Still Surviving: A Living Women's History of HIV in the United States Exhibition</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/imstillsurvivingalivingwomenshistoryofhivintheunitedstatesexhibition-41686040</t>
   </si>
   <si>
     <t>Beau McCall video on "REWIND: Memories on Repeat" and remembering his friends</t>
-  </si>
-[...1 lines deleted...]
-    <t>Video Recordings</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/beaumccallvideoonrewindmemoriesonrepeatandrememberinghisfriends-41685698</t>
   </si>
   <si>
     <t>"REWIND: Memories on Repeat" emails documenting the book's development, 2019-2021</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/rewindmemoriesonrepeatemailsdocumentingthebooksdevelopment2019-2021-41685697</t>
   </si>
   <si>
     <t>2020 - 2021</t>
   </si>
   <si>
     <t>Strange Beauties Demo Tape</t>
   </si>
   <si>
     <t>Images|Audio Recordings</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/hiv-aids-the-arts/strangebeautiesdemotape-41163960</t>
   </si>
   <si>
     <t>Twenty-nine original photo collages for REWIND: Memories on Repeat</t>
   </si>
@@ -2065,97 +2077,97 @@
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{BA8C81D8-8FC0-4163-AB72-5D87147C7301}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{C7F80238-0E18-49B5-938E-824FE4CD9C4C}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="15">
     <queryTableFields count="14">
       <queryTableField id="1" name="Term ID" tableColumnId="1"/>
       <queryTableField id="2" name="Name[2079106]" tableColumnId="2"/>
       <queryTableField id="3" name="Resource Type[2079109]" tableColumnId="3"/>
       <queryTableField id="4" name="ISSN[2233536]" tableColumnId="4"/>
       <queryTableField id="5" name="OCLC[2233537]" tableColumnId="5"/>
       <queryTableField id="6" name="Place of Publication[2233538]" tableColumnId="6"/>
       <queryTableField id="7" name="Publisher[2233539]" tableColumnId="7"/>
       <queryTableField id="8" name="Frequency[2233540]" tableColumnId="8"/>
       <queryTableField id="9" name="Relation[2233541]" tableColumnId="9"/>
       <queryTableField id="10" name="Source Provided By[2233542]" tableColumnId="10"/>
       <queryTableField id="11" name="JSTOR URL" tableColumnId="11"/>
       <queryTableField id="12" name="Earliest Exact Date" tableColumnId="12"/>
       <queryTableField id="13" name="Latest Exact Date" tableColumnId="13"/>
       <queryTableField id="14" name="Coverage (Date Range)" tableColumnId="14"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{61221DA5-27B4-43A2-9A89-FB2AADF36928}" name="title_list_110258" displayName="title_list_110258" ref="A1:N263" tableType="queryTable" totalsRowShown="0">
-[...2 lines deleted...]
-    <sortCondition ref="B1:B263"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{4B7124D7-F7A4-4301-856C-07E0AD5A260B}" name="title_list_110258" displayName="title_list_110258" ref="A1:N264" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A1:N264" xr:uid="{4B7124D7-F7A4-4301-856C-07E0AD5A260B}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:N264">
+    <sortCondition ref="B1:B264"/>
   </sortState>
   <tableColumns count="14">
-    <tableColumn id="1" xr3:uid="{70FF4C87-C282-491B-BC96-C97AA480A76D}" uniqueName="1" name="Term ID" queryTableFieldId="1"/>
-[...12 lines deleted...]
-    <tableColumn id="14" xr3:uid="{5F590586-5D35-4E66-B078-602F7C5915FB}" uniqueName="14" name="Coverage (Date Range)" queryTableFieldId="14" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{2AF3ADB7-9F2D-4E01-A77F-36643D3E7CE3}" uniqueName="1" name="Term ID" queryTableFieldId="1"/>
+    <tableColumn id="2" xr3:uid="{5D6515A4-25CD-4723-AF92-F8CB9152E869}" uniqueName="2" name="Name[2079106]" queryTableFieldId="2" dataDxfId="11"/>
+    <tableColumn id="3" xr3:uid="{6E97E4F7-E2B4-460D-9617-025D908B6359}" uniqueName="3" name="Resource Type[2079109]" queryTableFieldId="3" dataDxfId="10"/>
+    <tableColumn id="4" xr3:uid="{1344512E-978D-4289-99C5-32ED434F764F}" uniqueName="4" name="ISSN[2233536]" queryTableFieldId="4" dataDxfId="9"/>
+    <tableColumn id="5" xr3:uid="{B81B20AF-45BB-424A-8190-B75AF0653955}" uniqueName="5" name="OCLC[2233537]" queryTableFieldId="5"/>
+    <tableColumn id="6" xr3:uid="{A3817850-3B0C-4C1A-B1A8-EBDA611256CC}" uniqueName="6" name="Place of Publication[2233538]" queryTableFieldId="6" dataDxfId="8"/>
+    <tableColumn id="7" xr3:uid="{C7319D4F-05DA-42D8-90D3-C86054F8731D}" uniqueName="7" name="Publisher[2233539]" queryTableFieldId="7" dataDxfId="7"/>
+    <tableColumn id="8" xr3:uid="{DE6E013A-2470-4E74-B424-7126C446BD52}" uniqueName="8" name="Frequency[2233540]" queryTableFieldId="8" dataDxfId="6"/>
+    <tableColumn id="9" xr3:uid="{E947B9AA-81BD-4CC4-BE36-5456959F6665}" uniqueName="9" name="Relation[2233541]" queryTableFieldId="9" dataDxfId="5"/>
+    <tableColumn id="10" xr3:uid="{128A659F-87FB-476F-8CA0-937050A85B53}" uniqueName="10" name="Source Provided By[2233542]" queryTableFieldId="10" dataDxfId="4"/>
+    <tableColumn id="11" xr3:uid="{7ACF7C08-7A03-4631-9413-1436248A55E2}" uniqueName="11" name="JSTOR URL" queryTableFieldId="11" dataDxfId="3"/>
+    <tableColumn id="12" xr3:uid="{1CBD5F79-40DA-44A6-AAAB-109A61FC150E}" uniqueName="12" name="Earliest Exact Date" queryTableFieldId="12" dataDxfId="1"/>
+    <tableColumn id="13" xr3:uid="{35EC8D85-ED1B-42B9-AD56-690163AF6EB1}" uniqueName="13" name="Latest Exact Date" queryTableFieldId="13" dataDxfId="0"/>
+    <tableColumn id="14" xr3:uid="{44EC153E-51D8-4A31-9824-96942086C61D}" uniqueName="14" name="Coverage (Date Range)" queryTableFieldId="14" dataDxfId="2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -2437,52 +2449,52 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8D7EEEB-006C-4D56-AA48-3BAD1DAEC5A0}">
-  <dimension ref="A1:N263"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF672D49-88ED-4F51-800A-DA347352EF63}">
+  <dimension ref="A1:N264"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="9.453125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="79.54296875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.453125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.1796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.36328125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21.08984375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="67.90625" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="18.6328125" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="17.453125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="22.08984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -2507,9934 +2519,9975 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A2">
         <v>34928127</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="K2" s="1" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="L2" s="2">
         <v>25934</v>
       </c>
       <c r="M2" s="2">
         <v>25934</v>
       </c>
       <c r="N2" s="1" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A3">
         <v>34928124</v>
       </c>
       <c r="B3" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J3" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K3" s="1" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="L3" s="2">
         <v>24838</v>
       </c>
       <c r="M3" s="2">
         <v>24838</v>
       </c>
       <c r="N3" s="1" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A4">
         <v>34928125</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>632</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="L4" s="2">
         <v>24838</v>
       </c>
       <c r="M4" s="2">
         <v>24838</v>
       </c>
       <c r="N4" s="1" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A5">
         <v>39203711</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="K5" s="1" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="N5" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A6">
         <v>34928123</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="K6" s="1" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="L6" s="2">
         <v>27395</v>
       </c>
       <c r="M6" s="2">
         <v>27395</v>
       </c>
       <c r="N6" s="1" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A7">
         <v>41685697</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K7" s="1" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="L7" s="2">
         <v>44167</v>
       </c>
       <c r="M7" s="2">
         <v>44386</v>
       </c>
       <c r="N7" s="1" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A8">
         <v>42058052</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K8" s="1" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="N8" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A9">
         <v>41995771</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="K9" s="1" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="N9" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A10">
         <v>41738653</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="E10">
         <v>38689386</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="L10" s="2">
         <v>35096</v>
       </c>
       <c r="M10" s="2">
         <v>44805</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A11">
         <v>41686032</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="K11" s="1" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="L11" s="2">
         <v>42533</v>
       </c>
       <c r="M11" s="2">
         <v>42544</v>
       </c>
       <c r="N11" s="1" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A12">
         <v>41686033</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="K12" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="L12" s="2">
         <v>42535</v>
       </c>
       <c r="M12" s="2">
         <v>42535</v>
       </c>
       <c r="N12" s="1" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A13">
         <v>41686034</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="K13" s="1" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="L13" s="2">
         <v>45585</v>
       </c>
       <c r="M13" s="2">
         <v>45585</v>
       </c>
       <c r="N13" s="1" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A14">
         <v>41686035</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="K14" s="1" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="L14" s="2">
         <v>42019</v>
       </c>
       <c r="M14" s="2">
         <v>42041</v>
       </c>
       <c r="N14" s="1" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A15">
         <v>41686036</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="K15" s="1" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="N15" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A16">
-        <v>41995772</v>
+        <v>42248992</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>170</v>
+        <v>14</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>171</v>
+        <v>15</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="K16" s="1" t="s">
-        <v>172</v>
+        <v>18</v>
+      </c>
+      <c r="L16" s="2">
+        <v>43614</v>
+      </c>
+      <c r="M16" s="2">
+        <v>43614</v>
       </c>
       <c r="N16" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A17">
-        <v>36737546</v>
+        <v>41995772</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>447</v>
+        <v>174</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>15</v>
+        <v>175</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>448</v>
+        <v>17</v>
       </c>
       <c r="K17" s="1" t="s">
-        <v>449</v>
-[...5 lines deleted...]
-        <v>32509</v>
+        <v>176</v>
       </c>
       <c r="N17" s="1" t="s">
-        <v>215</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A18">
-        <v>36737547</v>
+        <v>36737546</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>450</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="K18" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="L18" s="2">
-        <v>33604</v>
+        <v>32509</v>
       </c>
       <c r="M18" s="2">
-        <v>33604</v>
+        <v>32509</v>
       </c>
       <c r="N18" s="1" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A19">
-        <v>36737548</v>
+        <v>36737547</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="K19" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="L19" s="2">
-        <v>34335</v>
+        <v>33604</v>
       </c>
       <c r="M19" s="2">
-        <v>34335</v>
+        <v>33604</v>
       </c>
       <c r="N19" s="1" t="s">
-        <v>454</v>
+        <v>209</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A20">
-        <v>36737549</v>
+        <v>36737548</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>455</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="K20" s="1" t="s">
         <v>456</v>
       </c>
       <c r="L20" s="2">
-        <v>35431</v>
+        <v>34335</v>
       </c>
       <c r="M20" s="2">
-        <v>35431</v>
+        <v>34335</v>
       </c>
       <c r="N20" s="1" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A21">
-        <v>36737550</v>
+        <v>36737549</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="K21" s="1" t="s">
         <v>459</v>
       </c>
       <c r="L21" s="2">
-        <v>36526</v>
+        <v>35431</v>
       </c>
       <c r="M21" s="2">
-        <v>36526</v>
+        <v>35431</v>
       </c>
       <c r="N21" s="1" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A22">
-        <v>39284072</v>
+        <v>36737550</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>335</v>
+        <v>461</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>333</v>
+        <v>451</v>
       </c>
       <c r="K22" s="1" t="s">
-        <v>336</v>
+        <v>462</v>
       </c>
       <c r="L22" s="2">
-        <v>32061</v>
+        <v>36526</v>
       </c>
       <c r="M22" s="2">
-        <v>32061</v>
+        <v>36526</v>
       </c>
       <c r="N22" s="1" t="s">
-        <v>337</v>
+        <v>463</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A23">
-        <v>39284097</v>
+        <v>39284072</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="K23" s="1" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="L23" s="2">
-        <v>33604</v>
+        <v>32061</v>
       </c>
       <c r="M23" s="2">
-        <v>33604</v>
+        <v>32061</v>
       </c>
       <c r="N23" s="1" t="s">
-        <v>205</v>
+        <v>340</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A24">
-        <v>39201380</v>
+        <v>39284097</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>360</v>
+        <v>335</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>361</v>
+        <v>21</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>362</v>
+        <v>336</v>
       </c>
       <c r="K24" s="1" t="s">
-        <v>363</v>
+        <v>337</v>
+      </c>
+      <c r="L24" s="2">
+        <v>33604</v>
+      </c>
+      <c r="M24" s="2">
+        <v>33604</v>
       </c>
       <c r="N24" s="1" t="s">
-        <v>16</v>
+        <v>209</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A25">
-        <v>39201381</v>
+        <v>39201380</v>
       </c>
       <c r="B25" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="D25" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J25" s="1" t="s">
         <v>365</v>
-      </c>
-[...16 lines deleted...]
-        <v>362</v>
       </c>
       <c r="K25" s="1" t="s">
         <v>366</v>
       </c>
       <c r="N25" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A26">
-        <v>39201382</v>
+        <v>39201381</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>367</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>368</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K26" s="1" t="s">
         <v>369</v>
       </c>
       <c r="N26" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A27">
-        <v>39201383</v>
+        <v>39201382</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>370</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>371</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K27" s="1" t="s">
         <v>372</v>
       </c>
       <c r="N27" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A28">
-        <v>39201384</v>
+        <v>39201383</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>373</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K28" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="N28" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A29">
-        <v>39201385</v>
+        <v>39201384</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K29" s="1" t="s">
         <v>377</v>
       </c>
       <c r="N29" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A30">
-        <v>39201386</v>
+        <v>39201385</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>378</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>368</v>
+        <v>379</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K30" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="N30" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A31">
-        <v>39201387</v>
+        <v>39201386</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>381</v>
+        <v>371</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H31" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K31" s="1" t="s">
         <v>382</v>
       </c>
       <c r="N31" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A32">
-        <v>39201388</v>
+        <v>39201387</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>368</v>
+        <v>384</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H32" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K32" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="N32" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A33">
-        <v>39201389</v>
+        <v>39201388</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>386</v>
+        <v>371</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K33" s="1" t="s">
         <v>387</v>
       </c>
       <c r="N33" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A34">
-        <v>39201390</v>
+        <v>39201389</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>388</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>389</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K34" s="1" t="s">
         <v>390</v>
       </c>
       <c r="N34" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A35">
-        <v>39201391</v>
+        <v>39201390</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>391</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>392</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K35" s="1" t="s">
         <v>393</v>
       </c>
       <c r="N35" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A36">
-        <v>39201392</v>
+        <v>39201391</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>394</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K36" s="1" t="s">
         <v>396</v>
       </c>
       <c r="N36" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A37">
-        <v>39201393</v>
+        <v>39201392</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>397</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>398</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K37" s="1" t="s">
         <v>399</v>
       </c>
       <c r="N37" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A38">
-        <v>39201394</v>
+        <v>39201393</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>400</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>401</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H38" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K38" s="1" t="s">
         <v>402</v>
       </c>
       <c r="N38" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A39">
-        <v>39201395</v>
+        <v>39201394</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>404</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H39" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K39" s="1" t="s">
         <v>405</v>
       </c>
       <c r="N39" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A40">
-        <v>39201396</v>
+        <v>39201395</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>406</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>392</v>
+        <v>407</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K40" s="1" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="N40" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A41">
-        <v>39201397</v>
+        <v>39201396</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>404</v>
+        <v>395</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K41" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="N41" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A42">
-        <v>39201398</v>
+        <v>39201397</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H42" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K42" s="1" t="s">
         <v>412</v>
       </c>
       <c r="N42" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A43">
-        <v>39201399</v>
+        <v>39201398</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>413</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>368</v>
+        <v>414</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K43" s="1" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="N43" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A44">
-        <v>39201400</v>
+        <v>39201399</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>416</v>
+        <v>371</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H44" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K44" s="1" t="s">
         <v>417</v>
       </c>
       <c r="N44" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A45">
-        <v>39201401</v>
+        <v>39201400</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>418</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>419</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K45" s="1" t="s">
         <v>420</v>
       </c>
       <c r="N45" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A46">
-        <v>39201402</v>
+        <v>39201401</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>421</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>422</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K46" s="1" t="s">
         <v>423</v>
       </c>
       <c r="N46" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A47">
-        <v>39201403</v>
+        <v>39201402</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>424</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H47" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K47" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="N47" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A48">
-        <v>39201404</v>
+        <v>39201403</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H48" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K48" s="1" t="s">
         <v>428</v>
       </c>
       <c r="N48" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A49">
-        <v>39201405</v>
+        <v>39201404</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>429</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>368</v>
+        <v>430</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H49" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K49" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="N49" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A50">
-        <v>39201406</v>
+        <v>39201405</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>432</v>
+        <v>371</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K50" s="1" t="s">
         <v>433</v>
       </c>
       <c r="N50" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A51">
-        <v>39201407</v>
+        <v>39201406</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>434</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>416</v>
+        <v>435</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K51" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="N51" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A52">
-        <v>39201408</v>
+        <v>39201407</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>437</v>
+        <v>419</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K52" s="1" t="s">
         <v>438</v>
       </c>
       <c r="N52" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A53">
-        <v>42057999</v>
+        <v>39201408</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>14</v>
+        <v>439</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>15</v>
+        <v>440</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H53" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>17</v>
+        <v>365</v>
       </c>
       <c r="K53" s="1" t="s">
-        <v>18</v>
+        <v>441</v>
       </c>
       <c r="N53" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A54">
-        <v>41738652</v>
+        <v>42057999</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>223</v>
+        <v>20</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>224</v>
+        <v>21</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>26472608</v>
+        <v>16</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>227</v>
+        <v>16</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>228</v>
+        <v>16</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>210</v>
+        <v>22</v>
       </c>
       <c r="K54" s="1" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>35034</v>
+        <v>23</v>
       </c>
       <c r="N54" s="1" t="s">
-        <v>231</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A55">
-        <v>39201409</v>
+        <v>41738652</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>439</v>
+        <v>227</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>368</v>
+        <v>228</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>16</v>
+        <v>229</v>
+      </c>
+      <c r="E55">
+        <v>26472608</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>16</v>
+        <v>230</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>16</v>
+        <v>231</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>16</v>
+        <v>232</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>16</v>
+        <v>233</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>362</v>
+        <v>214</v>
       </c>
       <c r="K55" s="1" t="s">
-        <v>440</v>
+        <v>234</v>
+      </c>
+      <c r="L55" s="2">
+        <v>33512</v>
+      </c>
+      <c r="M55" s="2">
+        <v>35034</v>
       </c>
       <c r="N55" s="1" t="s">
-        <v>16</v>
+        <v>235</v>
       </c>
     </row>
     <row r="56" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A56">
-        <v>39201410</v>
+        <v>39201409</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>442</v>
+        <v>371</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H56" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K56" s="1" t="s">
         <v>443</v>
       </c>
       <c r="N56" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A57">
-        <v>39201411</v>
+        <v>39201410</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>444</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>445</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H57" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K57" s="1" t="s">
         <v>446</v>
       </c>
       <c r="N57" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A58">
-        <v>42058000</v>
+        <v>39201411</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>19</v>
+        <v>447</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>15</v>
+        <v>448</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H58" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>17</v>
+        <v>365</v>
       </c>
       <c r="K58" s="1" t="s">
-        <v>20</v>
+        <v>449</v>
       </c>
       <c r="N58" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A59">
-        <v>36624326</v>
+        <v>42058000</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>473</v>
+        <v>24</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>203</v>
+        <v>21</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H59" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>462</v>
+        <v>22</v>
       </c>
       <c r="K59" s="1" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>25</v>
       </c>
       <c r="N59" s="1" t="s">
-        <v>464</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A60">
-        <v>41685698</v>
+        <v>36624326</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>260</v>
+        <v>476</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>261</v>
+        <v>207</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H60" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>17</v>
+        <v>465</v>
       </c>
       <c r="K60" s="1" t="s">
-        <v>262</v>
+        <v>477</v>
+      </c>
+      <c r="L60" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M60" s="2">
+        <v>28126</v>
       </c>
       <c r="N60" s="1" t="s">
-        <v>16</v>
+        <v>467</v>
       </c>
     </row>
     <row r="61" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A61">
-        <v>36401883</v>
+        <v>41685698</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>494</v>
+        <v>264</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>203</v>
+        <v>15</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H61" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>462</v>
+        <v>22</v>
       </c>
       <c r="K61" s="1" t="s">
-        <v>495</v>
-[...5 lines deleted...]
-        <v>30317</v>
+        <v>265</v>
       </c>
       <c r="N61" s="1" t="s">
-        <v>496</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A62">
-        <v>42058001</v>
+        <v>36401883</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>21</v>
+        <v>497</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H62" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>17</v>
+        <v>465</v>
       </c>
       <c r="K62" s="1" t="s">
-        <v>22</v>
+        <v>498</v>
+      </c>
+      <c r="L62" s="2">
+        <v>30317</v>
+      </c>
+      <c r="M62" s="2">
+        <v>30317</v>
       </c>
       <c r="N62" s="1" t="s">
-        <v>16</v>
+        <v>499</v>
       </c>
     </row>
     <row r="63" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A63">
-        <v>42058002</v>
+        <v>42058001</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H63" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J63" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K63" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="N63" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A64">
-        <v>36401898</v>
+        <v>42058002</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>529</v>
+        <v>28</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>203</v>
+        <v>21</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H64" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J64" s="1" t="s">
-        <v>462</v>
+        <v>22</v>
       </c>
       <c r="K64" s="1" t="s">
-        <v>530</v>
-[...5 lines deleted...]
-        <v>32509</v>
+        <v>29</v>
       </c>
       <c r="N64" s="1" t="s">
-        <v>215</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A65">
-        <v>36401899</v>
+        <v>36401898</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H65" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K65" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
+      </c>
+      <c r="L65" s="2">
+        <v>32509</v>
+      </c>
+      <c r="M65" s="2">
+        <v>32509</v>
       </c>
       <c r="N65" s="1" t="s">
-        <v>16</v>
+        <v>219</v>
       </c>
     </row>
     <row r="66" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A66">
-        <v>36401900</v>
+        <v>36401899</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H66" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J66" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K66" s="1" t="s">
-        <v>534</v>
-[...5 lines deleted...]
-        <v>30682</v>
+        <v>535</v>
       </c>
       <c r="N66" s="1" t="s">
-        <v>493</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A67">
-        <v>36624332</v>
+        <v>36401900</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>485</v>
+        <v>536</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H67" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J67" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K67" s="1" t="s">
-        <v>486</v>
+        <v>537</v>
       </c>
       <c r="L67" s="2">
-        <v>28126</v>
+        <v>30682</v>
       </c>
       <c r="M67" s="2">
-        <v>28126</v>
+        <v>30682</v>
       </c>
       <c r="N67" s="1" t="s">
-        <v>464</v>
+        <v>496</v>
       </c>
     </row>
     <row r="68" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A68">
-        <v>36190274</v>
+        <v>36624332</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>582</v>
+        <v>488</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H68" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J68" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K68" s="1" t="s">
-        <v>583</v>
+        <v>489</v>
       </c>
       <c r="L68" s="2">
         <v>28126</v>
       </c>
       <c r="M68" s="2">
         <v>28126</v>
       </c>
       <c r="N68" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="69" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A69">
-        <v>42058003</v>
+        <v>36190274</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>25</v>
+        <v>585</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H69" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J69" s="1" t="s">
-        <v>17</v>
+        <v>465</v>
       </c>
       <c r="K69" s="1" t="s">
-        <v>26</v>
+        <v>586</v>
+      </c>
+      <c r="L69" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M69" s="2">
+        <v>28126</v>
       </c>
       <c r="N69" s="1" t="s">
-        <v>16</v>
+        <v>467</v>
       </c>
     </row>
     <row r="70" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A70">
-        <v>41085946</v>
+        <v>42058003</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>274</v>
+        <v>30</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>192</v>
+        <v>21</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H70" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J70" s="1" t="s">
-        <v>168</v>
+        <v>22</v>
       </c>
       <c r="K70" s="1" t="s">
-        <v>275</v>
+        <v>31</v>
       </c>
       <c r="N70" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A71">
-        <v>41995773</v>
+        <v>41085946</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>173</v>
+        <v>277</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>174</v>
+        <v>196</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H71" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J71" s="1" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="K71" s="1" t="s">
-        <v>175</v>
+        <v>278</v>
       </c>
       <c r="N71" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A72">
-        <v>41085947</v>
+        <v>41995773</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>276</v>
+        <v>177</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H72" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J72" s="1" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="K72" s="1" t="s">
-        <v>277</v>
+        <v>179</v>
       </c>
       <c r="N72" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A73">
-        <v>41995774</v>
+        <v>41085947</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>176</v>
+        <v>279</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>174</v>
+        <v>196</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H73" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J73" s="1" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="K73" s="1" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>23377</v>
+        <v>280</v>
       </c>
       <c r="N73" s="1" t="s">
-        <v>178</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A74">
-        <v>42058004</v>
+        <v>41995774</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>15</v>
+        <v>178</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H74" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J74" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K74" s="1" t="s">
-        <v>28</v>
+        <v>181</v>
+      </c>
+      <c r="L74" s="2">
+        <v>23377</v>
+      </c>
+      <c r="M74" s="2">
+        <v>23377</v>
       </c>
       <c r="N74" s="1" t="s">
-        <v>16</v>
+        <v>182</v>
       </c>
     </row>
     <row r="75" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A75">
-        <v>42058005</v>
+        <v>42058004</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H75" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J75" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K75" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="N75" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A76">
-        <v>42058006</v>
+        <v>42058005</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H76" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J76" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K76" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="N76" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A77">
-        <v>42058007</v>
+        <v>42058006</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H77" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J77" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K77" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N77" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A78">
-        <v>42058008</v>
+        <v>42058007</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H78" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J78" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K78" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N78" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A79">
-        <v>42058009</v>
+        <v>42058008</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H79" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J79" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K79" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="N79" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A80">
-        <v>42058010</v>
+        <v>42058009</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H80" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J80" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K80" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N80" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A81">
-        <v>42058011</v>
+        <v>42058010</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H81" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J81" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K81" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N81" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A82">
-        <v>42058012</v>
+        <v>42058011</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H82" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J82" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K82" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N82" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A83">
-        <v>42058013</v>
+        <v>42058012</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H83" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J83" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K83" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N83" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A84">
-        <v>42058014</v>
+        <v>42058013</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H84" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J84" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K84" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N84" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A85">
-        <v>42058015</v>
+        <v>42058014</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H85" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J85" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K85" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N85" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A86">
-        <v>42058016</v>
+        <v>42058015</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H86" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J86" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K86" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N86" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A87">
-        <v>36190289</v>
+        <v>42058016</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>612</v>
+        <v>56</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>203</v>
+        <v>21</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H87" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J87" s="1" t="s">
-        <v>462</v>
+        <v>22</v>
       </c>
       <c r="K87" s="1" t="s">
-        <v>613</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>57</v>
       </c>
       <c r="N87" s="1" t="s">
-        <v>464</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A88">
-        <v>41085948</v>
+        <v>36190289</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>278</v>
+        <v>615</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H88" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J88" s="1" t="s">
-        <v>168</v>
+        <v>465</v>
       </c>
       <c r="K88" s="1" t="s">
-        <v>279</v>
+        <v>616</v>
+      </c>
+      <c r="L88" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M88" s="2">
+        <v>28126</v>
       </c>
       <c r="N88" s="1" t="s">
-        <v>16</v>
+        <v>467</v>
       </c>
     </row>
     <row r="89" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A89">
-        <v>36190286</v>
+        <v>41085948</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>606</v>
+        <v>281</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H89" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J89" s="1" t="s">
-        <v>462</v>
+        <v>17</v>
       </c>
       <c r="K89" s="1" t="s">
-        <v>607</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>282</v>
       </c>
       <c r="N89" s="1" t="s">
-        <v>464</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A90">
-        <v>36190276</v>
+        <v>36190286</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>586</v>
+        <v>609</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H90" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J90" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K90" s="1" t="s">
-        <v>587</v>
+        <v>610</v>
       </c>
       <c r="L90" s="2">
         <v>28126</v>
       </c>
       <c r="M90" s="2">
         <v>28126</v>
       </c>
       <c r="N90" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="91" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A91">
-        <v>36190272</v>
+        <v>36190276</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>578</v>
+        <v>589</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H91" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J91" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K91" s="1" t="s">
-        <v>579</v>
+        <v>590</v>
       </c>
       <c r="L91" s="2">
-        <v>29952</v>
+        <v>28126</v>
       </c>
       <c r="M91" s="2">
-        <v>29952</v>
+        <v>28126</v>
       </c>
       <c r="N91" s="1" t="s">
-        <v>526</v>
+        <v>467</v>
       </c>
     </row>
     <row r="92" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A92">
-        <v>36401885</v>
+        <v>36190272</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>500</v>
+        <v>581</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H92" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J92" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K92" s="1" t="s">
-        <v>501</v>
+        <v>582</v>
       </c>
       <c r="L92" s="2">
-        <v>33239</v>
+        <v>29952</v>
       </c>
       <c r="M92" s="2">
-        <v>33239</v>
+        <v>29952</v>
       </c>
       <c r="N92" s="1" t="s">
-        <v>218</v>
+        <v>529</v>
       </c>
     </row>
     <row r="93" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A93">
-        <v>41085949</v>
+        <v>36401885</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>280</v>
+        <v>503</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H93" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J93" s="1" t="s">
-        <v>168</v>
+        <v>465</v>
       </c>
       <c r="K93" s="1" t="s">
-        <v>281</v>
+        <v>504</v>
+      </c>
+      <c r="L93" s="2">
+        <v>33239</v>
+      </c>
+      <c r="M93" s="2">
+        <v>33239</v>
       </c>
       <c r="N93" s="1" t="s">
-        <v>16</v>
+        <v>222</v>
       </c>
     </row>
     <row r="94" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A94">
-        <v>42058017</v>
+        <v>41085949</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>53</v>
+        <v>283</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>15</v>
+        <v>196</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H94" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J94" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K94" s="1" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="N94" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A95">
-        <v>41995775</v>
+        <v>42058017</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>179</v>
+        <v>58</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>180</v>
+        <v>21</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H95" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J95" s="1" t="s">
-        <v>168</v>
+        <v>22</v>
       </c>
       <c r="K95" s="1" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>33515</v>
+        <v>59</v>
       </c>
       <c r="N95" s="1" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A96">
-        <v>41995776</v>
+        <v>41995775</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>183</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H96" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J96" s="1" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="K96" s="1" t="s">
         <v>185</v>
       </c>
       <c r="L96" s="2">
-        <v>25569</v>
+        <v>24748</v>
       </c>
       <c r="M96" s="2">
-        <v>27030</v>
+        <v>33515</v>
       </c>
       <c r="N96" s="1" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="97" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A97">
-        <v>41995777</v>
+        <v>41995776</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>187</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H97" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J97" s="1" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="K97" s="1" t="s">
         <v>189</v>
       </c>
       <c r="L97" s="2">
         <v>25569</v>
       </c>
       <c r="M97" s="2">
-        <v>33604</v>
+        <v>27030</v>
       </c>
       <c r="N97" s="1" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="98" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A98">
-        <v>41995778</v>
+        <v>41995777</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>191</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H98" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J98" s="1" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="K98" s="1" t="s">
         <v>193</v>
       </c>
       <c r="L98" s="2">
         <v>25569</v>
       </c>
       <c r="M98" s="2">
-        <v>25569</v>
+        <v>33604</v>
       </c>
       <c r="N98" s="1" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="99" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A99">
-        <v>36401901</v>
+        <v>41995778</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>535</v>
+        <v>195</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H99" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J99" s="1" t="s">
-        <v>462</v>
+        <v>17</v>
       </c>
       <c r="K99" s="1" t="s">
-        <v>536</v>
+        <v>197</v>
       </c>
       <c r="L99" s="2">
-        <v>34700</v>
+        <v>25569</v>
       </c>
       <c r="M99" s="2">
-        <v>34700</v>
+        <v>25569</v>
       </c>
       <c r="N99" s="1" t="s">
-        <v>537</v>
+        <v>198</v>
       </c>
     </row>
     <row r="100" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A100">
-        <v>41085950</v>
+        <v>36401901</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>282</v>
+        <v>538</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H100" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J100" s="1" t="s">
-        <v>168</v>
+        <v>465</v>
       </c>
       <c r="K100" s="1" t="s">
-        <v>283</v>
+        <v>539</v>
+      </c>
+      <c r="L100" s="2">
+        <v>34700</v>
+      </c>
+      <c r="M100" s="2">
+        <v>34700</v>
       </c>
       <c r="N100" s="1" t="s">
-        <v>16</v>
+        <v>540</v>
       </c>
     </row>
     <row r="101" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A101">
-        <v>41085951</v>
+        <v>41085950</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H101" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J101" s="1" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="K101" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="N101" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A102">
-        <v>41085952</v>
+        <v>41085951</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H102" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J102" s="1" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="K102" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="N102" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A103">
-        <v>41085953</v>
+        <v>41085952</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H103" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J103" s="1" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="K103" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="N103" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A104">
-        <v>41085954</v>
+        <v>41085953</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H104" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J104" s="1" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="K104" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="N104" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A105">
-        <v>41085955</v>
+        <v>41085954</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H105" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J105" s="1" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="K105" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="N105" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A106">
-        <v>42058018</v>
+        <v>41085955</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>55</v>
+        <v>295</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>15</v>
+        <v>196</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H106" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J106" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K106" s="1" t="s">
-        <v>56</v>
+        <v>296</v>
       </c>
       <c r="N106" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A107">
-        <v>41085956</v>
+        <v>42058018</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>294</v>
+        <v>60</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>192</v>
+        <v>21</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H107" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J107" s="1" t="s">
-        <v>168</v>
+        <v>22</v>
       </c>
       <c r="K107" s="1" t="s">
-        <v>295</v>
+        <v>61</v>
       </c>
       <c r="N107" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A108">
-        <v>41995779</v>
+        <v>41085956</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>195</v>
+        <v>297</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>174</v>
+        <v>196</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H108" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J108" s="1" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="K108" s="1" t="s">
-        <v>196</v>
+        <v>298</v>
       </c>
       <c r="N108" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A109">
-        <v>42058019</v>
+        <v>41995779</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>57</v>
+        <v>199</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>15</v>
+        <v>178</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H109" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J109" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K109" s="1" t="s">
-        <v>58</v>
+        <v>200</v>
       </c>
       <c r="N109" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A110">
-        <v>42058020</v>
+        <v>42058019</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H110" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J110" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K110" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N110" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A111">
-        <v>42058021</v>
+        <v>42058020</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H111" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J111" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K111" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N111" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A112">
-        <v>39203712</v>
+        <v>42058021</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>346</v>
+        <v>67</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H112" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J112" s="1" t="s">
-        <v>344</v>
+        <v>22</v>
       </c>
       <c r="K112" s="1" t="s">
-        <v>347</v>
+        <v>68</v>
       </c>
       <c r="N112" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A113">
-        <v>36401902</v>
+        <v>39203712</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>538</v>
+        <v>349</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>203</v>
+        <v>16</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H113" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J113" s="1" t="s">
-        <v>462</v>
+        <v>347</v>
       </c>
       <c r="K113" s="1" t="s">
-        <v>539</v>
-[...5 lines deleted...]
-        <v>29587</v>
+        <v>350</v>
       </c>
       <c r="N113" s="1" t="s">
-        <v>540</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A114">
-        <v>41995780</v>
+        <v>36401902</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>197</v>
+        <v>541</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>174</v>
+        <v>207</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H114" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J114" s="1" t="s">
-        <v>168</v>
+        <v>465</v>
       </c>
       <c r="K114" s="1" t="s">
-        <v>198</v>
+        <v>542</v>
+      </c>
+      <c r="L114" s="2">
+        <v>29587</v>
+      </c>
+      <c r="M114" s="2">
+        <v>29587</v>
       </c>
       <c r="N114" s="1" t="s">
-        <v>16</v>
+        <v>543</v>
       </c>
     </row>
     <row r="115" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A115">
-        <v>42058022</v>
+        <v>41995780</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>64</v>
+        <v>201</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>15</v>
+        <v>178</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H115" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I115" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J115" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K115" s="1" t="s">
-        <v>65</v>
+        <v>202</v>
       </c>
       <c r="N115" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A116">
-        <v>41686037</v>
+        <v>42058022</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>252</v>
+        <v>69</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>209</v>
+        <v>21</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H116" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I116" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J116" s="1" t="s">
-        <v>239</v>
+        <v>22</v>
       </c>
       <c r="K116" s="1" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>42544</v>
+        <v>70</v>
       </c>
       <c r="N116" s="1" t="s">
-        <v>241</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A117">
-        <v>41686038</v>
+        <v>41686037</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H117" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J117" s="1" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="K117" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
+      </c>
+      <c r="L117" s="2">
+        <v>42533</v>
+      </c>
+      <c r="M117" s="2">
+        <v>42544</v>
       </c>
       <c r="N117" s="1" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
     </row>
     <row r="118" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A118">
-        <v>41686039</v>
+        <v>41686038</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H118" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J118" s="1" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="K118" s="1" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>42041</v>
+        <v>259</v>
       </c>
       <c r="N118" s="1" t="s">
-        <v>249</v>
+        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A119">
-        <v>41686040</v>
+        <v>41686039</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>15</v>
+        <v>213</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H119" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I119" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J119" s="1" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="K119" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
+      </c>
+      <c r="L119" s="2">
+        <v>42019</v>
+      </c>
+      <c r="M119" s="2">
+        <v>42041</v>
       </c>
       <c r="N119" s="1" t="s">
-        <v>16</v>
+        <v>253</v>
       </c>
     </row>
     <row r="120" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A120">
-        <v>36401887</v>
+        <v>41686040</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>504</v>
+        <v>262</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>491</v>
+        <v>21</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H120" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I120" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J120" s="1" t="s">
-        <v>462</v>
+        <v>243</v>
       </c>
       <c r="K120" s="1" t="s">
-        <v>505</v>
-[...5 lines deleted...]
-        <v>32143</v>
+        <v>263</v>
       </c>
       <c r="N120" s="1" t="s">
-        <v>506</v>
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A121">
-        <v>36190278</v>
+        <v>36401887</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>590</v>
+        <v>507</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>203</v>
+        <v>494</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H121" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J121" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K121" s="1" t="s">
-        <v>591</v>
+        <v>508</v>
       </c>
       <c r="L121" s="2">
-        <v>28126</v>
+        <v>32143</v>
       </c>
       <c r="M121" s="2">
-        <v>28126</v>
+        <v>32143</v>
       </c>
       <c r="N121" s="1" t="s">
-        <v>464</v>
+        <v>509</v>
       </c>
     </row>
     <row r="122" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A122">
-        <v>36401881</v>
+        <v>36190278</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>487</v>
+        <v>593</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H122" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J122" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K122" s="1" t="s">
-        <v>488</v>
+        <v>594</v>
       </c>
       <c r="L122" s="2">
-        <v>16438</v>
+        <v>28126</v>
       </c>
       <c r="M122" s="2">
-        <v>16438</v>
+        <v>28126</v>
       </c>
       <c r="N122" s="1" t="s">
-        <v>489</v>
+        <v>467</v>
       </c>
     </row>
     <row r="123" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A123">
-        <v>36190270</v>
+        <v>36401881</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>574</v>
+        <v>490</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H123" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J123" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K123" s="1" t="s">
-        <v>575</v>
+        <v>491</v>
       </c>
       <c r="L123" s="2">
-        <v>29952</v>
+        <v>16438</v>
       </c>
       <c r="M123" s="2">
-        <v>29952</v>
+        <v>16438</v>
       </c>
       <c r="N123" s="1" t="s">
-        <v>526</v>
+        <v>492</v>
       </c>
     </row>
     <row r="124" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A124">
-        <v>42058023</v>
+        <v>36190270</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>66</v>
+        <v>577</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H124" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J124" s="1" t="s">
-        <v>17</v>
+        <v>465</v>
       </c>
       <c r="K124" s="1" t="s">
-        <v>67</v>
+        <v>578</v>
+      </c>
+      <c r="L124" s="2">
+        <v>29952</v>
+      </c>
+      <c r="M124" s="2">
+        <v>29952</v>
       </c>
       <c r="N124" s="1" t="s">
-        <v>16</v>
+        <v>529</v>
       </c>
     </row>
     <row r="125" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A125">
-        <v>41852770</v>
+        <v>42058023</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>208</v>
+        <v>71</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>209</v>
+        <v>21</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H125" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J125" s="1" t="s">
-        <v>210</v>
+        <v>22</v>
       </c>
       <c r="K125" s="1" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>34256</v>
+        <v>72</v>
       </c>
       <c r="N125" s="1" t="s">
-        <v>212</v>
+        <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A126">
-        <v>41852773</v>
+        <v>41852770</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H126" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J126" s="1" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="K126" s="1" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="L126" s="2">
-        <v>34330</v>
+        <v>34256</v>
       </c>
       <c r="M126" s="2">
-        <v>34330</v>
+        <v>34256</v>
       </c>
       <c r="N126" s="1" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="127" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A127">
-        <v>41852772</v>
+        <v>41852773</v>
       </c>
       <c r="B127" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F127" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H127" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I127" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J127" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="K127" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="L127" s="2">
+        <v>34330</v>
+      </c>
+      <c r="M127" s="2">
+        <v>34330</v>
+      </c>
+      <c r="N127" s="1" t="s">
         <v>216</v>
-      </c>
-[...31 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="128" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A128">
-        <v>41852771</v>
+        <v>41852772</v>
       </c>
       <c r="B128" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C128" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="C128" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D128" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H128" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J128" s="1" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="K128" s="1" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="L128" s="2">
-        <v>32643</v>
+        <v>33524</v>
       </c>
       <c r="M128" s="2">
-        <v>32643</v>
+        <v>33524</v>
       </c>
       <c r="N128" s="1" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
     </row>
     <row r="129" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A129">
-        <v>36624324</v>
+        <v>41852771</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>469</v>
+        <v>217</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H129" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J129" s="1" t="s">
-        <v>462</v>
+        <v>214</v>
       </c>
       <c r="K129" s="1" t="s">
-        <v>470</v>
+        <v>218</v>
       </c>
       <c r="L129" s="2">
-        <v>28126</v>
+        <v>32643</v>
       </c>
       <c r="M129" s="2">
-        <v>28126</v>
+        <v>32643</v>
       </c>
       <c r="N129" s="1" t="s">
-        <v>464</v>
+        <v>219</v>
       </c>
     </row>
     <row r="130" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A130">
-        <v>41852774</v>
+        <v>36624324</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>221</v>
+        <v>472</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H130" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J130" s="1" t="s">
-        <v>210</v>
+        <v>465</v>
       </c>
       <c r="K130" s="1" t="s">
-        <v>222</v>
+        <v>473</v>
       </c>
       <c r="L130" s="2">
-        <v>33985</v>
+        <v>28126</v>
       </c>
       <c r="M130" s="2">
-        <v>33985</v>
+        <v>28126</v>
       </c>
       <c r="N130" s="1" t="s">
-        <v>212</v>
+        <v>467</v>
       </c>
     </row>
     <row r="131" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A131">
-        <v>36401903</v>
+        <v>41852774</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>541</v>
+        <v>225</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H131" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J131" s="1" t="s">
-        <v>462</v>
+        <v>214</v>
       </c>
       <c r="K131" s="1" t="s">
-        <v>542</v>
+        <v>226</v>
       </c>
       <c r="L131" s="2">
-        <v>31778</v>
+        <v>33985</v>
       </c>
       <c r="M131" s="2">
-        <v>31778</v>
+        <v>33985</v>
       </c>
       <c r="N131" s="1" t="s">
-        <v>337</v>
+        <v>216</v>
       </c>
     </row>
     <row r="132" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A132">
-        <v>36401888</v>
+        <v>36401903</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>507</v>
+        <v>544</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H132" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J132" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K132" s="1" t="s">
-        <v>508</v>
+        <v>545</v>
       </c>
       <c r="L132" s="2">
-        <v>31413</v>
+        <v>31778</v>
       </c>
       <c r="M132" s="2">
-        <v>31413</v>
+        <v>31778</v>
       </c>
       <c r="N132" s="1" t="s">
-        <v>509</v>
+        <v>340</v>
       </c>
     </row>
     <row r="133" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A133">
-        <v>36190293</v>
+        <v>36401888</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>620</v>
+        <v>510</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H133" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J133" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K133" s="1" t="s">
-        <v>621</v>
+        <v>511</v>
       </c>
       <c r="L133" s="2">
-        <v>28126</v>
+        <v>31413</v>
       </c>
       <c r="M133" s="2">
-        <v>28126</v>
+        <v>31413</v>
       </c>
       <c r="N133" s="1" t="s">
-        <v>464</v>
+        <v>512</v>
       </c>
     </row>
     <row r="134" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A134">
-        <v>36624321</v>
+        <v>36190293</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>461</v>
+        <v>623</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H134" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J134" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K134" s="1" t="s">
-        <v>463</v>
+        <v>624</v>
       </c>
       <c r="L134" s="2">
         <v>28126</v>
       </c>
       <c r="M134" s="2">
         <v>28126</v>
       </c>
       <c r="N134" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="135" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A135">
-        <v>36401911</v>
+        <v>36624321</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>558</v>
+        <v>464</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H135" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J135" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K135" s="1" t="s">
-        <v>559</v>
+        <v>466</v>
       </c>
       <c r="L135" s="2">
-        <v>23743</v>
+        <v>28126</v>
       </c>
       <c r="M135" s="2">
-        <v>23743</v>
+        <v>28126</v>
       </c>
       <c r="N135" s="1" t="s">
-        <v>560</v>
+        <v>467</v>
       </c>
     </row>
     <row r="136" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A136">
-        <v>41085957</v>
+        <v>36401911</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>296</v>
+        <v>561</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H136" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J136" s="1" t="s">
-        <v>168</v>
+        <v>465</v>
       </c>
       <c r="K136" s="1" t="s">
-        <v>297</v>
+        <v>562</v>
+      </c>
+      <c r="L136" s="2">
+        <v>23743</v>
+      </c>
+      <c r="M136" s="2">
+        <v>23743</v>
       </c>
       <c r="N136" s="1" t="s">
-        <v>16</v>
+        <v>563</v>
       </c>
     </row>
     <row r="137" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A137">
-        <v>41085958</v>
+        <v>41085957</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H137" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J137" s="1" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="K137" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="N137" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A138">
-        <v>42058024</v>
+        <v>41085958</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>68</v>
+        <v>301</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>15</v>
+        <v>196</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H138" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J138" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K138" s="1" t="s">
-        <v>69</v>
+        <v>302</v>
       </c>
       <c r="N138" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A139">
-        <v>42058025</v>
+        <v>42058024</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H139" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J139" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K139" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N139" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A140">
-        <v>36190280</v>
+        <v>42058025</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>594</v>
+        <v>75</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>203</v>
+        <v>21</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H140" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J140" s="1" t="s">
-        <v>462</v>
+        <v>22</v>
       </c>
       <c r="K140" s="1" t="s">
-        <v>595</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>76</v>
       </c>
       <c r="N140" s="1" t="s">
-        <v>464</v>
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A141">
-        <v>36190291</v>
+        <v>36190280</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>616</v>
+        <v>597</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H141" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J141" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K141" s="1" t="s">
-        <v>617</v>
+        <v>598</v>
       </c>
       <c r="L141" s="2">
         <v>28126</v>
       </c>
       <c r="M141" s="2">
         <v>28126</v>
       </c>
       <c r="N141" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="142" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A142">
-        <v>41085959</v>
+        <v>36190291</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>300</v>
+        <v>619</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H142" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J142" s="1" t="s">
-        <v>168</v>
+        <v>465</v>
       </c>
       <c r="K142" s="1" t="s">
-        <v>301</v>
+        <v>620</v>
+      </c>
+      <c r="L142" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M142" s="2">
+        <v>28126</v>
       </c>
       <c r="N142" s="1" t="s">
-        <v>16</v>
+        <v>467</v>
       </c>
     </row>
     <row r="143" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A143">
-        <v>42058026</v>
+        <v>41085959</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>72</v>
+        <v>303</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>15</v>
+        <v>196</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H143" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J143" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K143" s="1" t="s">
-        <v>73</v>
+        <v>304</v>
       </c>
       <c r="N143" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A144">
-        <v>42058027</v>
+        <v>42058026</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H144" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J144" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K144" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="N144" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A145">
-        <v>36401904</v>
+        <v>42058027</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>543</v>
+        <v>79</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>203</v>
+        <v>21</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H145" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J145" s="1" t="s">
-        <v>462</v>
+        <v>22</v>
       </c>
       <c r="K145" s="1" t="s">
-        <v>544</v>
+        <v>80</v>
       </c>
       <c r="N145" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A146">
-        <v>42058028</v>
+        <v>36401904</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>76</v>
+        <v>546</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H146" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J146" s="1" t="s">
-        <v>17</v>
+        <v>465</v>
       </c>
       <c r="K146" s="1" t="s">
-        <v>77</v>
+        <v>547</v>
       </c>
       <c r="N146" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A147">
-        <v>42058029</v>
+        <v>42058028</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H147" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J147" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K147" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="N147" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A148">
-        <v>41079862</v>
+        <v>42058029</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>316</v>
+        <v>83</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>203</v>
+        <v>21</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H148" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J148" s="1" t="s">
-        <v>210</v>
+        <v>22</v>
       </c>
       <c r="K148" s="1" t="s">
-        <v>317</v>
-[...5 lines deleted...]
-        <v>33208</v>
+        <v>84</v>
       </c>
       <c r="N148" s="1" t="s">
-        <v>318</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A149">
-        <v>41079859</v>
+        <v>41079862</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H149" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J149" s="1" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="K149" s="1" t="s">
-        <v>310</v>
+        <v>320</v>
       </c>
       <c r="L149" s="2">
-        <v>32356</v>
+        <v>32874</v>
       </c>
       <c r="M149" s="2">
-        <v>32735</v>
+        <v>33208</v>
       </c>
       <c r="N149" s="1" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="150" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A150">
-        <v>41079858</v>
+        <v>41079859</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H150" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J150" s="1" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="K150" s="1" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="L150" s="2">
-        <v>32465</v>
+        <v>32356</v>
       </c>
       <c r="M150" s="2">
-        <v>32843</v>
+        <v>32735</v>
       </c>
       <c r="N150" s="1" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="151" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A151">
-        <v>41079861</v>
+        <v>41079858</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H151" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J151" s="1" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="K151" s="1" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="L151" s="2">
-        <v>32477</v>
+        <v>32465</v>
       </c>
       <c r="M151" s="2">
-        <v>32862</v>
+        <v>32843</v>
       </c>
       <c r="N151" s="1" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="152" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A152">
-        <v>41079860</v>
+        <v>41079861</v>
       </c>
       <c r="B152" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F152" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H152" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I152" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J152" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="K152" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="L152" s="2">
+        <v>32477</v>
+      </c>
+      <c r="M152" s="2">
+        <v>32862</v>
+      </c>
+      <c r="N152" s="1" t="s">
         <v>311</v>
-      </c>
-[...31 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="153" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A153">
-        <v>41995781</v>
+        <v>41079860</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>199</v>
+        <v>314</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H153" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J153" s="1" t="s">
-        <v>168</v>
+        <v>214</v>
       </c>
       <c r="K153" s="1" t="s">
-        <v>201</v>
+        <v>315</v>
+      </c>
+      <c r="L153" s="2">
+        <v>32387</v>
+      </c>
+      <c r="M153" s="2">
+        <v>33052</v>
       </c>
       <c r="N153" s="1" t="s">
-        <v>16</v>
+        <v>316</v>
       </c>
     </row>
     <row r="154" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A154">
-        <v>36190287</v>
+        <v>41995781</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>608</v>
+        <v>203</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H154" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J154" s="1" t="s">
-        <v>462</v>
+        <v>17</v>
       </c>
       <c r="K154" s="1" t="s">
-        <v>609</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>205</v>
       </c>
       <c r="N154" s="1" t="s">
-        <v>464</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A155">
-        <v>42058030</v>
+        <v>36190287</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>80</v>
+        <v>611</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H155" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J155" s="1" t="s">
-        <v>17</v>
+        <v>465</v>
       </c>
       <c r="K155" s="1" t="s">
-        <v>81</v>
+        <v>612</v>
+      </c>
+      <c r="L155" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M155" s="2">
+        <v>28126</v>
       </c>
       <c r="N155" s="1" t="s">
-        <v>16</v>
+        <v>467</v>
       </c>
     </row>
     <row r="156" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A156">
-        <v>42058031</v>
+        <v>42058030</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H156" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J156" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K156" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="N156" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A157">
-        <v>42058032</v>
+        <v>42058031</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H157" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J157" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K157" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="N157" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A158">
-        <v>42058033</v>
+        <v>42058032</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H158" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J158" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K158" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="N158" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A159">
-        <v>41995782</v>
+        <v>42058033</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>202</v>
+        <v>91</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>203</v>
+        <v>21</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H159" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J159" s="1" t="s">
-        <v>168</v>
+        <v>22</v>
       </c>
       <c r="K159" s="1" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>33857</v>
+        <v>92</v>
       </c>
       <c r="N159" s="1" t="s">
-        <v>205</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A160">
-        <v>42058034</v>
+        <v>41995782</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>88</v>
+        <v>206</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H160" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J160" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K160" s="1" t="s">
-        <v>89</v>
+        <v>208</v>
+      </c>
+      <c r="L160" s="2">
+        <v>33604</v>
+      </c>
+      <c r="M160" s="2">
+        <v>33857</v>
       </c>
       <c r="N160" s="1" t="s">
-        <v>16</v>
+        <v>209</v>
       </c>
     </row>
     <row r="161" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A161">
-        <v>36190285</v>
+        <v>42058034</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>604</v>
+        <v>93</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>203</v>
+        <v>21</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H161" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J161" s="1" t="s">
-        <v>462</v>
+        <v>22</v>
       </c>
       <c r="K161" s="1" t="s">
-        <v>605</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>94</v>
       </c>
       <c r="N161" s="1" t="s">
-        <v>464</v>
+        <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A162">
-        <v>36190267</v>
+        <v>36190285</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>568</v>
+        <v>607</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H162" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J162" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K162" s="1" t="s">
-        <v>569</v>
+        <v>608</v>
       </c>
       <c r="L162" s="2">
         <v>28126</v>
       </c>
       <c r="M162" s="2">
         <v>28126</v>
       </c>
       <c r="N162" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="163" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A163">
-        <v>36624322</v>
+        <v>36190267</v>
       </c>
       <c r="B163" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F163" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H163" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I163" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J163" s="1" t="s">
         <v>465</v>
       </c>
-      <c r="C163" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K163" s="1" t="s">
-        <v>466</v>
+        <v>572</v>
       </c>
       <c r="L163" s="2">
         <v>28126</v>
       </c>
       <c r="M163" s="2">
         <v>28126</v>
       </c>
       <c r="N163" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="164" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A164">
-        <v>36624325</v>
+        <v>36624322</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H164" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J164" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K164" s="1" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="L164" s="2">
         <v>28126</v>
       </c>
       <c r="M164" s="2">
         <v>28126</v>
       </c>
       <c r="N164" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="165" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A165">
-        <v>36190266</v>
+        <v>36624325</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>622</v>
+        <v>474</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H165" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J165" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K165" s="1" t="s">
-        <v>623</v>
+        <v>475</v>
       </c>
       <c r="L165" s="2">
         <v>28126</v>
       </c>
       <c r="M165" s="2">
         <v>28126</v>
       </c>
       <c r="N165" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="166" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A166">
-        <v>42058035</v>
+        <v>36190266</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>90</v>
+        <v>625</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H166" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J166" s="1" t="s">
-        <v>17</v>
+        <v>465</v>
       </c>
       <c r="K166" s="1" t="s">
-        <v>91</v>
+        <v>626</v>
+      </c>
+      <c r="L166" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M166" s="2">
+        <v>28126</v>
       </c>
       <c r="N166" s="1" t="s">
-        <v>16</v>
+        <v>467</v>
       </c>
     </row>
     <row r="167" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A167">
-        <v>36401889</v>
+        <v>42058035</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>510</v>
+        <v>95</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>203</v>
+        <v>21</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H167" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J167" s="1" t="s">
-        <v>462</v>
+        <v>22</v>
       </c>
       <c r="K167" s="1" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-        <v>33970</v>
+        <v>96</v>
       </c>
       <c r="N167" s="1" t="s">
-        <v>212</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A168">
-        <v>34928126</v>
+        <v>36401889</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>634</v>
+        <v>513</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>629</v>
+        <v>207</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H168" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I168" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J168" s="1" t="s">
-        <v>625</v>
+        <v>465</v>
       </c>
       <c r="K168" s="1" t="s">
-        <v>635</v>
+        <v>514</v>
       </c>
       <c r="L168" s="2">
-        <v>25934</v>
+        <v>33970</v>
       </c>
       <c r="M168" s="2">
-        <v>25934</v>
+        <v>33970</v>
       </c>
       <c r="N168" s="1" t="s">
-        <v>636</v>
+        <v>216</v>
       </c>
     </row>
     <row r="169" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A169">
-        <v>36401905</v>
+        <v>34928126</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>545</v>
+        <v>637</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>203</v>
+        <v>632</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H169" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I169" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J169" s="1" t="s">
-        <v>462</v>
+        <v>628</v>
       </c>
       <c r="K169" s="1" t="s">
-        <v>546</v>
+        <v>638</v>
       </c>
       <c r="L169" s="2">
-        <v>30682</v>
+        <v>25934</v>
       </c>
       <c r="M169" s="2">
-        <v>30682</v>
+        <v>25934</v>
       </c>
       <c r="N169" s="1" t="s">
-        <v>493</v>
+        <v>639</v>
       </c>
     </row>
     <row r="170" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A170">
-        <v>36401890</v>
+        <v>36401905</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>512</v>
+        <v>548</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H170" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J170" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K170" s="1" t="s">
-        <v>513</v>
+        <v>549</v>
       </c>
       <c r="L170" s="2">
-        <v>32143</v>
+        <v>30682</v>
       </c>
       <c r="M170" s="2">
-        <v>32143</v>
+        <v>30682</v>
       </c>
       <c r="N170" s="1" t="s">
-        <v>506</v>
+        <v>496</v>
       </c>
     </row>
     <row r="171" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A171">
-        <v>36401891</v>
+        <v>36401890</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H171" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J171" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K171" s="1" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="L171" s="2">
-        <v>34335</v>
+        <v>32143</v>
       </c>
       <c r="M171" s="2">
-        <v>34335</v>
+        <v>32143</v>
       </c>
       <c r="N171" s="1" t="s">
-        <v>454</v>
+        <v>509</v>
       </c>
     </row>
     <row r="172" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A172">
-        <v>36401892</v>
+        <v>36401891</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H172" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I172" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J172" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K172" s="1" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="L172" s="2">
-        <v>31413</v>
+        <v>34335</v>
       </c>
       <c r="M172" s="2">
-        <v>31413</v>
+        <v>34335</v>
       </c>
       <c r="N172" s="1" t="s">
-        <v>509</v>
+        <v>457</v>
       </c>
     </row>
     <row r="173" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A173">
-        <v>36190279</v>
+        <v>36401892</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>592</v>
+        <v>519</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>491</v>
+        <v>207</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H173" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J173" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K173" s="1" t="s">
-        <v>593</v>
+        <v>520</v>
       </c>
       <c r="L173" s="2">
-        <v>28126</v>
+        <v>31413</v>
       </c>
       <c r="M173" s="2">
-        <v>28126</v>
+        <v>31413</v>
       </c>
       <c r="N173" s="1" t="s">
-        <v>464</v>
+        <v>512</v>
       </c>
     </row>
     <row r="174" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A174">
-        <v>42058036</v>
+        <v>36190279</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>92</v>
+        <v>595</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>15</v>
+        <v>494</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H174" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J174" s="1" t="s">
-        <v>17</v>
+        <v>465</v>
       </c>
       <c r="K174" s="1" t="s">
-        <v>93</v>
+        <v>596</v>
+      </c>
+      <c r="L174" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M174" s="2">
+        <v>28126</v>
       </c>
       <c r="N174" s="1" t="s">
-        <v>16</v>
+        <v>467</v>
       </c>
     </row>
     <row r="175" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A175">
-        <v>42058037</v>
+        <v>42058036</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H175" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J175" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K175" s="1" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="N175" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A176">
-        <v>42058038</v>
+        <v>42058037</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H176" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J176" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K176" s="1" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="N176" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A177">
-        <v>42058039</v>
+        <v>42058038</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H177" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J177" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K177" s="1" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="N177" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A178">
-        <v>42058040</v>
+        <v>42058039</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H178" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I178" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J178" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K178" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="N178" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A179">
-        <v>42058041</v>
+        <v>42058040</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H179" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J179" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K179" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="N179" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A180">
-        <v>42058042</v>
+        <v>42058041</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H180" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J180" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K180" s="1" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="N180" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A181">
-        <v>42058043</v>
+        <v>42058042</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H181" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I181" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J181" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K181" s="1" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="N181" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A182">
-        <v>42058044</v>
+        <v>42058043</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F182" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H182" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J182" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K182" s="1" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="N182" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A183">
-        <v>42058045</v>
+        <v>42058044</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H183" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J183" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K183" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="N183" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A184">
-        <v>42058046</v>
+        <v>42058045</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H184" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J184" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K184" s="1" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="N184" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A185">
-        <v>42058047</v>
+        <v>42058046</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H185" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J185" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K185" s="1" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="N185" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A186">
-        <v>36190273</v>
+        <v>42058047</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>580</v>
+        <v>119</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>203</v>
+        <v>21</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H186" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J186" s="1" t="s">
-        <v>462</v>
+        <v>22</v>
       </c>
       <c r="K186" s="1" t="s">
-        <v>581</v>
-[...5 lines deleted...]
-        <v>30317</v>
+        <v>120</v>
       </c>
       <c r="N186" s="1" t="s">
-        <v>496</v>
+        <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A187">
-        <v>36190282</v>
+        <v>36190273</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>598</v>
+        <v>583</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H187" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J187" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K187" s="1" t="s">
-        <v>599</v>
+        <v>584</v>
       </c>
       <c r="L187" s="2">
-        <v>28126</v>
+        <v>30317</v>
       </c>
       <c r="M187" s="2">
-        <v>28126</v>
+        <v>30317</v>
       </c>
       <c r="N187" s="1" t="s">
-        <v>464</v>
+        <v>499</v>
       </c>
     </row>
     <row r="188" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A188">
-        <v>36401893</v>
+        <v>36190282</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>518</v>
+        <v>601</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H188" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J188" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K188" s="1" t="s">
-        <v>519</v>
+        <v>602</v>
       </c>
       <c r="L188" s="2">
-        <v>31778</v>
+        <v>28126</v>
       </c>
       <c r="M188" s="2">
-        <v>31778</v>
+        <v>28126</v>
       </c>
       <c r="N188" s="1" t="s">
-        <v>337</v>
+        <v>467</v>
       </c>
     </row>
     <row r="189" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A189">
-        <v>42058048</v>
+        <v>36401893</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>116</v>
+        <v>521</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H189" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J189" s="1" t="s">
-        <v>17</v>
+        <v>465</v>
       </c>
       <c r="K189" s="1" t="s">
-        <v>117</v>
+        <v>522</v>
+      </c>
+      <c r="L189" s="2">
+        <v>31778</v>
+      </c>
+      <c r="M189" s="2">
+        <v>31778</v>
       </c>
       <c r="N189" s="1" t="s">
-        <v>16</v>
+        <v>340</v>
       </c>
     </row>
     <row r="190" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A190">
-        <v>39203713</v>
+        <v>42058048</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>348</v>
+        <v>121</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H190" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I190" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J190" s="1" t="s">
-        <v>344</v>
+        <v>22</v>
       </c>
       <c r="K190" s="1" t="s">
-        <v>349</v>
+        <v>122</v>
       </c>
       <c r="N190" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A191">
-        <v>41085960</v>
+        <v>39203713</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>302</v>
+        <v>351</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>192</v>
+        <v>16</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H191" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J191" s="1" t="s">
-        <v>168</v>
+        <v>347</v>
       </c>
       <c r="K191" s="1" t="s">
-        <v>303</v>
+        <v>352</v>
       </c>
       <c r="N191" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A192">
-        <v>39203714</v>
+        <v>41085960</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>350</v>
+        <v>305</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>16</v>
+        <v>196</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H192" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J192" s="1" t="s">
-        <v>344</v>
+        <v>17</v>
       </c>
       <c r="K192" s="1" t="s">
-        <v>351</v>
+        <v>306</v>
       </c>
       <c r="N192" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A193">
-        <v>36624331</v>
+        <v>39203714</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>483</v>
+        <v>353</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>203</v>
+        <v>16</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H193" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I193" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J193" s="1" t="s">
-        <v>462</v>
+        <v>347</v>
       </c>
       <c r="K193" s="1" t="s">
-        <v>484</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>354</v>
       </c>
       <c r="N193" s="1" t="s">
-        <v>464</v>
+        <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A194">
-        <v>36624323</v>
+        <v>36624331</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>467</v>
+        <v>486</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H194" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J194" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K194" s="1" t="s">
-        <v>468</v>
+        <v>487</v>
       </c>
       <c r="L194" s="2">
         <v>28126</v>
       </c>
       <c r="M194" s="2">
         <v>28126</v>
       </c>
       <c r="N194" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="195" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A195">
-        <v>36190284</v>
+        <v>36624323</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>602</v>
+        <v>470</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H195" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J195" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K195" s="1" t="s">
-        <v>603</v>
+        <v>471</v>
       </c>
       <c r="L195" s="2">
         <v>28126</v>
       </c>
       <c r="M195" s="2">
         <v>28126</v>
       </c>
       <c r="N195" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="196" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A196">
-        <v>36624327</v>
+        <v>36190284</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>475</v>
+        <v>605</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H196" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J196" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K196" s="1" t="s">
-        <v>476</v>
+        <v>606</v>
       </c>
       <c r="L196" s="2">
         <v>28126</v>
       </c>
       <c r="M196" s="2">
         <v>28126</v>
       </c>
       <c r="N196" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="197" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A197">
-        <v>36190271</v>
+        <v>36624327</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>576</v>
+        <v>478</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H197" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J197" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K197" s="1" t="s">
-        <v>577</v>
+        <v>479</v>
       </c>
       <c r="L197" s="2">
         <v>28126</v>
       </c>
       <c r="M197" s="2">
         <v>28126</v>
       </c>
       <c r="N197" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="198" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A198">
-        <v>36401894</v>
+        <v>36190271</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>520</v>
+        <v>579</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H198" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J198" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K198" s="1" t="s">
-        <v>521</v>
+        <v>580</v>
       </c>
       <c r="L198" s="2">
-        <v>30682</v>
+        <v>28126</v>
       </c>
       <c r="M198" s="2">
-        <v>30682</v>
+        <v>28126</v>
       </c>
       <c r="N198" s="1" t="s">
-        <v>493</v>
+        <v>467</v>
       </c>
     </row>
     <row r="199" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A199">
-        <v>42058049</v>
+        <v>36401894</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>118</v>
+        <v>523</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H199" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I199" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J199" s="1" t="s">
-        <v>17</v>
+        <v>465</v>
       </c>
       <c r="K199" s="1" t="s">
-        <v>119</v>
+        <v>524</v>
+      </c>
+      <c r="L199" s="2">
+        <v>30682</v>
+      </c>
+      <c r="M199" s="2">
+        <v>30682</v>
       </c>
       <c r="N199" s="1" t="s">
-        <v>16</v>
+        <v>496</v>
       </c>
     </row>
     <row r="200" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A200">
-        <v>42058050</v>
+        <v>42058049</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H200" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J200" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K200" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="N200" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A201">
-        <v>42058051</v>
+        <v>42058050</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H201" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J201" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K201" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="N201" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A202">
-        <v>36190281</v>
+        <v>42058051</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>596</v>
+        <v>127</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>203</v>
+        <v>21</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F202" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H202" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J202" s="1" t="s">
-        <v>462</v>
+        <v>22</v>
       </c>
       <c r="K202" s="1" t="s">
-        <v>597</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>128</v>
       </c>
       <c r="N202" s="1" t="s">
-        <v>464</v>
+        <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A203">
-        <v>36401895</v>
+        <v>36190281</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>522</v>
+        <v>599</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F203" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H203" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J203" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K203" s="1" t="s">
-        <v>523</v>
+        <v>600</v>
       </c>
       <c r="L203" s="2">
-        <v>30317</v>
+        <v>28126</v>
       </c>
       <c r="M203" s="2">
-        <v>30317</v>
+        <v>28126</v>
       </c>
       <c r="N203" s="1" t="s">
-        <v>496</v>
+        <v>467</v>
       </c>
     </row>
     <row r="204" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A204">
-        <v>41163958</v>
+        <v>36401895</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>272</v>
+        <v>525</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F204" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H204" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I204" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J204" s="1" t="s">
-        <v>17</v>
+        <v>465</v>
       </c>
       <c r="K204" s="1" t="s">
-        <v>273</v>
+        <v>526</v>
+      </c>
+      <c r="L204" s="2">
+        <v>30317</v>
+      </c>
+      <c r="M204" s="2">
+        <v>30317</v>
       </c>
       <c r="N204" s="1" t="s">
-        <v>16</v>
+        <v>499</v>
       </c>
     </row>
     <row r="205" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A205">
-        <v>42058053</v>
+        <v>41163958</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>126</v>
+        <v>275</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H205" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J205" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K205" s="1" t="s">
-        <v>127</v>
+        <v>276</v>
       </c>
       <c r="N205" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A206">
-        <v>36190283</v>
+        <v>42058053</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>600</v>
+        <v>131</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>203</v>
+        <v>21</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H206" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I206" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J206" s="1" t="s">
-        <v>462</v>
+        <v>22</v>
       </c>
       <c r="K206" s="1" t="s">
-        <v>601</v>
-[...5 lines deleted...]
-        <v>28126</v>
+        <v>132</v>
       </c>
       <c r="N206" s="1" t="s">
-        <v>464</v>
+        <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A207">
-        <v>39203715</v>
+        <v>36190283</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>352</v>
+        <v>603</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H207" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J207" s="1" t="s">
-        <v>344</v>
+        <v>465</v>
       </c>
       <c r="K207" s="1" t="s">
-        <v>353</v>
+        <v>604</v>
+      </c>
+      <c r="L207" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M207" s="2">
+        <v>28126</v>
       </c>
       <c r="N207" s="1" t="s">
-        <v>16</v>
+        <v>467</v>
       </c>
     </row>
     <row r="208" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A208">
-        <v>41085961</v>
+        <v>39203715</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>304</v>
+        <v>355</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>192</v>
+        <v>16</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F208" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H208" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J208" s="1" t="s">
-        <v>168</v>
+        <v>347</v>
       </c>
       <c r="K208" s="1" t="s">
-        <v>305</v>
+        <v>356</v>
       </c>
       <c r="N208" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A209">
-        <v>42058054</v>
+        <v>41085961</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>128</v>
+        <v>307</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>15</v>
+        <v>196</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H209" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J209" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K209" s="1" t="s">
-        <v>129</v>
+        <v>308</v>
       </c>
       <c r="N209" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A210">
-        <v>36401907</v>
+        <v>42058054</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>549</v>
+        <v>133</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>203</v>
+        <v>21</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H210" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J210" s="1" t="s">
-        <v>462</v>
+        <v>22</v>
       </c>
       <c r="K210" s="1" t="s">
-        <v>550</v>
-[...5 lines deleted...]
-        <v>33239</v>
+        <v>134</v>
       </c>
       <c r="N210" s="1" t="s">
-        <v>218</v>
+        <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A211">
-        <v>36401908</v>
+        <v>36401907</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F211" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H211" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J211" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K211" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="L211" s="2">
-        <v>32509</v>
+        <v>33239</v>
       </c>
       <c r="M211" s="2">
-        <v>32509</v>
+        <v>33239</v>
       </c>
       <c r="N211" s="1" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
     </row>
     <row r="212" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A212">
-        <v>36401914</v>
+        <v>36401908</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>566</v>
+        <v>554</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F212" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H212" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J212" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K212" s="1" t="s">
-        <v>567</v>
+        <v>555</v>
       </c>
       <c r="L212" s="2">
-        <v>33239</v>
+        <v>32509</v>
       </c>
       <c r="M212" s="2">
-        <v>33239</v>
+        <v>32509</v>
       </c>
       <c r="N212" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="213" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A213">
-        <v>36401896</v>
+        <v>36401914</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>524</v>
+        <v>569</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H213" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J213" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K213" s="1" t="s">
-        <v>525</v>
+        <v>570</v>
       </c>
       <c r="L213" s="2">
-        <v>29952</v>
+        <v>33239</v>
       </c>
       <c r="M213" s="2">
-        <v>29952</v>
+        <v>33239</v>
       </c>
       <c r="N213" s="1" t="s">
-        <v>526</v>
+        <v>222</v>
       </c>
     </row>
     <row r="214" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A214">
-        <v>42058055</v>
+        <v>36401896</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>130</v>
+        <v>527</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F214" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H214" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J214" s="1" t="s">
-        <v>17</v>
+        <v>465</v>
       </c>
       <c r="K214" s="1" t="s">
-        <v>131</v>
+        <v>528</v>
+      </c>
+      <c r="L214" s="2">
+        <v>29952</v>
+      </c>
+      <c r="M214" s="2">
+        <v>29952</v>
       </c>
       <c r="N214" s="1" t="s">
-        <v>16</v>
+        <v>529</v>
       </c>
     </row>
     <row r="215" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A215">
-        <v>36401912</v>
+        <v>42058055</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>561</v>
+        <v>135</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>203</v>
+        <v>21</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F215" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H215" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J215" s="1" t="s">
-        <v>462</v>
+        <v>22</v>
       </c>
       <c r="K215" s="1" t="s">
-        <v>562</v>
-[...5 lines deleted...]
-        <v>20090</v>
+        <v>136</v>
       </c>
       <c r="N215" s="1" t="s">
-        <v>563</v>
+        <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A216">
-        <v>39203716</v>
+        <v>36401912</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>354</v>
+        <v>564</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H216" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J216" s="1" t="s">
-        <v>344</v>
+        <v>465</v>
       </c>
       <c r="K216" s="1" t="s">
-        <v>355</v>
+        <v>565</v>
+      </c>
+      <c r="L216" s="2">
+        <v>20090</v>
+      </c>
+      <c r="M216" s="2">
+        <v>20090</v>
       </c>
       <c r="N216" s="1" t="s">
-        <v>16</v>
+        <v>566</v>
       </c>
     </row>
     <row r="217" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A217">
-        <v>41163960</v>
+        <v>39203716</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>266</v>
+        <v>357</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>267</v>
+        <v>16</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F217" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H217" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J217" s="1" t="s">
-        <v>16</v>
+        <v>347</v>
       </c>
       <c r="K217" s="1" t="s">
-        <v>268</v>
+        <v>358</v>
       </c>
       <c r="N217" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A218">
-        <v>42058056</v>
+        <v>41163960</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>132</v>
+        <v>269</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>15</v>
+        <v>270</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H218" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J218" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K218" s="1" t="s">
-        <v>133</v>
+        <v>271</v>
       </c>
       <c r="N218" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A219">
-        <v>39203717</v>
+        <v>42058056</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>356</v>
+        <v>137</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F219" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H219" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J219" s="1" t="s">
-        <v>344</v>
+        <v>22</v>
       </c>
       <c r="K219" s="1" t="s">
-        <v>357</v>
+        <v>138</v>
       </c>
       <c r="N219" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A220">
-        <v>36401882</v>
+        <v>39203717</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>490</v>
+        <v>359</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>491</v>
+        <v>16</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F220" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H220" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J220" s="1" t="s">
-        <v>462</v>
+        <v>347</v>
       </c>
       <c r="K220" s="1" t="s">
-        <v>492</v>
-[...5 lines deleted...]
-        <v>30682</v>
+        <v>360</v>
       </c>
       <c r="N220" s="1" t="s">
-        <v>493</v>
+        <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A221">
-        <v>36401884</v>
+        <v>36401882</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>203</v>
+        <v>494</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H221" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J221" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K221" s="1" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="L221" s="2">
-        <v>29221</v>
+        <v>30682</v>
       </c>
       <c r="M221" s="2">
-        <v>29221</v>
+        <v>30682</v>
       </c>
       <c r="N221" s="1" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
     </row>
     <row r="222" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A222">
-        <v>36190277</v>
+        <v>36401884</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>588</v>
+        <v>500</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F222" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H222" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J222" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K222" s="1" t="s">
-        <v>589</v>
+        <v>501</v>
       </c>
       <c r="L222" s="2">
-        <v>28126</v>
+        <v>29221</v>
       </c>
       <c r="M222" s="2">
-        <v>28126</v>
+        <v>29221</v>
       </c>
       <c r="N222" s="1" t="s">
-        <v>464</v>
+        <v>502</v>
       </c>
     </row>
     <row r="223" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A223">
-        <v>36401886</v>
+        <v>36190277</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>502</v>
+        <v>591</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F223" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H223" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J223" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K223" s="1" t="s">
-        <v>503</v>
+        <v>592</v>
       </c>
       <c r="L223" s="2">
-        <v>30682</v>
+        <v>28126</v>
       </c>
       <c r="M223" s="2">
-        <v>30682</v>
+        <v>28126</v>
       </c>
       <c r="N223" s="1" t="s">
-        <v>493</v>
+        <v>467</v>
       </c>
     </row>
     <row r="224" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A224">
-        <v>42058057</v>
+        <v>36401886</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>134</v>
+        <v>505</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F224" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H224" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J224" s="1" t="s">
-        <v>17</v>
+        <v>465</v>
       </c>
       <c r="K224" s="1" t="s">
-        <v>135</v>
+        <v>506</v>
+      </c>
+      <c r="L224" s="2">
+        <v>30682</v>
+      </c>
+      <c r="M224" s="2">
+        <v>30682</v>
       </c>
       <c r="N224" s="1" t="s">
-        <v>16</v>
+        <v>496</v>
       </c>
     </row>
     <row r="225" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A225">
-        <v>42058058</v>
+        <v>42058057</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F225" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H225" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J225" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K225" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="N225" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A226">
-        <v>36401906</v>
+        <v>42058058</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>547</v>
+        <v>141</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>203</v>
+        <v>21</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F226" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H226" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J226" s="1" t="s">
-        <v>462</v>
+        <v>22</v>
       </c>
       <c r="K226" s="1" t="s">
-        <v>548</v>
-[...5 lines deleted...]
-        <v>33970</v>
+        <v>142</v>
       </c>
       <c r="N226" s="1" t="s">
-        <v>212</v>
+        <v>16</v>
       </c>
     </row>
     <row r="227" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A227">
-        <v>36624330</v>
+        <v>36401906</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>481</v>
+        <v>550</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F227" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H227" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I227" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J227" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K227" s="1" t="s">
-        <v>482</v>
+        <v>551</v>
       </c>
       <c r="L227" s="2">
-        <v>28126</v>
+        <v>33970</v>
       </c>
       <c r="M227" s="2">
-        <v>28126</v>
+        <v>33970</v>
       </c>
       <c r="N227" s="1" t="s">
-        <v>464</v>
+        <v>216</v>
       </c>
     </row>
     <row r="228" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A228">
-        <v>36624329</v>
+        <v>36624330</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F228" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H228" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J228" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K228" s="1" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="L228" s="2">
         <v>28126</v>
       </c>
       <c r="M228" s="2">
         <v>28126</v>
       </c>
       <c r="N228" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="229" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A229">
-        <v>36624328</v>
+        <v>36624329</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H229" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I229" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J229" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K229" s="1" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L229" s="2">
         <v>28126</v>
       </c>
       <c r="M229" s="2">
         <v>28126</v>
       </c>
       <c r="N229" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="230" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A230">
-        <v>36190288</v>
+        <v>36624328</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>610</v>
+        <v>480</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F230" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H230" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J230" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K230" s="1" t="s">
-        <v>611</v>
+        <v>481</v>
       </c>
       <c r="L230" s="2">
         <v>28126</v>
       </c>
       <c r="M230" s="2">
         <v>28126</v>
       </c>
       <c r="N230" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="231" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A231">
-        <v>36190292</v>
+        <v>36190288</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F231" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H231" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I231" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J231" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K231" s="1" t="s">
-        <v>619</v>
+        <v>614</v>
       </c>
       <c r="L231" s="2">
         <v>28126</v>
       </c>
       <c r="M231" s="2">
         <v>28126</v>
       </c>
       <c r="N231" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="232" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A232">
-        <v>42058059</v>
+        <v>36190292</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>138</v>
+        <v>621</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F232" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H232" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I232" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J232" s="1" t="s">
-        <v>17</v>
+        <v>465</v>
       </c>
       <c r="K232" s="1" t="s">
-        <v>139</v>
+        <v>622</v>
+      </c>
+      <c r="L232" s="2">
+        <v>28126</v>
+      </c>
+      <c r="M232" s="2">
+        <v>28126</v>
       </c>
       <c r="N232" s="1" t="s">
-        <v>16</v>
+        <v>467</v>
       </c>
     </row>
     <row r="233" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A233">
-        <v>41995783</v>
+        <v>42058059</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>206</v>
+        <v>143</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H233" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J233" s="1" t="s">
-        <v>168</v>
+        <v>22</v>
       </c>
       <c r="K233" s="1" t="s">
-        <v>207</v>
+        <v>144</v>
       </c>
       <c r="N233" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="234" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A234">
-        <v>36401909</v>
+        <v>41995783</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>553</v>
+        <v>210</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>203</v>
+        <v>21</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F234" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H234" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J234" s="1" t="s">
-        <v>462</v>
+        <v>17</v>
       </c>
       <c r="K234" s="1" t="s">
-        <v>554</v>
-[...5 lines deleted...]
-        <v>35431</v>
+        <v>211</v>
       </c>
       <c r="N234" s="1" t="s">
-        <v>457</v>
+        <v>16</v>
       </c>
     </row>
     <row r="235" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A235">
-        <v>39252786</v>
+        <v>36401909</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>340</v>
+        <v>556</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F235" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H235" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I235" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J235" s="1" t="s">
-        <v>333</v>
+        <v>465</v>
       </c>
       <c r="K235" s="1" t="s">
-        <v>341</v>
+        <v>557</v>
       </c>
       <c r="L235" s="2">
-        <v>34730</v>
+        <v>35431</v>
       </c>
       <c r="M235" s="2">
-        <v>35419</v>
+        <v>35431</v>
       </c>
       <c r="N235" s="1" t="s">
-        <v>342</v>
+        <v>460</v>
       </c>
     </row>
     <row r="236" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A236">
-        <v>36401910</v>
+        <v>39252786</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>555</v>
+        <v>343</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F236" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H236" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J236" s="1" t="s">
-        <v>462</v>
+        <v>336</v>
       </c>
       <c r="K236" s="1" t="s">
-        <v>556</v>
+        <v>344</v>
       </c>
       <c r="L236" s="2">
-        <v>24473</v>
+        <v>34730</v>
       </c>
       <c r="M236" s="2">
-        <v>24473</v>
+        <v>35419</v>
       </c>
       <c r="N236" s="1" t="s">
-        <v>557</v>
+        <v>345</v>
       </c>
     </row>
     <row r="237" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A237">
-        <v>41163959</v>
+        <v>36401910</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>269</v>
+        <v>558</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H237" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J237" s="1" t="s">
-        <v>17</v>
+        <v>465</v>
       </c>
       <c r="K237" s="1" t="s">
-        <v>270</v>
+        <v>559</v>
       </c>
       <c r="L237" s="2">
-        <v>28725</v>
+        <v>24473</v>
       </c>
       <c r="M237" s="2">
-        <v>33981</v>
+        <v>24473</v>
       </c>
       <c r="N237" s="1" t="s">
-        <v>271</v>
+        <v>560</v>
       </c>
     </row>
     <row r="238" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A238">
-        <v>36190290</v>
+        <v>41163959</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>614</v>
+        <v>272</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F238" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H238" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I238" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J238" s="1" t="s">
-        <v>462</v>
+        <v>22</v>
       </c>
       <c r="K238" s="1" t="s">
-        <v>615</v>
+        <v>273</v>
       </c>
       <c r="L238" s="2">
-        <v>28126</v>
+        <v>28725</v>
       </c>
       <c r="M238" s="2">
-        <v>28126</v>
+        <v>33981</v>
       </c>
       <c r="N238" s="1" t="s">
-        <v>464</v>
+        <v>274</v>
       </c>
     </row>
     <row r="239" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A239">
-        <v>36190269</v>
+        <v>36190290</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>572</v>
+        <v>617</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F239" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H239" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I239" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J239" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K239" s="1" t="s">
-        <v>573</v>
+        <v>618</v>
       </c>
       <c r="L239" s="2">
         <v>28126</v>
       </c>
       <c r="M239" s="2">
         <v>28126</v>
       </c>
       <c r="N239" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="240" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A240">
-        <v>36190268</v>
+        <v>36190269</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F240" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H240" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I240" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J240" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K240" s="1" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="L240" s="2">
         <v>28126</v>
       </c>
       <c r="M240" s="2">
         <v>28126</v>
       </c>
       <c r="N240" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="241" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A241">
-        <v>36190275</v>
+        <v>36190268</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>584</v>
+        <v>573</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F241" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H241" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I241" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J241" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K241" s="1" t="s">
-        <v>585</v>
+        <v>574</v>
       </c>
       <c r="L241" s="2">
         <v>28126</v>
       </c>
       <c r="M241" s="2">
         <v>28126</v>
       </c>
       <c r="N241" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="242" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A242">
-        <v>36401897</v>
+        <v>36190275</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>527</v>
+        <v>587</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H242" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J242" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K242" s="1" t="s">
-        <v>528</v>
+        <v>588</v>
       </c>
       <c r="L242" s="2">
-        <v>30317</v>
+        <v>28126</v>
       </c>
       <c r="M242" s="2">
-        <v>30317</v>
+        <v>28126</v>
       </c>
       <c r="N242" s="1" t="s">
-        <v>496</v>
+        <v>467</v>
       </c>
     </row>
     <row r="243" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A243">
-        <v>42058060</v>
+        <v>36401897</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>140</v>
+        <v>530</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F243" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H243" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I243" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J243" s="1" t="s">
-        <v>17</v>
+        <v>465</v>
       </c>
       <c r="K243" s="1" t="s">
-        <v>141</v>
+        <v>531</v>
+      </c>
+      <c r="L243" s="2">
+        <v>30317</v>
+      </c>
+      <c r="M243" s="2">
+        <v>30317</v>
       </c>
       <c r="N243" s="1" t="s">
-        <v>16</v>
+        <v>499</v>
       </c>
     </row>
     <row r="244" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A244">
-        <v>41079863</v>
+        <v>42058060</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>319</v>
+        <v>145</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>203</v>
+        <v>21</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F244" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H244" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I244" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J244" s="1" t="s">
-        <v>210</v>
+        <v>22</v>
       </c>
       <c r="K244" s="1" t="s">
-        <v>320</v>
-[...5 lines deleted...]
-        <v>32847</v>
+        <v>146</v>
       </c>
       <c r="N244" s="1" t="s">
-        <v>308</v>
+        <v>16</v>
       </c>
     </row>
     <row r="245" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A245">
-        <v>41079864</v>
+        <v>41079863</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H245" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J245" s="1" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="K245" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="L245" s="2">
-        <v>32874</v>
+        <v>32259</v>
       </c>
       <c r="M245" s="2">
-        <v>33224</v>
+        <v>32847</v>
       </c>
       <c r="N245" s="1" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
     </row>
     <row r="246" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A246">
-        <v>41079867</v>
+        <v>41079864</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F246" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H246" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I246" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J246" s="1" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="K246" s="1" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="L246" s="2">
-        <v>33248</v>
+        <v>32874</v>
       </c>
       <c r="M246" s="2">
-        <v>34446</v>
+        <v>33224</v>
       </c>
       <c r="N246" s="1" t="s">
-        <v>331</v>
+        <v>321</v>
       </c>
     </row>
     <row r="247" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A247">
-        <v>41079865</v>
+        <v>41079867</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F247" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H247" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I247" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J247" s="1" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="K247" s="1" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="L247" s="2">
-        <v>32518</v>
+        <v>33248</v>
       </c>
       <c r="M247" s="2">
-        <v>34790</v>
+        <v>34446</v>
       </c>
       <c r="N247" s="1" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
     </row>
     <row r="248" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A248">
-        <v>41079866</v>
+        <v>41079865</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>326</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F248" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H248" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I248" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J248" s="1" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="K248" s="1" t="s">
         <v>327</v>
       </c>
       <c r="L248" s="2">
-        <v>32599</v>
+        <v>32518</v>
       </c>
       <c r="M248" s="2">
-        <v>33512</v>
+        <v>34790</v>
       </c>
       <c r="N248" s="1" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="249" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A249">
-        <v>42058061</v>
+        <v>41079866</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>142</v>
+        <v>329</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F249" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H249" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I249" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J249" s="1" t="s">
-        <v>17</v>
+        <v>214</v>
       </c>
       <c r="K249" s="1" t="s">
-        <v>143</v>
+        <v>330</v>
+      </c>
+      <c r="L249" s="2">
+        <v>32599</v>
+      </c>
+      <c r="M249" s="2">
+        <v>33512</v>
       </c>
       <c r="N249" s="1" t="s">
-        <v>16</v>
+        <v>331</v>
       </c>
     </row>
     <row r="250" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A250">
-        <v>42058062</v>
+        <v>42058061</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F250" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H250" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I250" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J250" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K250" s="1" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="N250" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="251" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A251">
-        <v>42058063</v>
+        <v>42058062</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F251" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H251" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I251" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J251" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K251" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="N251" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="252" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A252">
-        <v>42058064</v>
+        <v>42058063</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F252" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H252" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I252" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J252" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K252" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="N252" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A253">
-        <v>42058065</v>
+        <v>42058064</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F253" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H253" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I253" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J253" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K253" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="N253" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A254">
-        <v>42058068</v>
+        <v>42058065</v>
       </c>
       <c r="B254" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F254" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H254" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I254" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J254" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K254" s="1" t="s">
         <v>156</v>
-      </c>
-[...22 lines deleted...]
-        <v>157</v>
       </c>
       <c r="N254" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A255">
-        <v>42058066</v>
+        <v>42058068</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F255" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H255" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I255" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J255" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K255" s="1" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="N255" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="256" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A256">
-        <v>42058067</v>
+        <v>42058066</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F256" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H256" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I256" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J256" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K256" s="1" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="N256" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="257" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A257">
-        <v>42058069</v>
+        <v>42058067</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F257" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H257" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I257" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J257" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K257" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="N257" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="258" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A258">
-        <v>42058070</v>
+        <v>42058069</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F258" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H258" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I258" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J258" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K258" s="1" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="N258" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="259" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A259">
-        <v>42058071</v>
+        <v>42058070</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F259" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H259" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I259" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J259" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K259" s="1" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="N259" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="260" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A260">
-        <v>42058072</v>
+        <v>42058071</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F260" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H260" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I260" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J260" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K260" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="N260" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="261" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A261">
-        <v>39252787</v>
+        <v>42058072</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>338</v>
+        <v>169</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>203</v>
+        <v>21</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F261" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H261" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I261" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J261" s="1" t="s">
-        <v>333</v>
+        <v>22</v>
       </c>
       <c r="K261" s="1" t="s">
-        <v>339</v>
-[...5 lines deleted...]
-        <v>33160</v>
+        <v>170</v>
       </c>
       <c r="N261" s="1" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A262">
-        <v>39203718</v>
+        <v>39252787</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>358</v>
+        <v>341</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H262" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I262" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J262" s="1" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="K262" s="1" t="s">
-        <v>359</v>
+        <v>342</v>
+      </c>
+      <c r="L262" s="2">
+        <v>32159</v>
+      </c>
+      <c r="M262" s="2">
+        <v>33160</v>
       </c>
       <c r="N262" s="1" t="s">
-        <v>16</v>
+        <v>316</v>
       </c>
     </row>
     <row r="263" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A263">
+        <v>39203718</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F263" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H263" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I263" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J263" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="K263" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="N263" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="264" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A264">
         <v>36401913</v>
       </c>
-      <c r="B263" s="1" t="s">
-[...26 lines deleted...]
-      <c r="N263" s="1" t="s">
+      <c r="B264" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F264" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H264" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I264" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J264" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="K264" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="N264" s="1" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A M k E A A B Q S w M E F A A C A A g A 8 2 2 C X K B T H v i l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + / D o I w G M R f h X S n L R j / h H y U w V U S E 6 J x b U q F R v g w U C z v 5 u A j + Q p i F H V z u O H u f s P d / X q D Z K g r 7 6 L b z j Q Y k 4 B y 4 m l U T W 6 w i E l v j / 6 K J A K 2 U p 1 k o b 0 R x i 4 a u j w m p b X n i D H n H H U z 2 r Q F C z k P 2 C H d Z K r U t S Q f 2 P y H f Y O d l a g 0 E b B / j R E h D e a j l g v K g U 0 h p A a / Q D j u f b Y / I a z 7 y v a t F h r 9 X Q Z s s s D e H 8 Q D U E s D B B Q A A g A I A P N t g l w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A D z b Y J c t 4 2 1 8 8 I B A A C C A w A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Z L L a u M w F I b 3 g b y D c D c O u M Z 2 L m 2 n e D F j p 0 y G k G Z i d x V n o c q n i U C X j i S n D a H v P n L t 0 g 4 2 j D a S z v / x n w t H A z F U C p Q 1 d 3 g 7 H A w H + o A V l O j C M d Q w u G R U m 8 s w D K L p t Y N i x M A M B 8 i e T F a K g I 0 k + u i n k l Q c h H H v K A M / k c L Y j 3 a d 5 F v x o E H p g k s i h Z C q S O W L Y B K X u j D 8 u e i k 8 I k + O i N v m w K j n B p Q s e M 5 H k o k q 7 j Q c T j x 0 F w Q W V K x j 2 f T I A g 9 9 L u S B j J z Y h B / P v 2 V F L A b e U 2 t F 8 5 a S W 6 1 E v 0 E X N q C 6 l Z y / G j B V m n j b t O W h 7 Z t / D t j G c E M K x 0 b V X 2 1 T A 5 Y 7 K 1 j f n q G T 7 t c Y a G f p O J N y b W o 3 Z 7 8 3 v n s 5 K A 4 W q S 2 v 4 U w s 4 l f w 2 8 e O j s r z G E b B V c 3 Y T D b W d l Y A R l 4 N e / q B n Q z + 5 p v s Z s u t s i y 1 T a K x u P p u M f k P l k m r X q 1 6 1 a w Z t g m k E 9 o X T 0 y S n C 9 H i 1 + 3 T V 7 h / Q B V I v 0 V H O n 4 E 8 F g p w a Z B L 0 9 c W + 5 J m E X a L d O T v M I y 3 t M H 9 8 u E V d 9 l e W 3 2 / Q w 2 b Z U e Z Y M Q r a o P k r J g a l 2 M A H U 9 q 3 o b y Z w d J + / k 8 l 8 g g K 7 w G 5 N Y I 2 9 V K M / s n 5 N h o O q O h d m 9 u / U E s B A i 0 A F A A C A A g A 8 2 2 C X K B T H v i l A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A P N t g l w P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P E A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A 8 2 2 C X L e N t f P C A Q A A g g M A A B M A A A A A A A A A A A A A A A A A 4 g E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A 8 Q M A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + 2 B I A A A A A A A C 2 E g A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z Y j E y M 2 Z j N z Y t Z m F k N y 0 0 N m U 0 L T g 4 Y j A t Z D N i Y j c 5 O D g 2 M T Z k I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 3 R p d G x l X 2 x p c 3 R f M T E w M j U 4 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D I 2 M i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 w N C 0 w M l Q x N z o 0 N z o z O S 4 1 M T Y 2 N D U 2 W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 F 3 W U d C Z 0 1 H Q m d Z R 0 J n W U h C d 1 k 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 1 R l c m 0 g S U Q m c X V v d D s s J n F 1 b 3 Q 7 T m F t Z V s y M D c 5 M T A 2 X S Z x d W 9 0 O y w m c X V v d D t S Z X N v d X J j Z S B U e X B l W z I w N z k x M D l d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 l T U 0 5 b M j I z M z U z N l 0 m c X V v d D s s J n F 1 b 3 Q 7 T 0 N M Q 1 s y M j M z N T M 3 X S Z x d W 9 0 O y w m c X V v d D t Q b G F j Z S B v Z i B Q d W J s a W N h d G l v b l s y M j M z N T M 4 X S Z x d W 9 0 O y w m c X V v d D t Q d W J s a X N o Z X J b M j I z M z U z O V 0 m c X V v d D s s J n F 1 b 3 Q 7 R n J l c X V l b m N 5 W z I y M z M 1 N D B d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u W z I y M z M 1 N D F d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N v d X J j Z S B Q c m 9 2 a W R l Z C B C e V s y M j M z N T Q y X S Z x d W 9 0 O y w m c X V v d D t K U 1 R P U i B V U k w m c X V v d D s s J n F 1 b 3 Q 7 R W F y b G l l c 3 Q g R X h h Y 3 Q g R G F 0 Z S Z x d W 9 0 O y w m c X V v d D t M Y X R l c 3 Q g R X h h Y 3 Q g R G F 0 Z S Z x d W 9 0 O y w m c X V v d D t D b 3 Z l c m F n Z S A o R G F 0 Z S B S Y W 5 n Z S k m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N C w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V y b S B J R C w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t O Y W 1 l W z I w N z k x M D Z d L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c 2 9 1 c m N l I F R 5 c G V b M j A 3 O T E w O V 0 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S V N T T l s y M j M z N T M 2 X S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t P Q 0 x D W z I y M z M 1 M z d d L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B s Y W N l I G 9 m I F B 1 Y m x p Y 2 F 0 a W 9 u W z I y M z M 1 M z h d L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B 1 Y m x p c 2 h l c l s y M j M z N T M 5 X S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G c m V x d W V u Y 3 l b M j I z M z U 0 M F 0 s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V s Y X R p b 2 5 b M j I z M z U 0 M V 0 s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 9 1 c m N l I F B y b 3 Z p Z G V k I E J 5 W z I y M z M 1 N D J d L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 p T V E 9 S I F V S T C w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R W F y b G l l c 3 Q g R X h h Y 3 Q g R G F 0 Z S w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T G F 0 Z X N 0 I E V 4 Y W N 0 I E R h d G U s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v d m V y Y W d l I C h E Y X R l I F J h b m d l K S w x M 3 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 0 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l c m 0 g S U Q s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T m F t Z V s y M D c 5 M T A 2 X S w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z X N v d X J j Z S B U e X B l W z I w N z k x M D l d L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 l T U 0 5 b M j I z M z U z N l 0 s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T 0 N M Q 1 s y M j M z N T M 3 X S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q b G F j Z S B v Z i B Q d W J s a W N h d G l v b l s y M j M z N T M 4 X S w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q d W J s a X N o Z X J b M j I z M z U z O V 0 s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R n J l c X V l b m N 5 W z I y M z M 1 N D B d L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l b G F 0 a W 9 u W z I y M z M 1 N D F d L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N v d X J j Z S B Q c m 9 2 a W R l Z C B C e V s y M j M z N T Q y X S w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t K U 1 R P U i B V U k w s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V h c m x p Z X N 0 I E V 4 Y W N 0 I E R h d G U s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 x h d G V z d C B F e G F j d C B E Y X R l L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 3 Z l c m F n Z S A o R G F 0 Z S B S Y W 5 n Z S k s M T N 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 Q c m 9 t b 3 R l Z C U y M E h l Y W R l c n M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 D a G F u Z 2 V k J T I w V H l w Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A D g K u 2 N J 7 r J Q K Y s U r U K U t b f A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A E p K b 6 w M a 9 q l s H B V 7 C W j h t i i G P e W 4 d + K 1 s c m t I k g 4 w 6 3 A A A A A A 6 A A A A A A g A A I A A A A K r d D s W O 9 e L w o 5 A b u G f v d q T P E K 3 A t p z B t f V 5 S z u f E L H a U A A A A K N K 0 E R N Z M B M o v U E t I 5 w 3 e s l k o W 2 B G E L Y n e X / 2 d 7 H O M K L 2 X 3 2 6 1 j Z 7 c W n D 3 Y H j G 8 / n O y Y O h K x 5 z h i j Y s p n / + 1 o 5 b i O T A B h x H 4 0 e o y c b n Y W g W Q A A A A M 3 9 d h N 8 C t W p l S m r v o 1 x G a 2 a 7 + q j d Q 0 / 4 9 c 6 B g M N a m K r B J u 1 b Z 9 T / 0 / x E w 0 c Q q U P o F m e y u + g 3 W q K J n e 8 8 n G l + p o = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A M g E A A B Q S w M E F A A C A A g A M V i h X B 8 e e S O k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h K N I a U M r p K Y E I 1 r U y o 0 w o + h x X I 3 B 4 / k F c Q o 6 u b 4 v v c N 7 9 2 v N 5 6 N b R N c d G 9 N B y m K M E W B B t W V B q o U D e 4 Y r l A m + F a q k 6 x 0 M M l g k 9 G W K a q d O y e E e O + x j 3 H X V 4 R R G p F D v i l U r V u J P r L 5 L 4 c G r J O g N B J 8 / x o j G I 4 W M W Z s i S k n M + S 5 g a / A p r 3 P 9 g f y 9 d C 4 o d d C Q 7 g r O J k j J + 8 P 4 g F Q S w M E F A A C A A g A M V i h X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A D F Y o V y 3 j b X z w g E A A I I D A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C F k s t q 4 z A U h v e B v I N w N w 6 4 x n Y u b a d 4 M W O n T I a Q Z m J 3 F W e h y q e J Q J e O J K c N o e 8 + c u 3 S D j a M N p L O / / G f C 0 c D M V Q K l D V 3 e D s c D A f 6 g B W U 6 M I x 1 D C 4 Z F S b y z A M o u m 1 g 2 L E w A w H y J 5 M V o q A j S T 6 6 K e S V B y E c e 8 o A z + R w t i P d p 3 k W / G g Q e m C S y K F k K p I 5 Y t g E p e 6 M P y 5 6 K T w i T 4 6 I 2 + b A q O c G l C x 4 z k e S i S r u N B x O P H Q X B B Z U r G P Z 9 M g C D 3 0 u 5 I G M n N i E H 8 + / Z U U s B t 5 T a 0 X z l p J b r U S / Q R c 2 o L q V n L 8 a M F W a e N u 0 5 a H t m 3 8 O 2 M Z w Q w r H R t V f b V M D l j s r W N + e o Z P u 1 x h o Z + k 4 k 3 J t a j d n v z e + e z k o D h a p L a / h T C z i V / D b x 4 6 O y v M Y R s F V z d h M N t Z 2 V g B G X g 1 7 + o G d D P 7 m m + x m y 6 2 y L L V N o r G 4 + m 4 x + Q + W S a t e r X r V r B m 2 C a Q T 2 h d P T J K c L 0 e L X 7 d N X u H 9 A F U i / R U c 6 f g T w W C n B p k E v T 1 x b 7 k m Y R d o t 0 5 O 8 w j L e 0 w f 3 y 4 R V 3 2 V 5 b f b 9 D D Z t l R 5 l g x C t q g + S s m B q X Y w A d T 2 r e h v J n B 0 n 7 + T y X y C A r v A b k 1 g j b 1 U o z + y f k 2 G g 6 o 6 F 2 b 2 7 9 Q S w E C L Q A U A A I A C A A x W K F c H x 5 5 I 6 Q A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A M V i h X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 A A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A A x W K F c t 4 2 1 8 8 I B A A C C A w A A E w A A A A A A A A A A A A A A A A D h A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A D w A w A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 7 Y E g A A A A A A A L Y S A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N m Z j c 2 N z Z h N S 1 k M D R h L T Q z Y T U t Y T U 3 N i 1 h N D c x M z Z h N W Y 4 N D g i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z d G l 0 b G V f b G l z d F 8 x M T A y N T g i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M j Y z I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A 1 L T A x V D E 1 O j A x O j M 0 L j E 0 N D c y M j h a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q X d Z R 0 J n T U d C Z 1 l H Q m d Z S E J 3 W T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 V G V y b S B J R C Z x d W 9 0 O y w m c X V v d D t O Y W 1 l W z I w N z k x M D Z d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l c 2 9 1 c m N l I F R 5 c G V b M j A 3 O T E w O V 0 m c X V v d D s s J n F 1 b 3 Q 7 S V N T T l s y M j M z N T M 2 X S Z x d W 9 0 O y w m c X V v d D t P Q 0 x D W z I y M z M 1 M z d d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B s Y W N l I G 9 m I F B 1 Y m x p Y 2 F 0 a W 9 u W z I y M z M 1 M z h d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B 1 Y m x p c 2 h l c l s y M j M z N T M 5 X S Z x d W 9 0 O y w m c X V v d D t G c m V x d W V u Y 3 l b M j I z M z U 0 M F 0 m c X V v d D s s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 b M j I z M z U 0 M V 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 9 1 c m N l I F B y b 3 Z p Z G V k I E J 5 W z I y M z M 1 N D J d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 p T V E 9 S I F V S T C Z x d W 9 0 O y w m c X V v d D t F Y X J s a W V z d C B F e G F j d C B E Y X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 x h d G V z d C B F e G F j d C B E Y X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v d m V y Y W d l I C h E Y X R l I F J h b m d l K S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 0 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U Z X J t I E l E L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 5 h b W V b M j A 3 O T E w N l 0 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V z b 3 V y Y 2 U g V H l w Z V s y M D c 5 M T A 5 X S w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J U 1 N O W z I y M z M 1 M z Z d L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 9 D T E N b M j I z M z U z N 1 0 s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U G x h Y 2 U g b 2 Y g U H V i b G l j Y X R p b 2 5 b M j I z M z U z O F 0 s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H V i b G l z a G V y W z I y M z M 1 M z l d L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z y Z X F 1 Z W 5 j e V s y M j M z N T Q w X S w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z W x h d G l v b l s y M j M z N T Q x X S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T b 3 V y Y 2 U g U H J v d m l k Z W Q g Q n l b M j I z M z U 0 M l 0 s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S l N U T 1 I g V V J M L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F Y X J s a W V z d C B F e G F j d C B E Y X R l L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t M Y X R l c 3 Q g R X h h Y 3 Q g R G F 0 Z S w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 2 Z X J h Z 2 U g K E R h d G U g U m F u Z 2 U p L D E z f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T Q s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V y b S B J R C w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t O Y W 1 l W z I w N z k x M D Z d L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c 2 9 1 c m N l I F R 5 c G V b M j A 3 O T E w O V 0 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S V N T T l s y M j M z N T M 2 X S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t P Q 0 x D W z I y M z M 1 M z d d L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B s Y W N l I G 9 m I F B 1 Y m x p Y 2 F 0 a W 9 u W z I y M z M 1 M z h d L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B 1 Y m x p c 2 h l c l s y M j M z N T M 5 X S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G c m V x d W V u Y 3 l b M j I z M z U 0 M F 0 s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V s Y X R p b 2 5 b M j I z M z U 0 M V 0 s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 9 1 c m N l I F B y b 3 Z p Z G V k I E J 5 W z I y M z M 1 N D J d L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 p T V E 9 S I F V S T C w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R W F y b G l l c 3 Q g R X h h Y 3 Q g R G F 0 Z S w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T G F 0 Z X N 0 I E V 4 Y W N 0 I E R h d G U s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v d m V y Y W d l I C h E Y X R l I F J h b m d l K S w x M 3 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 1 B y b 2 1 v d G V k J T I w S G V h Z G V y c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A O A q 7 Y 0 n u s l A p i x S t Q p S 1 t 8 A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A u 0 z 7 b / D R k V s v q 5 W f U n r 9 l d w O x F o Z 0 7 J N n B 8 1 H d A z w F E A A A A A D o A A A A A C A A A g A A A A 2 f L P r z L M D w f 4 Q c / g Q 9 h F 3 N R U X 2 J d h c A S O B D Q z S t g V N d Q A A A A m k d l w G Q Z g n q 5 6 0 8 Z i 8 P 1 s y 5 q Q Y d M K W N 3 I + 8 a x h 1 8 G 1 d R r 1 u 3 9 R 2 5 7 P 3 C z p l 9 E / P l v 6 f V Q y E j n H / v / + X o Y M 7 4 S U 1 W v q u K S g w I x z W 2 G 9 X i u t 5 A A A A A B n o q k a S T P a + R / 4 d X B X G 8 O 8 8 / o x 8 R e P x y 9 b R 7 c w 4 7 W S U O Q i J 3 o c 8 u 4 e 5 t E m L w p U i K + g g 1 r G r l T L O G G x y a i I O t F w = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{201B9D38-2A4C-46E1-A541-27BCFA438B26}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2F78537-B0B3-4D37-85FC-5CE95BB60447}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>title-list-110258</vt:lpstr>
     </vt:vector>