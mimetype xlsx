--- v6 (2026-05-09)
+++ v7 (2026-06-04)
@@ -8,86 +8,86 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\moconnor\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{46465A4E-4EAF-4C08-BAD9-E7EE7073B15D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{039BC1BC-ABD7-48FE-97B7-A9688CACB300}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="14040" windowWidth="25780" windowHeight="14130" xr2:uid="{396C5E31-1EA2-4C9E-9FEA-A38F76B1A588}"/>
+    <workbookView xWindow="-90" yWindow="14040" windowWidth="25780" windowHeight="14130" xr2:uid="{9E584715-CFAC-4365-A126-2A615B7C24CA}"/>
   </bookViews>
   <sheets>
     <sheet name="title-list-110258" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ExternalData_1" localSheetId="0" hidden="1">'title-list-110258'!$A$1:$N$264</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{23509E38-9D42-412F-BA82-C913A4876C8F}" keepAlive="1" name="Query - title-list-110258" description="Connection to the 'title-list-110258' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
+  <connection id="1" xr16:uid="{40EA7E4D-00F6-45B8-8FC7-241D566DE260}" keepAlive="1" name="Query - title-list-110258" description="Connection to the 'title-list-110258' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=title-list-110258;Extended Properties=&quot;&quot;" command="SELECT * FROM [title-list-110258]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2644" uniqueCount="642">
   <si>
     <t>Term ID</t>
   </si>
   <si>
     <t>Name[2079106]</t>
   </si>
   <si>
     <t>Resource Type[2079109]</t>
   </si>
   <si>
     <t>ISSN[2233536]</t>
   </si>
   <si>
     <t>OCLC[2233537]</t>
   </si>
   <si>
     <t>Place of Publication[2233538]</t>
   </si>
@@ -2077,97 +2077,97 @@
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{C7F80238-0E18-49B5-938E-824FE4CD9C4C}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{916DA837-9E38-4E26-8732-AD22949F5682}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="15">
     <queryTableFields count="14">
       <queryTableField id="1" name="Term ID" tableColumnId="1"/>
       <queryTableField id="2" name="Name[2079106]" tableColumnId="2"/>
       <queryTableField id="3" name="Resource Type[2079109]" tableColumnId="3"/>
       <queryTableField id="4" name="ISSN[2233536]" tableColumnId="4"/>
       <queryTableField id="5" name="OCLC[2233537]" tableColumnId="5"/>
       <queryTableField id="6" name="Place of Publication[2233538]" tableColumnId="6"/>
       <queryTableField id="7" name="Publisher[2233539]" tableColumnId="7"/>
       <queryTableField id="8" name="Frequency[2233540]" tableColumnId="8"/>
       <queryTableField id="9" name="Relation[2233541]" tableColumnId="9"/>
       <queryTableField id="10" name="Source Provided By[2233542]" tableColumnId="10"/>
       <queryTableField id="11" name="JSTOR URL" tableColumnId="11"/>
       <queryTableField id="12" name="Earliest Exact Date" tableColumnId="12"/>
       <queryTableField id="13" name="Latest Exact Date" tableColumnId="13"/>
       <queryTableField id="14" name="Coverage (Date Range)" tableColumnId="14"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{4B7124D7-F7A4-4301-856C-07E0AD5A260B}" name="title_list_110258" displayName="title_list_110258" ref="A1:N264" tableType="queryTable" totalsRowShown="0">
-  <autoFilter ref="A1:N264" xr:uid="{4B7124D7-F7A4-4301-856C-07E0AD5A260B}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1B092C61-189C-4C36-8C8F-F600DB2DC33C}" name="title_list_110258" displayName="title_list_110258" ref="A1:N264" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A1:N264" xr:uid="{1B092C61-189C-4C36-8C8F-F600DB2DC33C}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:N264">
     <sortCondition ref="B1:B264"/>
   </sortState>
   <tableColumns count="14">
-    <tableColumn id="1" xr3:uid="{2AF3ADB7-9F2D-4E01-A77F-36643D3E7CE3}" uniqueName="1" name="Term ID" queryTableFieldId="1"/>
-[...12 lines deleted...]
-    <tableColumn id="14" xr3:uid="{44EC153E-51D8-4A31-9824-96942086C61D}" uniqueName="14" name="Coverage (Date Range)" queryTableFieldId="14" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{BA54B567-55D5-4432-B613-C05A550F4262}" uniqueName="1" name="Term ID" queryTableFieldId="1"/>
+    <tableColumn id="2" xr3:uid="{CDBD6959-6213-42D1-83A4-34B70B4CA0F8}" uniqueName="2" name="Name[2079106]" queryTableFieldId="2" dataDxfId="11"/>
+    <tableColumn id="3" xr3:uid="{7A9DE04E-81EA-45FB-90DF-CE11A8D30FBE}" uniqueName="3" name="Resource Type[2079109]" queryTableFieldId="3" dataDxfId="10"/>
+    <tableColumn id="4" xr3:uid="{B409632D-D276-471A-9395-910411B30720}" uniqueName="4" name="ISSN[2233536]" queryTableFieldId="4" dataDxfId="9"/>
+    <tableColumn id="5" xr3:uid="{8AB5C577-BE17-4786-9045-1573E2FA77CB}" uniqueName="5" name="OCLC[2233537]" queryTableFieldId="5"/>
+    <tableColumn id="6" xr3:uid="{90C6737F-AAB5-4203-BD2E-452A0090EE14}" uniqueName="6" name="Place of Publication[2233538]" queryTableFieldId="6" dataDxfId="8"/>
+    <tableColumn id="7" xr3:uid="{B5C50ABD-E0C3-4E70-8640-D290EA923935}" uniqueName="7" name="Publisher[2233539]" queryTableFieldId="7" dataDxfId="7"/>
+    <tableColumn id="8" xr3:uid="{FA076F17-55B9-4495-B32F-B697E12AEA43}" uniqueName="8" name="Frequency[2233540]" queryTableFieldId="8" dataDxfId="6"/>
+    <tableColumn id="9" xr3:uid="{455A1102-BEF1-4527-B976-2EA655C0C03B}" uniqueName="9" name="Relation[2233541]" queryTableFieldId="9" dataDxfId="5"/>
+    <tableColumn id="10" xr3:uid="{72566583-5AB8-4C3D-93D9-510541EEAEAC}" uniqueName="10" name="Source Provided By[2233542]" queryTableFieldId="10" dataDxfId="4"/>
+    <tableColumn id="11" xr3:uid="{49895023-D503-4206-998D-75BD58CFDAD3}" uniqueName="11" name="JSTOR URL" queryTableFieldId="11" dataDxfId="3"/>
+    <tableColumn id="12" xr3:uid="{80B628A4-477D-4A39-84E5-AC4949B41BBF}" uniqueName="12" name="Earliest Exact Date" queryTableFieldId="12" dataDxfId="1"/>
+    <tableColumn id="13" xr3:uid="{CA90A116-3BBF-4253-8CC1-64C745BEA9D9}" uniqueName="13" name="Latest Exact Date" queryTableFieldId="13" dataDxfId="0"/>
+    <tableColumn id="14" xr3:uid="{BA885F4A-54F3-43AC-B0CF-6DB20A611AF9}" uniqueName="14" name="Coverage (Date Range)" queryTableFieldId="14" dataDxfId="2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -2449,51 +2449,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF672D49-88ED-4F51-800A-DA347352EF63}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B2AB20E-4682-40C1-A087-85E67F86D03F}">
   <dimension ref="A1:N264"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="9.453125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="79.54296875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.453125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.1796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.36328125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21.08984375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="67.90625" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="18.6328125" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="17.453125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="22.08984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -12439,55 +12439,55 @@
       <c r="I264" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J264" s="1" t="s">
         <v>465</v>
       </c>
       <c r="K264" s="1" t="s">
         <v>568</v>
       </c>
       <c r="N264" s="1" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A M g E A A B Q S w M E F A A C A A g A M V i h X B 8 e e S O k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h K N I a U M r p K Y E I 1 r U y o 0 w o + h x X I 3 B 4 / k F c Q o 6 u b 4 v v c N 7 9 2 v N 5 6 N b R N c d G 9 N B y m K M E W B B t W V B q o U D e 4 Y r l A m + F a q k 6 x 0 M M l g k 9 G W K a q d O y e E e O + x j 3 H X V 4 R R G p F D v i l U r V u J P r L 5 L 4 c G r J O g N B J 8 / x o j G I 4 W M W Z s i S k n M + S 5 g a / A p r 3 P 9 g f y 9 d C 4 o d d C Q 7 g r O J k j J + 8 P 4 g F Q S w M E F A A C A A g A M V i h X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A D F Y o V y 3 j b X z w g E A A I I D A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C F k s t q 4 z A U h v e B v I N w N w 6 4 x n Y u b a d 4 M W O n T I a Q Z m J 3 F W e h y q e J Q J e O J K c N o e 8 + c u 3 S D j a M N p L O / / G f C 0 c D M V Q K l D V 3 e D s c D A f 6 g B W U 6 M I x 1 D C 4 Z F S b y z A M o u m 1 g 2 L E w A w H y J 5 M V o q A j S T 6 6 K e S V B y E c e 8 o A z + R w t i P d p 3 k W / G g Q e m C S y K F k K p I 5 Y t g E p e 6 M P y 5 6 K T w i T 4 6 I 2 + b A q O c G l C x 4 z k e S i S r u N B x O P H Q X B B Z U r G P Z 9 M g C D 3 0 u 5 I G M n N i E H 8 + / Z U U s B t 5 T a 0 X z l p J b r U S / Q R c 2 o L q V n L 8 a M F W a e N u 0 5 a H t m 3 8 O 2 M Z w Q w r H R t V f b V M D l j s r W N + e o Z P u 1 x h o Z + k 4 k 3 J t a j d n v z e + e z k o D h a p L a / h T C z i V / D b x 4 6 O y v M Y R s F V z d h M N t Z 2 V g B G X g 1 7 + o G d D P 7 m m + x m y 6 2 y L L V N o r G 4 + m 4 x + Q + W S a t e r X r V r B m 2 C a Q T 2 h d P T J K c L 0 e L X 7 d N X u H 9 A F U i / R U c 6 f g T w W C n B p k E v T 1 x b 7 k m Y R d o t 0 5 O 8 w j L e 0 w f 3 y 4 R V 3 2 V 5 b f b 9 D D Z t l R 5 l g x C t q g + S s m B q X Y w A d T 2 r e h v J n B 0 n 7 + T y X y C A r v A b k 1 g j b 1 U o z + y f k 2 G g 6 o 6 F 2 b 2 7 9 Q S w E C L Q A U A A I A C A A x W K F c H x 5 5 I 6 Q A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A M V i h X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 A A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A A x W K F c t 4 2 1 8 8 I B A A C C A w A A E w A A A A A A A A A A A A A A A A D h A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A D w A w A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 7 Y E g A A A A A A A L Y S A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N m Z j c 2 N z Z h N S 1 k M D R h L T Q z Y T U t Y T U 3 N i 1 h N D c x M z Z h N W Y 4 N D g i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z d G l 0 b G V f b G l z d F 8 x M T A y N T g i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M j Y z I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A 1 L T A x V D E 1 O j A x O j M 0 L j E 0 N D c y M j h a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q X d Z R 0 J n T U d C Z 1 l H Q m d Z S E J 3 W T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 V G V y b S B J R C Z x d W 9 0 O y w m c X V v d D t O Y W 1 l W z I w N z k x M D Z d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l c 2 9 1 c m N l I F R 5 c G V b M j A 3 O T E w O V 0 m c X V v d D s s J n F 1 b 3 Q 7 S V N T T l s y M j M z N T M 2 X S Z x d W 9 0 O y w m c X V v d D t P Q 0 x D W z I y M z M 1 M z d d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B s Y W N l I G 9 m I F B 1 Y m x p Y 2 F 0 a W 9 u W z I y M z M 1 M z h d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B 1 Y m x p c 2 h l c l s y M j M z N T M 5 X S Z x d W 9 0 O y w m c X V v d D t G c m V x d W V u Y 3 l b M j I z M z U 0 M F 0 m c X V v d D s s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 b M j I z M z U 0 M V 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 9 1 c m N l I F B y b 3 Z p Z G V k I E J 5 W z I y M z M 1 N D J d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 p T V E 9 S I F V S T C Z x d W 9 0 O y w m c X V v d D t F Y X J s a W V z d C B F e G F j d C B E Y X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 x h d G V z d C B F e G F j d C B E Y X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v d m V y Y W d l I C h E Y X R l I F J h b m d l K S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 0 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U Z X J t I E l E L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 5 h b W V b M j A 3 O T E w N l 0 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V z b 3 V y Y 2 U g V H l w Z V s y M D c 5 M T A 5 X S w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J U 1 N O W z I y M z M 1 M z Z d L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 9 D T E N b M j I z M z U z N 1 0 s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U G x h Y 2 U g b 2 Y g U H V i b G l j Y X R p b 2 5 b M j I z M z U z O F 0 s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H V i b G l z a G V y W z I y M z M 1 M z l d L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z y Z X F 1 Z W 5 j e V s y M j M z N T Q w X S w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z W x h d G l v b l s y M j M z N T Q x X S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T b 3 V y Y 2 U g U H J v d m l k Z W Q g Q n l b M j I z M z U 0 M l 0 s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S l N U T 1 I g V V J M L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F Y X J s a W V z d C B F e G F j d C B E Y X R l L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t M Y X R l c 3 Q g R X h h Y 3 Q g R G F 0 Z S w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 2 Z X J h Z 2 U g K E R h d G U g U m F u Z 2 U p L D E z f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T Q s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V y b S B J R C w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t O Y W 1 l W z I w N z k x M D Z d L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c 2 9 1 c m N l I F R 5 c G V b M j A 3 O T E w O V 0 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S V N T T l s y M j M z N T M 2 X S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t P Q 0 x D W z I y M z M 1 M z d d L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B s Y W N l I G 9 m I F B 1 Y m x p Y 2 F 0 a W 9 u W z I y M z M 1 M z h d L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B 1 Y m x p c 2 h l c l s y M j M z N T M 5 X S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G c m V x d W V u Y 3 l b M j I z M z U 0 M F 0 s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V s Y X R p b 2 5 b M j I z M z U 0 M V 0 s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 9 1 c m N l I F B y b 3 Z p Z G V k I E J 5 W z I y M z M 1 N D J d L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 p T V E 9 S I F V S T C w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R W F y b G l l c 3 Q g R X h h Y 3 Q g R G F 0 Z S w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T G F 0 Z X N 0 I E V 4 Y W N 0 I E R h d G U s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v d m V y Y W d l I C h E Y X R l I F J h b m d l K S w x M 3 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 1 B y b 2 1 v d G V k J T I w S G V h Z G V y c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A O A q 7 Y 0 n u s l A p i x S t Q p S 1 t 8 A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A u 0 z 7 b / D R k V s v q 5 W f U n r 9 l d w O x F o Z 0 7 J N n B 8 1 H d A z w F E A A A A A D o A A A A A C A A A g A A A A 2 f L P r z L M D w f 4 Q c / g Q 9 h F 3 N R U X 2 J d h c A S O B D Q z S t g V N d Q A A A A m k d l w G Q Z g n q 5 6 0 8 Z i 8 P 1 s y 5 q Q Y d M K W N 3 I + 8 a x h 1 8 G 1 d R r 1 u 3 9 R 2 5 7 P 3 C z p l 9 E / P l v 6 f V Q y E j n H / v / + X o Y M 7 4 S U 1 W v q u K S g w I x z W 2 G 9 X i u t 5 A A A A A B n o q k a S T P a + R / 4 d X B X G 8 O 8 8 / o x 8 R e P x y 9 b R 7 c w 4 7 W S U O Q i J 3 o c 8 u 4 e 5 t E m L w p U i K + g g 1 r G r l T L O G G x y a i I O t F w = = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A M g E A A B Q S w M E F A A C A A g A 5 V n B X B 8 e e S O k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h K N I a U M r p K Y E I 1 r U y o 0 w o + h x X I 3 B 4 / k F c Q o 6 u b 4 v v c N 7 9 2 v N 5 6 N b R N c d G 9 N B y m K M E W B B t W V B q o U D e 4 Y r l A m + F a q k 6 x 0 M M l g k 9 G W K a q d O y e E e O + x j 3 H X V 4 R R G p F D v i l U r V u J P r L 5 L 4 c G r J O g N B J 8 / x o j G I 4 W M W Z s i S k n M + S 5 g a / A p r 3 P 9 g f y 9 d C 4 o d d C Q 7 g r O J k j J + 8 P 4 g F Q S w M E F A A C A A g A 5 V n B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A O V Z w V y 3 j b X z w g E A A I I D A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C F k s t q 4 z A U h v e B v I N w N w 6 4 x n Y u b a d 4 M W O n T I a Q Z m J 3 F W e h y q e J Q J e O J K c N o e 8 + c u 3 S D j a M N p L O / / G f C 0 c D M V Q K l D V 3 e D s c D A f 6 g B W U 6 M I x 1 D C 4 Z F S b y z A M o u m 1 g 2 L E w A w H y J 5 M V o q A j S T 6 6 K e S V B y E c e 8 o A z + R w t i P d p 3 k W / G g Q e m C S y K F k K p I 5 Y t g E p e 6 M P y 5 6 K T w i T 4 6 I 2 + b A q O c G l C x 4 z k e S i S r u N B x O P H Q X B B Z U r G P Z 9 M g C D 3 0 u 5 I G M n N i E H 8 + / Z U U s B t 5 T a 0 X z l p J b r U S / Q R c 2 o L q V n L 8 a M F W a e N u 0 5 a H t m 3 8 O 2 M Z w Q w r H R t V f b V M D l j s r W N + e o Z P u 1 x h o Z + k 4 k 3 J t a j d n v z e + e z k o D h a p L a / h T C z i V / D b x 4 6 O y v M Y R s F V z d h M N t Z 2 V g B G X g 1 7 + o G d D P 7 m m + x m y 6 2 y L L V N o r G 4 + m 4 x + Q + W S a t e r X r V r B m 2 C a Q T 2 h d P T J K c L 0 e L X 7 d N X u H 9 A F U i / R U c 6 f g T w W C n B p k E v T 1 x b 7 k m Y R d o t 0 5 O 8 w j L e 0 w f 3 y 4 R V 3 2 V 5 b f b 9 D D Z t l R 5 l g x C t q g + S s m B q X Y w A d T 2 r e h v J n B 0 n 7 + T y X y C A r v A b k 1 g j b 1 U o z + y f k 2 G g 6 o 6 F 2 b 2 7 9 Q S w E C L Q A U A A I A C A D l W c F c H x 5 5 I 6 Q A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A 5 V n B X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 A A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A D l W c F c t 4 2 1 8 8 I B A A C C A w A A E w A A A A A A A A A A A A A A A A D h A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A D w A w A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 7 Y E g A A A A A A A L Y S A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N j M m N j M T k 4 Z i 0 1 Y 2 F j L T R h M T g t Y j Q 0 M i 0 w N T I 4 Z T Q z M z d i M 2 U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z d G l 0 b G V f b G l z d F 8 x M T A y N T g i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M j Y z I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A 2 L T A x V D E 1 O j E 1 O j E x L j E 0 M T U z M T F a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q X d Z R 0 J n T U d C Z 1 l H Q m d Z S E J 3 W T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 V G V y b S B J R C Z x d W 9 0 O y w m c X V v d D t O Y W 1 l W z I w N z k x M D Z d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l c 2 9 1 c m N l I F R 5 c G V b M j A 3 O T E w O V 0 m c X V v d D s s J n F 1 b 3 Q 7 S V N T T l s y M j M z N T M 2 X S Z x d W 9 0 O y w m c X V v d D t P Q 0 x D W z I y M z M 1 M z d d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B s Y W N l I G 9 m I F B 1 Y m x p Y 2 F 0 a W 9 u W z I y M z M 1 M z h d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B 1 Y m x p c 2 h l c l s y M j M z N T M 5 X S Z x d W 9 0 O y w m c X V v d D t G c m V x d W V u Y 3 l b M j I z M z U 0 M F 0 m c X V v d D s s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 b M j I z M z U 0 M V 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 9 1 c m N l I F B y b 3 Z p Z G V k I E J 5 W z I y M z M 1 N D J d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 p T V E 9 S I F V S T C Z x d W 9 0 O y w m c X V v d D t F Y X J s a W V z d C B F e G F j d C B E Y X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 x h d G V z d C B F e G F j d C B E Y X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v d m V y Y W d l I C h E Y X R l I F J h b m d l K S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 0 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U Z X J t I E l E L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 5 h b W V b M j A 3 O T E w N l 0 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V z b 3 V y Y 2 U g V H l w Z V s y M D c 5 M T A 5 X S w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J U 1 N O W z I y M z M 1 M z Z d L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 9 D T E N b M j I z M z U z N 1 0 s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U G x h Y 2 U g b 2 Y g U H V i b G l j Y X R p b 2 5 b M j I z M z U z O F 0 s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H V i b G l z a G V y W z I y M z M 1 M z l d L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z y Z X F 1 Z W 5 j e V s y M j M z N T Q w X S w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z W x h d G l v b l s y M j M z N T Q x X S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T b 3 V y Y 2 U g U H J v d m l k Z W Q g Q n l b M j I z M z U 0 M l 0 s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S l N U T 1 I g V V J M L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F Y X J s a W V z d C B F e G F j d C B E Y X R l L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t M Y X R l c 3 Q g R X h h Y 3 Q g R G F 0 Z S w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 2 Z X J h Z 2 U g K E R h d G U g U m F u Z 2 U p L D E z f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T Q s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V y b S B J R C w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t O Y W 1 l W z I w N z k x M D Z d L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c 2 9 1 c m N l I F R 5 c G V b M j A 3 O T E w O V 0 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S V N T T l s y M j M z N T M 2 X S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t P Q 0 x D W z I y M z M 1 M z d d L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B s Y W N l I G 9 m I F B 1 Y m x p Y 2 F 0 a W 9 u W z I y M z M 1 M z h d L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B 1 Y m x p c 2 h l c l s y M j M z N T M 5 X S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G c m V x d W V u Y 3 l b M j I z M z U 0 M F 0 s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V s Y X R p b 2 5 b M j I z M z U 0 M V 0 s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 9 1 c m N l I F B y b 3 Z p Z G V k I E J 5 W z I y M z M 1 N D J d L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 p T V E 9 S I F V S T C w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R W F y b G l l c 3 Q g R X h h Y 3 Q g R G F 0 Z S w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T G F 0 Z X N 0 I E V 4 Y W N 0 I E R h d G U s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v d m V y Y W d l I C h E Y X R l I F J h b m d l K S w x M 3 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 1 B y b 2 1 v d G V k J T I w S G V h Z G V y c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A G f g 7 r I c / C d O p 0 J i P K r T Q M Q A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A B 8 C k 8 Z J s 6 t a L F W 4 4 i 6 X u 7 z f s k b 5 Q W O g G Y D E e z n l B B 5 Q A A A A A D o A A A A A C A A A g A A A A / d 7 n y I + z 8 T Z m p A S v Z t + z w 7 e y n K m Q 1 q s A h m T P r J Y W O D R Q A A A A 2 b b u G c L o r A D 9 x v W 0 J Z S f H f F L K 1 X 4 U u v T 9 1 c u W Z G H q F R u h Q 9 J w 9 j O X l s U f 5 n H h x u 3 d r 9 x 4 I F M N v P x R j N N F 5 Z b 0 Z D 2 R X A B e H O J a J y u o 6 O S U U B A A A A A R q 4 M V 6 z t T 7 x Q n + p j 5 g q h R L J K Z 8 G P m s E B 1 L J p X P s g Q v w / 0 5 O i O n R T M C f j x p m w I G 3 G 3 s A d Z R v B V H 2 u U i + s N o k 8 r A = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2F78537-B0B3-4D37-85FC-5CE95BB60447}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11309136-BAA8-42FC-A18F-7B81F7966899}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>title-list-110258</vt:lpstr>
     </vt:vector>