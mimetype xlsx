--- v7 (2026-06-04)
+++ v8 (2026-07-18)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\moconnor\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{039BC1BC-ABD7-48FE-97B7-A9688CACB300}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E6B6778A-887A-4B25-8477-49FD785F0EE0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="14040" windowWidth="25780" windowHeight="14130" xr2:uid="{9E584715-CFAC-4365-A126-2A615B7C24CA}"/>
+    <workbookView xWindow="-90" yWindow="14040" windowWidth="25780" windowHeight="14130" xr2:uid="{84F0E9A2-A156-465F-B80F-7430452FB558}"/>
   </bookViews>
   <sheets>
     <sheet name="title-list-110258" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ExternalData_1" localSheetId="0" hidden="1">'title-list-110258'!$A$1:$N$264</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{40EA7E4D-00F6-45B8-8FC7-241D566DE260}" keepAlive="1" name="Query - title-list-110258" description="Connection to the 'title-list-110258' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
+  <connection id="1" xr16:uid="{6716EC01-33C8-41F8-99EC-FD2850E5F218}" keepAlive="1" name="Query - title-list-110258" description="Connection to the 'title-list-110258' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=title-list-110258;Extended Properties=&quot;&quot;" command="SELECT * FROM [title-list-110258]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2644" uniqueCount="642">
   <si>
     <t>Term ID</t>
   </si>
   <si>
     <t>Name[2079106]</t>
   </si>
   <si>
     <t>Resource Type[2079109]</t>
   </si>
   <si>
     <t>ISSN[2233536]</t>
   </si>
   <si>
     <t>OCLC[2233537]</t>
   </si>
   <si>
     <t>Place of Publication[2233538]</t>
   </si>
@@ -2077,97 +2077,97 @@
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{916DA837-9E38-4E26-8732-AD22949F5682}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{630F7445-070D-4170-91BC-A073E2B8D18C}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="15">
     <queryTableFields count="14">
       <queryTableField id="1" name="Term ID" tableColumnId="1"/>
       <queryTableField id="2" name="Name[2079106]" tableColumnId="2"/>
       <queryTableField id="3" name="Resource Type[2079109]" tableColumnId="3"/>
       <queryTableField id="4" name="ISSN[2233536]" tableColumnId="4"/>
       <queryTableField id="5" name="OCLC[2233537]" tableColumnId="5"/>
       <queryTableField id="6" name="Place of Publication[2233538]" tableColumnId="6"/>
       <queryTableField id="7" name="Publisher[2233539]" tableColumnId="7"/>
       <queryTableField id="8" name="Frequency[2233540]" tableColumnId="8"/>
       <queryTableField id="9" name="Relation[2233541]" tableColumnId="9"/>
       <queryTableField id="10" name="Source Provided By[2233542]" tableColumnId="10"/>
       <queryTableField id="11" name="JSTOR URL" tableColumnId="11"/>
       <queryTableField id="12" name="Earliest Exact Date" tableColumnId="12"/>
       <queryTableField id="13" name="Latest Exact Date" tableColumnId="13"/>
       <queryTableField id="14" name="Coverage (Date Range)" tableColumnId="14"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1B092C61-189C-4C36-8C8F-F600DB2DC33C}" name="title_list_110258" displayName="title_list_110258" ref="A1:N264" tableType="queryTable" totalsRowShown="0">
-  <autoFilter ref="A1:N264" xr:uid="{1B092C61-189C-4C36-8C8F-F600DB2DC33C}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1B9F3AFE-C68B-4B4B-8373-405D7D12A8B9}" name="title_list_110258" displayName="title_list_110258" ref="A1:N264" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A1:N264" xr:uid="{1B9F3AFE-C68B-4B4B-8373-405D7D12A8B9}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:N264">
     <sortCondition ref="B1:B264"/>
   </sortState>
   <tableColumns count="14">
-    <tableColumn id="1" xr3:uid="{BA54B567-55D5-4432-B613-C05A550F4262}" uniqueName="1" name="Term ID" queryTableFieldId="1"/>
-[...12 lines deleted...]
-    <tableColumn id="14" xr3:uid="{BA885F4A-54F3-43AC-B0CF-6DB20A611AF9}" uniqueName="14" name="Coverage (Date Range)" queryTableFieldId="14" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{511B0839-8A5D-432D-A515-66B1F434FBC6}" uniqueName="1" name="Term ID" queryTableFieldId="1"/>
+    <tableColumn id="2" xr3:uid="{0F7B1FD8-17E4-4BF4-A460-BBB181C8DE4A}" uniqueName="2" name="Name[2079106]" queryTableFieldId="2" dataDxfId="11"/>
+    <tableColumn id="3" xr3:uid="{557F5E97-3356-41E3-BEB7-3AAAA78BFE43}" uniqueName="3" name="Resource Type[2079109]" queryTableFieldId="3" dataDxfId="10"/>
+    <tableColumn id="4" xr3:uid="{CB02262C-A6E0-42C8-AA6C-0C8D7B63DF50}" uniqueName="4" name="ISSN[2233536]" queryTableFieldId="4" dataDxfId="9"/>
+    <tableColumn id="5" xr3:uid="{93B7528F-31A5-4737-A9F3-6E624F58E6A2}" uniqueName="5" name="OCLC[2233537]" queryTableFieldId="5"/>
+    <tableColumn id="6" xr3:uid="{190C8C36-734C-4096-994F-55EE7D982AF3}" uniqueName="6" name="Place of Publication[2233538]" queryTableFieldId="6" dataDxfId="8"/>
+    <tableColumn id="7" xr3:uid="{6703D020-CF8F-4946-8BAA-D40E9686B416}" uniqueName="7" name="Publisher[2233539]" queryTableFieldId="7" dataDxfId="7"/>
+    <tableColumn id="8" xr3:uid="{E933F60D-9912-49BA-8E57-8B9540BE2BCC}" uniqueName="8" name="Frequency[2233540]" queryTableFieldId="8" dataDxfId="6"/>
+    <tableColumn id="9" xr3:uid="{9CFE4588-A34E-4796-B789-37C32777FEF1}" uniqueName="9" name="Relation[2233541]" queryTableFieldId="9" dataDxfId="5"/>
+    <tableColumn id="10" xr3:uid="{CCE370EA-3CB4-4AB4-A69E-735EC750AB3F}" uniqueName="10" name="Source Provided By[2233542]" queryTableFieldId="10" dataDxfId="4"/>
+    <tableColumn id="11" xr3:uid="{E025A3F2-2C7D-40C4-AD0C-56CFED0F296E}" uniqueName="11" name="JSTOR URL" queryTableFieldId="11" dataDxfId="3"/>
+    <tableColumn id="12" xr3:uid="{9C6F8014-71DF-48D1-8EDC-894E2D298191}" uniqueName="12" name="Earliest Exact Date" queryTableFieldId="12" dataDxfId="1"/>
+    <tableColumn id="13" xr3:uid="{BD4E9028-0889-4900-9006-5D51D5D7DD70}" uniqueName="13" name="Latest Exact Date" queryTableFieldId="13" dataDxfId="0"/>
+    <tableColumn id="14" xr3:uid="{0A5A003C-FE36-4EDF-9231-486C9B749370}" uniqueName="14" name="Coverage (Date Range)" queryTableFieldId="14" dataDxfId="2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -2449,51 +2449,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B2AB20E-4682-40C1-A087-85E67F86D03F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9A7B000-24AA-4408-92BA-6C7A9FE8C726}">
   <dimension ref="A1:N264"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="9.453125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="79.54296875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.453125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.1796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.36328125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21.08984375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="67.90625" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="18.6328125" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="17.453125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="22.08984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -12439,55 +12439,55 @@
       <c r="I264" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J264" s="1" t="s">
         <v>465</v>
       </c>
       <c r="K264" s="1" t="s">
         <v>568</v>
       </c>
       <c r="N264" s="1" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A M g E A A B Q S w M E F A A C A A g A 5 V n B X B 8 e e S O k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h K N I a U M r p K Y E I 1 r U y o 0 w o + h x X I 3 B 4 / k F c Q o 6 u b 4 v v c N 7 9 2 v N 5 6 N b R N c d G 9 N B y m K M E W B B t W V B q o U D e 4 Y r l A m + F a q k 6 x 0 M M l g k 9 G W K a q d O y e E e O + x j 3 H X V 4 R R G p F D v i l U r V u J P r L 5 L 4 c G r J O g N B J 8 / x o j G I 4 W M W Z s i S k n M + S 5 g a / A p r 3 P 9 g f y 9 d C 4 o d d C Q 7 g r O J k j J + 8 P 4 g F Q S w M E F A A C A A g A 5 V n B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A O V Z w V y 3 j b X z w g E A A I I D A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C F k s t q 4 z A U h v e B v I N w N w 6 4 x n Y u b a d 4 M W O n T I a Q Z m J 3 F W e h y q e J Q J e O J K c N o e 8 + c u 3 S D j a M N p L O / / G f C 0 c D M V Q K l D V 3 e D s c D A f 6 g B W U 6 M I x 1 D C 4 Z F S b y z A M o u m 1 g 2 L E w A w H y J 5 M V o q A j S T 6 6 K e S V B y E c e 8 o A z + R w t i P d p 3 k W / G g Q e m C S y K F k K p I 5 Y t g E p e 6 M P y 5 6 K T w i T 4 6 I 2 + b A q O c G l C x 4 z k e S i S r u N B x O P H Q X B B Z U r G P Z 9 M g C D 3 0 u 5 I G M n N i E H 8 + / Z U U s B t 5 T a 0 X z l p J b r U S / Q R c 2 o L q V n L 8 a M F W a e N u 0 5 a H t m 3 8 O 2 M Z w Q w r H R t V f b V M D l j s r W N + e o Z P u 1 x h o Z + k 4 k 3 J t a j d n v z e + e z k o D h a p L a / h T C z i V / D b x 4 6 O y v M Y R s F V z d h M N t Z 2 V g B G X g 1 7 + o G d D P 7 m m + x m y 6 2 y L L V N o r G 4 + m 4 x + Q + W S a t e r X r V r B m 2 C a Q T 2 h d P T J K c L 0 e L X 7 d N X u H 9 A F U i / R U c 6 f g T w W C n B p k E v T 1 x b 7 k m Y R d o t 0 5 O 8 w j L e 0 w f 3 y 4 R V 3 2 V 5 b f b 9 D D Z t l R 5 l g x C t q g + S s m B q X Y w A d T 2 r e h v J n B 0 n 7 + T y X y C A r v A b k 1 g j b 1 U o z + y f k 2 G g 6 o 6 F 2 b 2 7 9 Q S w E C L Q A U A A I A C A D l W c F c H x 5 5 I 6 Q A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A 5 V n B X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 A A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A D l W c F c t 4 2 1 8 8 I B A A C C A w A A E w A A A A A A A A A A A A A A A A D h A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A D w A w A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 7 Y E g A A A A A A A L Y S A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N j M m N j M T k 4 Z i 0 1 Y 2 F j L T R h M T g t Y j Q 0 M i 0 w N T I 4 Z T Q z M z d i M 2 U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z d G l 0 b G V f b G l z d F 8 x M T A y N T g i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M j Y z I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A 2 L T A x V D E 1 O j E 1 O j E x L j E 0 M T U z M T F a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q X d Z R 0 J n T U d C Z 1 l H Q m d Z S E J 3 W T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 V G V y b S B J R C Z x d W 9 0 O y w m c X V v d D t O Y W 1 l W z I w N z k x M D Z d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l c 2 9 1 c m N l I F R 5 c G V b M j A 3 O T E w O V 0 m c X V v d D s s J n F 1 b 3 Q 7 S V N T T l s y M j M z N T M 2 X S Z x d W 9 0 O y w m c X V v d D t P Q 0 x D W z I y M z M 1 M z d d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B s Y W N l I G 9 m I F B 1 Y m x p Y 2 F 0 a W 9 u W z I y M z M 1 M z h d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B 1 Y m x p c 2 h l c l s y M j M z N T M 5 X S Z x d W 9 0 O y w m c X V v d D t G c m V x d W V u Y 3 l b M j I z M z U 0 M F 0 m c X V v d D s s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 b M j I z M z U 0 M V 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 9 1 c m N l I F B y b 3 Z p Z G V k I E J 5 W z I y M z M 1 N D J d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 p T V E 9 S I F V S T C Z x d W 9 0 O y w m c X V v d D t F Y X J s a W V z d C B F e G F j d C B E Y X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 x h d G V z d C B F e G F j d C B E Y X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v d m V y Y W d l I C h E Y X R l I F J h b m d l K S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 0 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U Z X J t I E l E L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 5 h b W V b M j A 3 O T E w N l 0 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V z b 3 V y Y 2 U g V H l w Z V s y M D c 5 M T A 5 X S w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J U 1 N O W z I y M z M 1 M z Z d L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 9 D T E N b M j I z M z U z N 1 0 s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U G x h Y 2 U g b 2 Y g U H V i b G l j Y X R p b 2 5 b M j I z M z U z O F 0 s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H V i b G l z a G V y W z I y M z M 1 M z l d L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z y Z X F 1 Z W 5 j e V s y M j M z N T Q w X S w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z W x h d G l v b l s y M j M z N T Q x X S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T b 3 V y Y 2 U g U H J v d m l k Z W Q g Q n l b M j I z M z U 0 M l 0 s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S l N U T 1 I g V V J M L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F Y X J s a W V z d C B F e G F j d C B E Y X R l L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t M Y X R l c 3 Q g R X h h Y 3 Q g R G F 0 Z S w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 2 Z X J h Z 2 U g K E R h d G U g U m F u Z 2 U p L D E z f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T Q s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V y b S B J R C w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t O Y W 1 l W z I w N z k x M D Z d L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c 2 9 1 c m N l I F R 5 c G V b M j A 3 O T E w O V 0 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S V N T T l s y M j M z N T M 2 X S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t P Q 0 x D W z I y M z M 1 M z d d L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B s Y W N l I G 9 m I F B 1 Y m x p Y 2 F 0 a W 9 u W z I y M z M 1 M z h d L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B 1 Y m x p c 2 h l c l s y M j M z N T M 5 X S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G c m V x d W V u Y 3 l b M j I z M z U 0 M F 0 s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V s Y X R p b 2 5 b M j I z M z U 0 M V 0 s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 9 1 c m N l I F B y b 3 Z p Z G V k I E J 5 W z I y M z M 1 N D J d L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 p T V E 9 S I F V S T C w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R W F y b G l l c 3 Q g R X h h Y 3 Q g R G F 0 Z S w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T G F 0 Z X N 0 I E V 4 Y W N 0 I E R h d G U s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v d m V y Y W d l I C h E Y X R l I F J h b m d l K S w x M 3 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 1 B y b 2 1 v d G V k J T I w S G V h Z G V y c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A G f g 7 r I c / C d O p 0 J i P K r T Q M Q A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A B 8 C k 8 Z J s 6 t a L F W 4 4 i 6 X u 7 z f s k b 5 Q W O g G Y D E e z n l B B 5 Q A A A A A D o A A A A A C A A A g A A A A / d 7 n y I + z 8 T Z m p A S v Z t + z w 7 e y n K m Q 1 q s A h m T P r J Y W O D R Q A A A A 2 b b u G c L o r A D 9 x v W 0 J Z S f H f F L K 1 X 4 U u v T 9 1 c u W Z G H q F R u h Q 9 J w 9 j O X l s U f 5 n H h x u 3 d r 9 x 4 I F M N v P x R j N N F 5 Z b 0 Z D 2 R X A B e H O J a J y u o 6 O S U U B A A A A A R q 4 M V 6 z t T 7 x Q n + p j 5 g q h R L J K Z 8 G P m s E B 1 L J p X P s g Q v w / 0 5 O i O n R T M C f j x p m w I G 3 G 3 s A d Z R v B V H 2 u U i + s N o k 8 r A = = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A M g E A A B Q S w M E F A A C A A g A Q m z i X K l b r g K k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h q M k l I G V 0 l M i M a 1 q R U a 4 c f Q Y r m b g 0 f y C m I U d X N 8 3 / u G 9 + 7 X G 8 + G p g 4 u u r O m h R R F m K J A g 2 o P B s o U 9 e 4 Y L l A m + E a q k y x 1 M M p g k 8 E e U l Q 5 d 0 4 I 8 d 5 j P 8 N t V x J G a U T 2 + b p Q l W 4 k + s j m v x w a s E 6 C 0 k j w 3 W u M Y D i K Y z x n S 0 w 5 m S D P D X w F N u 5 9 t j + Q r / r a 9 Z 0 W G s J t w c k U O X l / E A 9 Q S w M E F A A C A A g A Q m z i X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A E J s 4 l y 3 j b X z w g E A A I I D A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C F k s t q 4 z A U h v e B v I N w N w 6 4 x n Y u b a d 4 M W O n T I a Q Z m J 3 F W e h y q e J Q J e O J K c N o e 8 + c u 3 S D j a M N p L O / / G f C 0 c D M V Q K l D V 3 e D s c D A f 6 g B W U 6 M I x 1 D C 4 Z F S b y z A M o u m 1 g 2 L E w A w H y J 5 M V o q A j S T 6 6 K e S V B y E c e 8 o A z + R w t i P d p 3 k W / G g Q e m C S y K F k K p I 5 Y t g E p e 6 M P y 5 6 K T w i T 4 6 I 2 + b A q O c G l C x 4 z k e S i S r u N B x O P H Q X B B Z U r G P Z 9 M g C D 3 0 u 5 I G M n N i E H 8 + / Z U U s B t 5 T a 0 X z l p J b r U S / Q R c 2 o L q V n L 8 a M F W a e N u 0 5 a H t m 3 8 O 2 M Z w Q w r H R t V f b V M D l j s r W N + e o Z P u 1 x h o Z + k 4 k 3 J t a j d n v z e + e z k o D h a p L a / h T C z i V / D b x 4 6 O y v M Y R s F V z d h M N t Z 2 V g B G X g 1 7 + o G d D P 7 m m + x m y 6 2 y L L V N o r G 4 + m 4 x + Q + W S a t e r X r V r B m 2 C a Q T 2 h d P T J K c L 0 e L X 7 d N X u H 9 A F U i / R U c 6 f g T w W C n B p k E v T 1 x b 7 k m Y R d o t 0 5 O 8 w j L e 0 w f 3 y 4 R V 3 2 V 5 b f b 9 D D Z t l R 5 l g x C t q g + S s m B q X Y w A d T 2 r e h v J n B 0 n 7 + T y X y C A r v A b k 1 g j b 1 U o z + y f k 2 G g 6 o 6 F 2 b 2 7 9 Q S w E C L Q A U A A I A C A B C b O J c q V u u A q Q A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A Q m z i X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 A A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A B C b O J c t 4 2 1 8 8 I B A A C C A w A A E w A A A A A A A A A A A A A A A A D h A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A D w A w A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 7 Y E g A A A A A A A L Y S A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M z M m E w O W Q 0 Z S 1 l N T U 0 L T R k M 2 Q t O G M 1 N S 0 2 M T N l O T h h N j h j M z U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z d G l 0 b G V f b G l z d F 8 x M T A y N T g i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M j Y z I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A 3 L T A y V D E 3 O j M 0 O j A 0 L j k w N T k 5 N T Z a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q X d Z R 0 J n T U d C Z 1 l H Q m d Z S E J 3 W T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 V G V y b S B J R C Z x d W 9 0 O y w m c X V v d D t O Y W 1 l W z I w N z k x M D Z d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l c 2 9 1 c m N l I F R 5 c G V b M j A 3 O T E w O V 0 m c X V v d D s s J n F 1 b 3 Q 7 S V N T T l s y M j M z N T M 2 X S Z x d W 9 0 O y w m c X V v d D t P Q 0 x D W z I y M z M 1 M z d d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B s Y W N l I G 9 m I F B 1 Y m x p Y 2 F 0 a W 9 u W z I y M z M 1 M z h d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B 1 Y m x p c 2 h l c l s y M j M z N T M 5 X S Z x d W 9 0 O y w m c X V v d D t G c m V x d W V u Y 3 l b M j I z M z U 0 M F 0 m c X V v d D s s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 b M j I z M z U 0 M V 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 9 1 c m N l I F B y b 3 Z p Z G V k I E J 5 W z I y M z M 1 N D J d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 p T V E 9 S I F V S T C Z x d W 9 0 O y w m c X V v d D t F Y X J s a W V z d C B F e G F j d C B E Y X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 x h d G V z d C B F e G F j d C B E Y X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v d m V y Y W d l I C h E Y X R l I F J h b m d l K S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 0 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U Z X J t I E l E L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 5 h b W V b M j A 3 O T E w N l 0 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V z b 3 V y Y 2 U g V H l w Z V s y M D c 5 M T A 5 X S w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J U 1 N O W z I y M z M 1 M z Z d L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 9 D T E N b M j I z M z U z N 1 0 s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U G x h Y 2 U g b 2 Y g U H V i b G l j Y X R p b 2 5 b M j I z M z U z O F 0 s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H V i b G l z a G V y W z I y M z M 1 M z l d L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z y Z X F 1 Z W 5 j e V s y M j M z N T Q w X S w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z W x h d G l v b l s y M j M z N T Q x X S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T b 3 V y Y 2 U g U H J v d m l k Z W Q g Q n l b M j I z M z U 0 M l 0 s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S l N U T 1 I g V V J M L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F Y X J s a W V z d C B F e G F j d C B E Y X R l L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t M Y X R l c 3 Q g R X h h Y 3 Q g R G F 0 Z S w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 2 Z X J h Z 2 U g K E R h d G U g U m F u Z 2 U p L D E z f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T Q s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V y b S B J R C w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t O Y W 1 l W z I w N z k x M D Z d L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c 2 9 1 c m N l I F R 5 c G V b M j A 3 O T E w O V 0 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S V N T T l s y M j M z N T M 2 X S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t P Q 0 x D W z I y M z M 1 M z d d L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B s Y W N l I G 9 m I F B 1 Y m x p Y 2 F 0 a W 9 u W z I y M z M 1 M z h d L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B 1 Y m x p c 2 h l c l s y M j M z N T M 5 X S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G c m V x d W V u Y 3 l b M j I z M z U 0 M F 0 s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V s Y X R p b 2 5 b M j I z M z U 0 M V 0 s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 9 1 c m N l I F B y b 3 Z p Z G V k I E J 5 W z I y M z M 1 N D J d L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 p T V E 9 S I F V S T C w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R W F y b G l l c 3 Q g R X h h Y 3 Q g R G F 0 Z S w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T G F 0 Z X N 0 I E V 4 Y W N 0 I E R h d G U s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v d m V y Y W d l I C h E Y X R l I F J h b m d l K S w x M 3 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 1 B y b 2 1 v d G V k J T I w S G V h Z G V y c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A G f g 7 r I c / C d O p 0 J i P K r T Q M Q A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A H a q 1 q C X 2 R s J / z a O E f n 9 j h X G u 4 6 Z 3 + e 4 s L J P P s v g t / l w A A A A A D o A A A A A C A A A g A A A A t Z c Y G S Q A B 3 y g O Q Z Q b X e U e S w L H + n x l i a j 6 Y T j / 4 f v Z E 1 Q A A A A S C K a e a v J L T n f 7 7 Z v G v p q a 9 h w w 1 1 8 c c v F R 0 O I B G H d i J a u R U c F o H A L y j k R 6 w Y w r 9 8 I e D e / T j O 1 I g a F T 8 m K v n s j C a g S / 5 M L r h Z V a I J b r l L g l y h A A A A A r L k L R X b o g r i o M D 7 h B 0 u I f 5 m V x 1 + 1 J H C M 0 4 n j o M F P y 4 I z Y M H S h R n i d v o r H p x 8 i Z b s d k n o p K l S O k X S u s z / X Z O G 4 Q = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11309136-BAA8-42FC-A18F-7B81F7966899}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E030FFF6-D77D-4335-89A4-584F4F48D48C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>title-list-110258</vt:lpstr>
     </vt:vector>