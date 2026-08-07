--- v8 (2026-07-18)
+++ v9 (2026-08-07)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\moconnor\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E6B6778A-887A-4B25-8477-49FD785F0EE0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{38DC0CCE-3E64-458C-9B1F-78D994D2ECA2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="14040" windowWidth="25780" windowHeight="14130" xr2:uid="{84F0E9A2-A156-465F-B80F-7430452FB558}"/>
+    <workbookView xWindow="-90" yWindow="14040" windowWidth="25780" windowHeight="14130" xr2:uid="{DC5DC57C-3897-45FF-93AA-7878563B3C62}"/>
   </bookViews>
   <sheets>
     <sheet name="title-list-110258" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ExternalData_1" localSheetId="0" hidden="1">'title-list-110258'!$A$1:$N$264</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{6716EC01-33C8-41F8-99EC-FD2850E5F218}" keepAlive="1" name="Query - title-list-110258" description="Connection to the 'title-list-110258' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
+  <connection id="1" xr16:uid="{EA800316-5E09-4665-B570-F1F19AAB946F}" keepAlive="1" name="Query - title-list-110258" description="Connection to the 'title-list-110258' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=title-list-110258;Extended Properties=&quot;&quot;" command="SELECT * FROM [title-list-110258]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2644" uniqueCount="642">
   <si>
     <t>Term ID</t>
   </si>
   <si>
     <t>Name[2079106]</t>
   </si>
   <si>
     <t>Resource Type[2079109]</t>
   </si>
   <si>
     <t>ISSN[2233536]</t>
   </si>
   <si>
     <t>OCLC[2233537]</t>
   </si>
   <si>
     <t>Place of Publication[2233538]</t>
   </si>
@@ -2077,97 +2077,97 @@
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{630F7445-070D-4170-91BC-A073E2B8D18C}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{BB3271D5-B47C-4108-94E1-2EE4F34CF462}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="15">
     <queryTableFields count="14">
       <queryTableField id="1" name="Term ID" tableColumnId="1"/>
       <queryTableField id="2" name="Name[2079106]" tableColumnId="2"/>
       <queryTableField id="3" name="Resource Type[2079109]" tableColumnId="3"/>
       <queryTableField id="4" name="ISSN[2233536]" tableColumnId="4"/>
       <queryTableField id="5" name="OCLC[2233537]" tableColumnId="5"/>
       <queryTableField id="6" name="Place of Publication[2233538]" tableColumnId="6"/>
       <queryTableField id="7" name="Publisher[2233539]" tableColumnId="7"/>
       <queryTableField id="8" name="Frequency[2233540]" tableColumnId="8"/>
       <queryTableField id="9" name="Relation[2233541]" tableColumnId="9"/>
       <queryTableField id="10" name="Source Provided By[2233542]" tableColumnId="10"/>
       <queryTableField id="11" name="JSTOR URL" tableColumnId="11"/>
       <queryTableField id="12" name="Earliest Exact Date" tableColumnId="12"/>
       <queryTableField id="13" name="Latest Exact Date" tableColumnId="13"/>
       <queryTableField id="14" name="Coverage (Date Range)" tableColumnId="14"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1B9F3AFE-C68B-4B4B-8373-405D7D12A8B9}" name="title_list_110258" displayName="title_list_110258" ref="A1:N264" tableType="queryTable" totalsRowShown="0">
-  <autoFilter ref="A1:N264" xr:uid="{1B9F3AFE-C68B-4B4B-8373-405D7D12A8B9}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{3F2246E5-9973-4C2C-9EC5-5C080003C69B}" name="title_list_110258" displayName="title_list_110258" ref="A1:N264" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A1:N264" xr:uid="{3F2246E5-9973-4C2C-9EC5-5C080003C69B}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:N264">
     <sortCondition ref="B1:B264"/>
   </sortState>
   <tableColumns count="14">
-    <tableColumn id="1" xr3:uid="{511B0839-8A5D-432D-A515-66B1F434FBC6}" uniqueName="1" name="Term ID" queryTableFieldId="1"/>
-[...12 lines deleted...]
-    <tableColumn id="14" xr3:uid="{0A5A003C-FE36-4EDF-9231-486C9B749370}" uniqueName="14" name="Coverage (Date Range)" queryTableFieldId="14" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{2BAAA69C-6D73-4FE0-817B-8A9D870CE70F}" uniqueName="1" name="Term ID" queryTableFieldId="1"/>
+    <tableColumn id="2" xr3:uid="{E9AEBE7C-8820-45E1-AD8C-1135291D55CB}" uniqueName="2" name="Name[2079106]" queryTableFieldId="2" dataDxfId="11"/>
+    <tableColumn id="3" xr3:uid="{14219DCA-2990-49A4-A47A-D075537A568F}" uniqueName="3" name="Resource Type[2079109]" queryTableFieldId="3" dataDxfId="10"/>
+    <tableColumn id="4" xr3:uid="{3B11F9E0-3AAA-4FB1-B4FF-79CD53742846}" uniqueName="4" name="ISSN[2233536]" queryTableFieldId="4" dataDxfId="9"/>
+    <tableColumn id="5" xr3:uid="{A63957D2-012A-4B92-B90D-A8874E88EF25}" uniqueName="5" name="OCLC[2233537]" queryTableFieldId="5"/>
+    <tableColumn id="6" xr3:uid="{0523C1E4-80E4-4E87-9ACA-8CCC16449490}" uniqueName="6" name="Place of Publication[2233538]" queryTableFieldId="6" dataDxfId="8"/>
+    <tableColumn id="7" xr3:uid="{3974CB86-EEEE-443E-94DE-D86F83FD08A3}" uniqueName="7" name="Publisher[2233539]" queryTableFieldId="7" dataDxfId="7"/>
+    <tableColumn id="8" xr3:uid="{BC79BD61-ACA2-4A92-AC1B-86AF2FEB1698}" uniqueName="8" name="Frequency[2233540]" queryTableFieldId="8" dataDxfId="6"/>
+    <tableColumn id="9" xr3:uid="{B5BE2419-5D7E-4627-9D57-16182691E4ED}" uniqueName="9" name="Relation[2233541]" queryTableFieldId="9" dataDxfId="5"/>
+    <tableColumn id="10" xr3:uid="{100BADD3-0C13-4AFE-9A71-84132A3A0C23}" uniqueName="10" name="Source Provided By[2233542]" queryTableFieldId="10" dataDxfId="4"/>
+    <tableColumn id="11" xr3:uid="{E61F5362-6603-4546-A7C5-222D9D1C6FF1}" uniqueName="11" name="JSTOR URL" queryTableFieldId="11" dataDxfId="3"/>
+    <tableColumn id="12" xr3:uid="{C54AC406-2F7D-4F57-906B-2569920AB58D}" uniqueName="12" name="Earliest Exact Date" queryTableFieldId="12" dataDxfId="1"/>
+    <tableColumn id="13" xr3:uid="{2C511FDB-C789-4E93-B6C0-DCC137599EE0}" uniqueName="13" name="Latest Exact Date" queryTableFieldId="13" dataDxfId="0"/>
+    <tableColumn id="14" xr3:uid="{51C2ED85-ED71-4B9C-942D-EED69759CFFF}" uniqueName="14" name="Coverage (Date Range)" queryTableFieldId="14" dataDxfId="2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -2449,51 +2449,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9A7B000-24AA-4408-92BA-6C7A9FE8C726}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB5FD3EA-70B0-4919-A3DE-3C99A59D7800}">
   <dimension ref="A1:N264"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="9.453125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="79.54296875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.453125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.1796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.36328125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21.08984375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="67.90625" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="18.6328125" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="17.453125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="22.08984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -12439,55 +12439,55 @@
       <c r="I264" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J264" s="1" t="s">
         <v>465</v>
       </c>
       <c r="K264" s="1" t="s">
         <v>568</v>
       </c>
       <c r="N264" s="1" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A M g E A A B Q S w M E F A A C A A g A Q m z i X K l b r g K k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h q M k l I G V 0 l M i M a 1 q R U a 4 c f Q Y r m b g 0 f y C m I U d X N 8 3 / u G 9 + 7 X G 8 + G p g 4 u u r O m h R R F m K J A g 2 o P B s o U 9 e 4 Y L l A m + E a q k y x 1 M M p g k 8 E e U l Q 5 d 0 4 I 8 d 5 j P 8 N t V x J G a U T 2 + b p Q l W 4 k + s j m v x w a s E 6 C 0 k j w 3 W u M Y D i K Y z x n S 0 w 5 m S D P D X w F N u 5 9 t j + Q r / r a 9 Z 0 W G s J t w c k U O X l / E A 9 Q S w M E F A A C A A g A Q m z i X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A E J s 4 l y 3 j b X z w g E A A I I D A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C F k s t q 4 z A U h v e B v I N w N w 6 4 x n Y u b a d 4 M W O n T I a Q Z m J 3 F W e h y q e J Q J e O J K c N o e 8 + c u 3 S D j a M N p L O / / G f C 0 c D M V Q K l D V 3 e D s c D A f 6 g B W U 6 M I x 1 D C 4 Z F S b y z A M o u m 1 g 2 L E w A w H y J 5 M V o q A j S T 6 6 K e S V B y E c e 8 o A z + R w t i P d p 3 k W / G g Q e m C S y K F k K p I 5 Y t g E p e 6 M P y 5 6 K T w i T 4 6 I 2 + b A q O c G l C x 4 z k e S i S r u N B x O P H Q X B B Z U r G P Z 9 M g C D 3 0 u 5 I G M n N i E H 8 + / Z U U s B t 5 T a 0 X z l p J b r U S / Q R c 2 o L q V n L 8 a M F W a e N u 0 5 a H t m 3 8 O 2 M Z w Q w r H R t V f b V M D l j s r W N + e o Z P u 1 x h o Z + k 4 k 3 J t a j d n v z e + e z k o D h a p L a / h T C z i V / D b x 4 6 O y v M Y R s F V z d h M N t Z 2 V g B G X g 1 7 + o G d D P 7 m m + x m y 6 2 y L L V N o r G 4 + m 4 x + Q + W S a t e r X r V r B m 2 C a Q T 2 h d P T J K c L 0 e L X 7 d N X u H 9 A F U i / R U c 6 f g T w W C n B p k E v T 1 x b 7 k m Y R d o t 0 5 O 8 w j L e 0 w f 3 y 4 R V 3 2 V 5 b f b 9 D D Z t l R 5 l g x C t q g + S s m B q X Y w A d T 2 r e h v J n B 0 n 7 + T y X y C A r v A b k 1 g j b 1 U o z + y f k 2 G g 6 o 6 F 2 b 2 7 9 Q S w E C L Q A U A A I A C A B C b O J c q V u u A q Q A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A Q m z i X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 A A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A B C b O J c t 4 2 1 8 8 I B A A C C A w A A E w A A A A A A A A A A A A A A A A D h A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A D w A w A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 7 Y E g A A A A A A A L Y S A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M z M m E w O W Q 0 Z S 1 l N T U 0 L T R k M 2 Q t O G M 1 N S 0 2 M T N l O T h h N j h j M z U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z d G l 0 b G V f b G l z d F 8 x M T A y N T g i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M j Y z I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A 3 L T A y V D E 3 O j M 0 O j A 0 L j k w N T k 5 N T Z a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q X d Z R 0 J n T U d C Z 1 l H Q m d Z S E J 3 W T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 V G V y b S B J R C Z x d W 9 0 O y w m c X V v d D t O Y W 1 l W z I w N z k x M D Z d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l c 2 9 1 c m N l I F R 5 c G V b M j A 3 O T E w O V 0 m c X V v d D s s J n F 1 b 3 Q 7 S V N T T l s y M j M z N T M 2 X S Z x d W 9 0 O y w m c X V v d D t P Q 0 x D W z I y M z M 1 M z d d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B s Y W N l I G 9 m I F B 1 Y m x p Y 2 F 0 a W 9 u W z I y M z M 1 M z h d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B 1 Y m x p c 2 h l c l s y M j M z N T M 5 X S Z x d W 9 0 O y w m c X V v d D t G c m V x d W V u Y 3 l b M j I z M z U 0 M F 0 m c X V v d D s s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 b M j I z M z U 0 M V 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 9 1 c m N l I F B y b 3 Z p Z G V k I E J 5 W z I y M z M 1 N D J d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 p T V E 9 S I F V S T C Z x d W 9 0 O y w m c X V v d D t F Y X J s a W V z d C B F e G F j d C B E Y X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 x h d G V z d C B F e G F j d C B E Y X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v d m V y Y W d l I C h E Y X R l I F J h b m d l K S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 0 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U Z X J t I E l E L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 5 h b W V b M j A 3 O T E w N l 0 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V z b 3 V y Y 2 U g V H l w Z V s y M D c 5 M T A 5 X S w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J U 1 N O W z I y M z M 1 M z Z d L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 9 D T E N b M j I z M z U z N 1 0 s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U G x h Y 2 U g b 2 Y g U H V i b G l j Y X R p b 2 5 b M j I z M z U z O F 0 s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H V i b G l z a G V y W z I y M z M 1 M z l d L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z y Z X F 1 Z W 5 j e V s y M j M z N T Q w X S w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z W x h d G l v b l s y M j M z N T Q x X S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T b 3 V y Y 2 U g U H J v d m l k Z W Q g Q n l b M j I z M z U 0 M l 0 s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S l N U T 1 I g V V J M L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F Y X J s a W V z d C B F e G F j d C B E Y X R l L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t M Y X R l c 3 Q g R X h h Y 3 Q g R G F 0 Z S w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 2 Z X J h Z 2 U g K E R h d G U g U m F u Z 2 U p L D E z f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T Q s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V y b S B J R C w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t O Y W 1 l W z I w N z k x M D Z d L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c 2 9 1 c m N l I F R 5 c G V b M j A 3 O T E w O V 0 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S V N T T l s y M j M z N T M 2 X S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t P Q 0 x D W z I y M z M 1 M z d d L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B s Y W N l I G 9 m I F B 1 Y m x p Y 2 F 0 a W 9 u W z I y M z M 1 M z h d L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B 1 Y m x p c 2 h l c l s y M j M z N T M 5 X S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G c m V x d W V u Y 3 l b M j I z M z U 0 M F 0 s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V s Y X R p b 2 5 b M j I z M z U 0 M V 0 s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 9 1 c m N l I F B y b 3 Z p Z G V k I E J 5 W z I y M z M 1 N D J d L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 p T V E 9 S I F V S T C w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R W F y b G l l c 3 Q g R X h h Y 3 Q g R G F 0 Z S w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T G F 0 Z X N 0 I E V 4 Y W N 0 I E R h d G U s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v d m V y Y W d l I C h E Y X R l I F J h b m d l K S w x M 3 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 1 B y b 2 1 v d G V k J T I w S G V h Z G V y c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A G f g 7 r I c / C d O p 0 J i P K r T Q M Q A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A H a q 1 q C X 2 R s J / z a O E f n 9 j h X G u 4 6 Z 3 + e 4 s L J P P s v g t / l w A A A A A D o A A A A A C A A A g A A A A t Z c Y G S Q A B 3 y g O Q Z Q b X e U e S w L H + n x l i a j 6 Y T j / 4 f v Z E 1 Q A A A A S C K a e a v J L T n f 7 7 Z v G v p q a 9 h w w 1 1 8 c c v F R 0 O I B G H d i J a u R U c F o H A L y j k R 6 w Y w r 9 8 I e D e / T j O 1 I g a F T 8 m K v n s j C a g S / 5 M L r h Z V a I J b r l L g l y h A A A A A r L k L R X b o g r i o M D 7 h B 0 u I f 5 m V x 1 + 1 J H C M 0 4 n j o M F P y 4 I z Y M H S h R n i d v o r H p x 8 i Z b s d k n o p K l S O k X S u s z / X Z O G 4 Q = = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A M k E A A B Q S w M E F A A C A A g A 4 I I G X T N + G K W l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n L f U n S k p Z u J X E h G j c N r V C I 3 w Y W i x 3 c + G R v I I Y R d 2 5 n D d v M X O / 3 n j a 1 1 V w 0 a 0 1 D S Q o w h Q F G l R z M F A k q H P H c I F S w T d S n W S h g 0 E G G / f 2 k K D S u X N M i P c e + w l u 2 o I w S i O y z 9 a 5 K n U t 0 U c 2 / + X Q g H U S l E a C 7 1 5 j B M P R b I 6 n b I k p J y P k m Y G v w I a 9 z / Y H 8 l V X u a 7 V Q k O 4 z T k Z I y f v D + I B U E s D B B Q A A g A I A O C C B l 0 P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A D g g g Z d t 4 2 1 8 8 I B A A C C A w A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Z L L a u M w F I b 3 g b y D c D c O u M Z 2 L m 2 n e D F j p 0 y G k G Z i d x V n o c q n i U C X j i S n D a H v P n L t 0 g 4 2 j D a S z v / x n w t H A z F U C p Q 1 d 3 g 7 H A w H + o A V l O j C M d Q w u G R U m 8 s w D K L p t Y N i x M A M B 8 i e T F a K g I 0 k + u i n k l Q c h H H v K A M / k c L Y j 3 a d 5 F v x o E H p g k s i h Z C q S O W L Y B K X u j D 8 u e i k 8 I k + O i N v m w K j n B p Q s e M 5 H k o k q 7 j Q c T j x 0 F w Q W V K x j 2 f T I A g 9 9 L u S B j J z Y h B / P v 2 V F L A b e U 2 t F 8 5 a S W 6 1 E v 0 E X N q C 6 l Z y / G j B V m n j b t O W h 7 Z t / D t j G c E M K x 0 b V X 2 1 T A 5 Y 7 K 1 j f n q G T 7 t c Y a G f p O J N y b W o 3 Z 7 8 3 v n s 5 K A 4 W q S 2 v 4 U w s 4 l f w 2 8 e O j s r z G E b B V c 3 Y T D b W d l Y A R l 4 N e / q B n Q z + 5 p v s Z s u t s i y 1 T a K x u P p u M f k P l k m r X q 1 6 1 a w Z t g m k E 9 o X T 0 y S n C 9 H i 1 + 3 T V 7 h / Q B V I v 0 V H O n 4 E 8 F g p w a Z B L 0 9 c W + 5 J m E X a L d O T v M I y 3 t M H 9 8 u E V d 9 l e W 3 2 / Q w 2 b Z U e Z Y M Q r a o P k r J g a l 2 M A H U 9 q 3 o b y Z w d J + / k 8 l 8 g g K 7 w G 5 N Y I 2 9 V K M / s n 5 N h o O q O h d m 9 u / U E s B A i 0 A F A A C A A g A 4 I I G X T N + G K W l A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A O C C B l 0 P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P E A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A 4 I I G X b e N t f P C A Q A A g g M A A B M A A A A A A A A A A A A A A A A A 4 g E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A 8 Q M A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + 2 B I A A A A A A A C 2 E g A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M 2 Q x N D k 0 Z j c t Z G M 4 M i 0 0 N T V j L T k 5 M z I t Y z J m M G Q 4 Z j k z O D I 1 I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 3 R p d G x l X 2 x p c 3 R f M T E w M j U 4 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D I 2 M y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 w O C 0 w N l Q y M D o y M z o w M C 4 3 M T I 2 M z A z W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 F 3 W U d C Z 0 1 H Q m d Z R 0 J n W U h C d 1 k 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 1 R l c m 0 g S U Q m c X V v d D s s J n F 1 b 3 Q 7 T m F t Z V s y M D c 5 M T A 2 X S Z x d W 9 0 O y w m c X V v d D t S Z X N v d X J j Z S B U e X B l W z I w N z k x M D l d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 l T U 0 5 b M j I z M z U z N l 0 m c X V v d D s s J n F 1 b 3 Q 7 T 0 N M Q 1 s y M j M z N T M 3 X S Z x d W 9 0 O y w m c X V v d D t Q b G F j Z S B v Z i B Q d W J s a W N h d G l v b l s y M j M z N T M 4 X S Z x d W 9 0 O y w m c X V v d D t Q d W J s a X N o Z X J b M j I z M z U z O V 0 m c X V v d D s s J n F 1 b 3 Q 7 R n J l c X V l b m N 5 W z I y M z M 1 N D B d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u W z I y M z M 1 N D F d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N v d X J j Z S B Q c m 9 2 a W R l Z C B C e V s y M j M z N T Q y X S Z x d W 9 0 O y w m c X V v d D t K U 1 R P U i B V U k w m c X V v d D s s J n F 1 b 3 Q 7 R W F y b G l l c 3 Q g R X h h Y 3 Q g R G F 0 Z S Z x d W 9 0 O y w m c X V v d D t M Y X R l c 3 Q g R X h h Y 3 Q g R G F 0 Z S Z x d W 9 0 O y w m c X V v d D t D b 3 Z l c m F n Z S A o R G F 0 Z S B S Y W 5 n Z S k m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N C w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V y b S B J R C w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t O Y W 1 l W z I w N z k x M D Z d L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c 2 9 1 c m N l I F R 5 c G V b M j A 3 O T E w O V 0 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S V N T T l s y M j M z N T M 2 X S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t P Q 0 x D W z I y M z M 1 M z d d L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B s Y W N l I G 9 m I F B 1 Y m x p Y 2 F 0 a W 9 u W z I y M z M 1 M z h d L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B 1 Y m x p c 2 h l c l s y M j M z N T M 5 X S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G c m V x d W V u Y 3 l b M j I z M z U 0 M F 0 s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V s Y X R p b 2 5 b M j I z M z U 0 M V 0 s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 9 1 c m N l I F B y b 3 Z p Z G V k I E J 5 W z I y M z M 1 N D J d L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 p T V E 9 S I F V S T C w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R W F y b G l l c 3 Q g R X h h Y 3 Q g R G F 0 Z S w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T G F 0 Z X N 0 I E V 4 Y W N 0 I E R h d G U s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v d m V y Y W d l I C h E Y X R l I F J h b m d l K S w x M 3 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 0 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l c m 0 g S U Q s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T m F t Z V s y M D c 5 M T A 2 X S w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z X N v d X J j Z S B U e X B l W z I w N z k x M D l d L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 l T U 0 5 b M j I z M z U z N l 0 s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T 0 N M Q 1 s y M j M z N T M 3 X S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q b G F j Z S B v Z i B Q d W J s a W N h d G l v b l s y M j M z N T M 4 X S w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q d W J s a X N o Z X J b M j I z M z U z O V 0 s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R n J l c X V l b m N 5 W z I y M z M 1 N D B d L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l b G F 0 a W 9 u W z I y M z M 1 N D F d L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N v d X J j Z S B Q c m 9 2 a W R l Z C B C e V s y M j M z N T Q y X S w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t K U 1 R P U i B V U k w s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V h c m x p Z X N 0 I E V 4 Y W N 0 I E R h d G U s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 x h d G V z d C B F e G F j d C B E Y X R l L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 3 Z l c m F n Z S A o R G F 0 Z S B S Y W 5 n Z S k s M T N 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 Q c m 9 t b 3 R l Z C U y M E h l Y W R l c n M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 D a G F u Z 2 V k J T I w V H l w Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B n 4 O 6 y H P w n T q d C Y j y q 0 0 D E A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A F d D U U i U J q e b F C J N 4 N r v G C W B b P z F J 6 q G A 3 4 B y d F M M 8 W i A A A A A A 6 A A A A A A g A A I A A A A I 1 a s d 0 r o k 9 e o E C K z u O j + w 1 y G T Z / j 7 c 7 8 G p 9 k E Q 7 D b 9 R U A A A A L g z x y 3 w 3 F u l F K D 7 M t b 9 c I T v V S O z p n l a p / C p 5 X B g g g / l T o X Z 7 I U M Z e C D t n L 0 W f w L G E q m Q N W k A 2 N e r 6 / C o 7 u i y V e 4 L 9 X e 3 + 5 X l 7 K E I 0 K J 2 F v E Q A A A A L a m l C o S b v Q r h D h X D n F 7 y e l x N + g j m a C u i T N R D 8 L U / / 5 6 8 l J v M c V h 7 v O 5 y p P 0 J c Y 3 t V O k r f A u 6 N V Z h 7 p 1 j l 0 l E x c = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E030FFF6-D77D-4335-89A4-584F4F48D48C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73CCDA02-0490-483E-90D0-325D55F3F158}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>title-list-110258</vt:lpstr>
     </vt:vector>