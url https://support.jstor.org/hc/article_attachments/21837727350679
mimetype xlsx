--- v9 (2026-08-07)
+++ v10 (2026-09-16)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\moconnor\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{38DC0CCE-3E64-458C-9B1F-78D994D2ECA2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6DA1F1CF-7D46-4EC2-AE18-846AEBC56672}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="14040" windowWidth="25780" windowHeight="14130" xr2:uid="{DC5DC57C-3897-45FF-93AA-7878563B3C62}"/>
+    <workbookView xWindow="-90" yWindow="14040" windowWidth="25780" windowHeight="14130" xr2:uid="{648668FD-B057-4FCF-A66C-0D16D381342A}"/>
   </bookViews>
   <sheets>
     <sheet name="title-list-110258" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ExternalData_1" localSheetId="0" hidden="1">'title-list-110258'!$A$1:$N$264</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{EA800316-5E09-4665-B570-F1F19AAB946F}" keepAlive="1" name="Query - title-list-110258" description="Connection to the 'title-list-110258' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
+  <connection id="1" xr16:uid="{F1D1B893-A8DA-43CF-B66C-88D2EA453334}" keepAlive="1" name="Query - title-list-110258" description="Connection to the 'title-list-110258' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=title-list-110258;Extended Properties=&quot;&quot;" command="SELECT * FROM [title-list-110258]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2644" uniqueCount="642">
   <si>
     <t>Term ID</t>
   </si>
   <si>
     <t>Name[2079106]</t>
   </si>
   <si>
     <t>Resource Type[2079109]</t>
   </si>
   <si>
     <t>ISSN[2233536]</t>
   </si>
   <si>
     <t>OCLC[2233537]</t>
   </si>
   <si>
     <t>Place of Publication[2233538]</t>
   </si>
@@ -2077,97 +2077,97 @@
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{BB3271D5-B47C-4108-94E1-2EE4F34CF462}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{D11C794D-D208-4047-A075-0EBAF7EC37A3}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="15">
     <queryTableFields count="14">
       <queryTableField id="1" name="Term ID" tableColumnId="1"/>
       <queryTableField id="2" name="Name[2079106]" tableColumnId="2"/>
       <queryTableField id="3" name="Resource Type[2079109]" tableColumnId="3"/>
       <queryTableField id="4" name="ISSN[2233536]" tableColumnId="4"/>
       <queryTableField id="5" name="OCLC[2233537]" tableColumnId="5"/>
       <queryTableField id="6" name="Place of Publication[2233538]" tableColumnId="6"/>
       <queryTableField id="7" name="Publisher[2233539]" tableColumnId="7"/>
       <queryTableField id="8" name="Frequency[2233540]" tableColumnId="8"/>
       <queryTableField id="9" name="Relation[2233541]" tableColumnId="9"/>
       <queryTableField id="10" name="Source Provided By[2233542]" tableColumnId="10"/>
       <queryTableField id="11" name="JSTOR URL" tableColumnId="11"/>
       <queryTableField id="12" name="Earliest Exact Date" tableColumnId="12"/>
       <queryTableField id="13" name="Latest Exact Date" tableColumnId="13"/>
       <queryTableField id="14" name="Coverage (Date Range)" tableColumnId="14"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{3F2246E5-9973-4C2C-9EC5-5C080003C69B}" name="title_list_110258" displayName="title_list_110258" ref="A1:N264" tableType="queryTable" totalsRowShown="0">
-  <autoFilter ref="A1:N264" xr:uid="{3F2246E5-9973-4C2C-9EC5-5C080003C69B}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{A1A802F4-A527-413E-9D50-94D9C7C93789}" name="title_list_110258" displayName="title_list_110258" ref="A1:N264" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A1:N264" xr:uid="{A1A802F4-A527-413E-9D50-94D9C7C93789}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:N264">
     <sortCondition ref="B1:B264"/>
   </sortState>
   <tableColumns count="14">
-    <tableColumn id="1" xr3:uid="{2BAAA69C-6D73-4FE0-817B-8A9D870CE70F}" uniqueName="1" name="Term ID" queryTableFieldId="1"/>
-[...12 lines deleted...]
-    <tableColumn id="14" xr3:uid="{51C2ED85-ED71-4B9C-942D-EED69759CFFF}" uniqueName="14" name="Coverage (Date Range)" queryTableFieldId="14" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{9E70BD8B-B698-4BF2-9706-8537A4B8DE0B}" uniqueName="1" name="Term ID" queryTableFieldId="1"/>
+    <tableColumn id="2" xr3:uid="{0429DE3F-C710-493D-886E-54F37FE36D92}" uniqueName="2" name="Name[2079106]" queryTableFieldId="2" dataDxfId="11"/>
+    <tableColumn id="3" xr3:uid="{EAF4F9CA-F129-468A-83F5-60628C2BA976}" uniqueName="3" name="Resource Type[2079109]" queryTableFieldId="3" dataDxfId="10"/>
+    <tableColumn id="4" xr3:uid="{0B780FFE-C59F-4183-B0EB-13FE64CBD901}" uniqueName="4" name="ISSN[2233536]" queryTableFieldId="4" dataDxfId="9"/>
+    <tableColumn id="5" xr3:uid="{AFE6FD0D-03FA-46B9-AA09-2C025C7482D9}" uniqueName="5" name="OCLC[2233537]" queryTableFieldId="5"/>
+    <tableColumn id="6" xr3:uid="{ACFA5D46-3E49-43B1-9F6C-9A909A0DA326}" uniqueName="6" name="Place of Publication[2233538]" queryTableFieldId="6" dataDxfId="8"/>
+    <tableColumn id="7" xr3:uid="{9F6C225E-2933-4254-9F12-663583BE00FE}" uniqueName="7" name="Publisher[2233539]" queryTableFieldId="7" dataDxfId="7"/>
+    <tableColumn id="8" xr3:uid="{D1FDBA1A-DA36-459A-B023-5B315A25B489}" uniqueName="8" name="Frequency[2233540]" queryTableFieldId="8" dataDxfId="6"/>
+    <tableColumn id="9" xr3:uid="{42FB0539-DF9C-43CA-BC93-BA4B4CFBF4E9}" uniqueName="9" name="Relation[2233541]" queryTableFieldId="9" dataDxfId="5"/>
+    <tableColumn id="10" xr3:uid="{2B2BB4D8-A8B9-48F3-942E-1C7E944611E9}" uniqueName="10" name="Source Provided By[2233542]" queryTableFieldId="10" dataDxfId="4"/>
+    <tableColumn id="11" xr3:uid="{988F653A-8627-4860-AA0C-A6D32C469294}" uniqueName="11" name="JSTOR URL" queryTableFieldId="11" dataDxfId="3"/>
+    <tableColumn id="12" xr3:uid="{CDBB9D99-256C-48F9-9159-44A314439B3C}" uniqueName="12" name="Earliest Exact Date" queryTableFieldId="12" dataDxfId="1"/>
+    <tableColumn id="13" xr3:uid="{132F1FB2-1E66-48DD-9C95-F1D16A414DC9}" uniqueName="13" name="Latest Exact Date" queryTableFieldId="13" dataDxfId="0"/>
+    <tableColumn id="14" xr3:uid="{C97B0875-B857-4F40-A2F5-8C76E3FC7303}" uniqueName="14" name="Coverage (Date Range)" queryTableFieldId="14" dataDxfId="2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -2449,51 +2449,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB5FD3EA-70B0-4919-A3DE-3C99A59D7800}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{092F09E4-B88B-46CF-9133-A4A6471798CC}">
   <dimension ref="A1:N264"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="9.453125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="79.54296875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.453125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.1796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.36328125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21.08984375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="67.90625" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="18.6328125" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="17.453125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="22.08984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -12439,55 +12439,55 @@
       <c r="I264" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J264" s="1" t="s">
         <v>465</v>
       </c>
       <c r="K264" s="1" t="s">
         <v>568</v>
       </c>
       <c r="N264" s="1" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A M k E A A B Q S w M E F A A C A A g A 4 I I G X T N + G K W l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n L f U n S k p Z u J X E h G j c N r V C I 3 w Y W i x 3 c + G R v I I Y R d 2 5 n D d v M X O / 3 n j a 1 1 V w 0 a 0 1 D S Q o w h Q F G l R z M F A k q H P H c I F S w T d S n W S h g 0 E G G / f 2 k K D S u X N M i P c e + w l u 2 o I w S i O y z 9 a 5 K n U t 0 U c 2 / + X Q g H U S l E a C 7 1 5 j B M P R b I 6 n b I k p J y P k m Y G v w I a 9 z / Y H 8 l V X u a 7 V Q k O 4 z T k Z I y f v D + I B U E s D B B Q A A g A I A O C C B l 0 P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A D g g g Z d t 4 2 1 8 8 I B A A C C A w A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Z L L a u M w F I b 3 g b y D c D c O u M Z 2 L m 2 n e D F j p 0 y G k G Z i d x V n o c q n i U C X j i S n D a H v P n L t 0 g 4 2 j D a S z v / x n w t H A z F U C p Q 1 d 3 g 7 H A w H + o A V l O j C M d Q w u G R U m 8 s w D K L p t Y N i x M A M B 8 i e T F a K g I 0 k + u i n k l Q c h H H v K A M / k c L Y j 3 a d 5 F v x o E H p g k s i h Z C q S O W L Y B K X u j D 8 u e i k 8 I k + O i N v m w K j n B p Q s e M 5 H k o k q 7 j Q c T j x 0 F w Q W V K x j 2 f T I A g 9 9 L u S B j J z Y h B / P v 2 V F L A b e U 2 t F 8 5 a S W 6 1 E v 0 E X N q C 6 l Z y / G j B V m n j b t O W h 7 Z t / D t j G c E M K x 0 b V X 2 1 T A 5 Y 7 K 1 j f n q G T 7 t c Y a G f p O J N y b W o 3 Z 7 8 3 v n s 5 K A 4 W q S 2 v 4 U w s 4 l f w 2 8 e O j s r z G E b B V c 3 Y T D b W d l Y A R l 4 N e / q B n Q z + 5 p v s Z s u t s i y 1 T a K x u P p u M f k P l k m r X q 1 6 1 a w Z t g m k E 9 o X T 0 y S n C 9 H i 1 + 3 T V 7 h / Q B V I v 0 V H O n 4 E 8 F g p w a Z B L 0 9 c W + 5 J m E X a L d O T v M I y 3 t M H 9 8 u E V d 9 l e W 3 2 / Q w 2 b Z U e Z Y M Q r a o P k r J g a l 2 M A H U 9 q 3 o b y Z w d J + / k 8 l 8 g g K 7 w G 5 N Y I 2 9 V K M / s n 5 N h o O q O h d m 9 u / U E s B A i 0 A F A A C A A g A 4 I I G X T N + G K W l A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A O C C B l 0 P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P E A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A 4 I I G X b e N t f P C A Q A A g g M A A B M A A A A A A A A A A A A A A A A A 4 g E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A 8 Q M A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + 2 B I A A A A A A A C 2 E g A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M 2 Q x N D k 0 Z j c t Z G M 4 M i 0 0 N T V j L T k 5 M z I t Y z J m M G Q 4 Z j k z O D I 1 I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 3 R p d G x l X 2 x p c 3 R f M T E w M j U 4 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D I 2 M y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 w O C 0 w N l Q y M D o y M z o w M C 4 3 M T I 2 M z A z W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 F 3 W U d C Z 0 1 H Q m d Z R 0 J n W U h C d 1 k 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 1 R l c m 0 g S U Q m c X V v d D s s J n F 1 b 3 Q 7 T m F t Z V s y M D c 5 M T A 2 X S Z x d W 9 0 O y w m c X V v d D t S Z X N v d X J j Z S B U e X B l W z I w N z k x M D l d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 l T U 0 5 b M j I z M z U z N l 0 m c X V v d D s s J n F 1 b 3 Q 7 T 0 N M Q 1 s y M j M z N T M 3 X S Z x d W 9 0 O y w m c X V v d D t Q b G F j Z S B v Z i B Q d W J s a W N h d G l v b l s y M j M z N T M 4 X S Z x d W 9 0 O y w m c X V v d D t Q d W J s a X N o Z X J b M j I z M z U z O V 0 m c X V v d D s s J n F 1 b 3 Q 7 R n J l c X V l b m N 5 W z I y M z M 1 N D B d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u W z I y M z M 1 N D F d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N v d X J j Z S B Q c m 9 2 a W R l Z C B C e V s y M j M z N T Q y X S Z x d W 9 0 O y w m c X V v d D t K U 1 R P U i B V U k w m c X V v d D s s J n F 1 b 3 Q 7 R W F y b G l l c 3 Q g R X h h Y 3 Q g R G F 0 Z S Z x d W 9 0 O y w m c X V v d D t M Y X R l c 3 Q g R X h h Y 3 Q g R G F 0 Z S Z x d W 9 0 O y w m c X V v d D t D b 3 Z l c m F n Z S A o R G F 0 Z S B S Y W 5 n Z S k m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N C w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V y b S B J R C w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t O Y W 1 l W z I w N z k x M D Z d L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c 2 9 1 c m N l I F R 5 c G V b M j A 3 O T E w O V 0 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S V N T T l s y M j M z N T M 2 X S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t P Q 0 x D W z I y M z M 1 M z d d L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B s Y W N l I G 9 m I F B 1 Y m x p Y 2 F 0 a W 9 u W z I y M z M 1 M z h d L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B 1 Y m x p c 2 h l c l s y M j M z N T M 5 X S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G c m V x d W V u Y 3 l b M j I z M z U 0 M F 0 s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V s Y X R p b 2 5 b M j I z M z U 0 M V 0 s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 9 1 c m N l I F B y b 3 Z p Z G V k I E J 5 W z I y M z M 1 N D J d L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 p T V E 9 S I F V S T C w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R W F y b G l l c 3 Q g R X h h Y 3 Q g R G F 0 Z S w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T G F 0 Z X N 0 I E V 4 Y W N 0 I E R h d G U s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v d m V y Y W d l I C h E Y X R l I F J h b m d l K S w x M 3 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 0 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l c m 0 g S U Q s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T m F t Z V s y M D c 5 M T A 2 X S w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z X N v d X J j Z S B U e X B l W z I w N z k x M D l d L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 l T U 0 5 b M j I z M z U z N l 0 s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T 0 N M Q 1 s y M j M z N T M 3 X S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q b G F j Z S B v Z i B Q d W J s a W N h d G l v b l s y M j M z N T M 4 X S w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q d W J s a X N o Z X J b M j I z M z U z O V 0 s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R n J l c X V l b m N 5 W z I y M z M 1 N D B d L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l b G F 0 a W 9 u W z I y M z M 1 N D F d L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N v d X J j Z S B Q c m 9 2 a W R l Z C B C e V s y M j M z N T Q y X S w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t K U 1 R P U i B V U k w s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V h c m x p Z X N 0 I E V 4 Y W N 0 I E R h d G U s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 x h d G V z d C B F e G F j d C B E Y X R l L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 3 Z l c m F n Z S A o R G F 0 Z S B S Y W 5 n Z S k s M T N 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 Q c m 9 t b 3 R l Z C U y M E h l Y W R l c n M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 D a G F u Z 2 V k J T I w V H l w Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B n 4 O 6 y H P w n T q d C Y j y q 0 0 D E A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A F d D U U i U J q e b F C J N 4 N r v G C W B b P z F J 6 q G A 3 4 B y d F M M 8 W i A A A A A A 6 A A A A A A g A A I A A A A I 1 a s d 0 r o k 9 e o E C K z u O j + w 1 y G T Z / j 7 c 7 8 G p 9 k E Q 7 D b 9 R U A A A A L g z x y 3 w 3 F u l F K D 7 M t b 9 c I T v V S O z p n l a p / C p 5 X B g g g / l T o X Z 7 I U M Z e C D t n L 0 W f w L G E q m Q N W k A 2 N e r 6 / C o 7 u i y V e 4 L 9 X e 3 + 5 X l 7 K E I 0 K J 2 F v E Q A A A A L a m l C o S b v Q r h D h X D n F 7 y e l x N + g j m a C u i T N R D 8 L U / / 5 6 8 l J v M c V h 7 v O 5 y p P 0 J c Y 3 t V O k r f A u 6 N V Z h 7 p 1 j l 0 l E x c = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A M g E A A B Q S w M E F A A C A A g A q X o h X Z 8 4 F 5 6 k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w G I R f h X S n B Y z R k J 8 y u E p i Q j S u T a 3 Q C D + G F s u 7 O f h I v o I 1 i r o 5 3 H B 3 3 3 B 3 v 9 4 g H 9 s m u K j e 6 A 4 z E t O I B A p l d 9 B Y Z W S w x 3 B J c g 4 b I U + i U o G H 0 a S j O W S k t v a c M u a c o 2 5 G u 7 5 i S R T F b F + s S 1 m r V p A P r P / D o U Z j B U p F O O x e Y 3 h C 4 / n C y 2 8 C N o V Q a P w C i e + e 7 U 8 I q 6 G x Q 6 + 4 w n B b A p s s s P c H / g B Q S w M E F A A C A A g A q X o h X Q / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A K l 6 I V 2 3 j b X z w g E A A I I D A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C F k s t q 4 z A U h v e B v I N w N w 6 4 x n Y u b a d 4 M W O n T I a Q Z m J 3 F W e h y q e J Q J e O J K c N o e 8 + c u 3 S D j a M N p L O / / G f C 0 c D M V Q K l D V 3 e D s c D A f 6 g B W U 6 M I x 1 D C 4 Z F S b y z A M o u m 1 g 2 L E w A w H y J 5 M V o q A j S T 6 6 K e S V B y E c e 8 o A z + R w t i P d p 3 k W / G g Q e m C S y K F k K p I 5 Y t g E p e 6 M P y 5 6 K T w i T 4 6 I 2 + b A q O c G l C x 4 z k e S i S r u N B x O P H Q X B B Z U r G P Z 9 M g C D 3 0 u 5 I G M n N i E H 8 + / Z U U s B t 5 T a 0 X z l p J b r U S / Q R c 2 o L q V n L 8 a M F W a e N u 0 5 a H t m 3 8 O 2 M Z w Q w r H R t V f b V M D l j s r W N + e o Z P u 1 x h o Z + k 4 k 3 J t a j d n v z e + e z k o D h a p L a / h T C z i V / D b x 4 6 O y v M Y R s F V z d h M N t Z 2 V g B G X g 1 7 + o G d D P 7 m m + x m y 6 2 y L L V N o r G 4 + m 4 x + Q + W S a t e r X r V r B m 2 C a Q T 2 h d P T J K c L 0 e L X 7 d N X u H 9 A F U i / R U c 6 f g T w W C n B p k E v T 1 x b 7 k m Y R d o t 0 5 O 8 w j L e 0 w f 3 y 4 R V 3 2 V 5 b f b 9 D D Z t l R 5 l g x C t q g + S s m B q X Y w A d T 2 r e h v J n B 0 n 7 + T y X y C A r v A b k 1 g j b 1 U o z + y f k 2 G g 6 o 6 F 2 b 2 7 9 Q S w E C L Q A U A A I A C A C p e i F d n z g X n q Q A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A q X o h X Q / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 A A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A C p e i F d t 4 2 1 8 8 I B A A C C A w A A E w A A A A A A A A A A A A A A A A D h A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A D w A w A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 5 0 C g A A A A A A A F I K A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M T A y N T g 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 0 M D Y x N 2 Q 5 Z i 0 1 O G F j L T Q z O G M t Y j c x M S 1 h M D V h N T R k M G Y 3 M T A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z d G l 0 b G V f b G l z d F 8 x M T A y N T g i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M j Y z I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A 5 L T A x V D E 5 O j I x O j E 4 L j I 3 M T M w M z l a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q X d Z R 0 J n T U d C Z 1 l H Q m d Z S E J 3 W T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 V G V y b S B J R C Z x d W 9 0 O y w m c X V v d D t O Y W 1 l W z I w N z k x M D Z d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l c 2 9 1 c m N l I F R 5 c G V b M j A 3 O T E w O V 0 m c X V v d D s s J n F 1 b 3 Q 7 S V N T T l s y M j M z N T M 2 X S Z x d W 9 0 O y w m c X V v d D t P Q 0 x D W z I y M z M 1 M z d d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B s Y W N l I G 9 m I F B 1 Y m x p Y 2 F 0 a W 9 u W z I y M z M 1 M z h d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B 1 Y m x p c 2 h l c l s y M j M z N T M 5 X S Z x d W 9 0 O y w m c X V v d D t G c m V x d W V u Y 3 l b M j I z M z U 0 M F 0 m c X V v d D s s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 b M j I z M z U 0 M V 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 9 1 c m N l I F B y b 3 Z p Z G V k I E J 5 W z I y M z M 1 N D J d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 p T V E 9 S I F V S T C Z x d W 9 0 O y w m c X V v d D t F Y X J s a W V z d C B F e G F j d C B E Y X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 x h d G V z d C B F e G F j d C B E Y X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v d m V y Y W d l I C h E Y X R l I F J h b m d l K S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c 3 V s d C w w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M S w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E x M D I 1 O C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z X N 1 b H Q s M H 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 1 B y b 2 1 v d G V k J T I w S G V h Z G V y c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T E w M j U 4 L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A F 5 R V w + y m u F J h U z 7 b Y Z t + M M A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A b N K J 9 G n d C 2 7 q C g 5 O z x j Z S S 7 g 0 o e B Y v j W 7 x H W f 3 u m h A E A A A A A D o A A A A A C A A A g A A A A g S 5 v E M / w q 5 o k R V + D P D 0 1 w k P B O 9 U B E T k y B E O F T p N f V n J Q A A A A 1 l 3 J F Z E E e g X Q p o 8 + h u g D n g x a W b F J P a 5 W U 9 x 6 i d 7 x I U c a H 4 / X 5 m 3 Y u j I d m r A v 4 S Z A P t D x y r q R P f v x 6 Y i X A x 8 r Z 2 t X C t o J 8 A z x V 9 4 H T 5 L g r T V A A A A A 4 J P 7 n b l 2 t q m 8 j V 0 + I R e d 5 V L v 4 z n p s O T p K x U J Q p R N 9 M A 7 2 8 k W E B 1 e v R c J 7 e D 3 M J b i g k j P / Y Q E 5 u g B Z U r s G v g 6 J w = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73CCDA02-0490-483E-90D0-325D55F3F158}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D4B8D4A-C1A7-4918-B45A-9615EEB8701C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>title-list-110258</vt:lpstr>
     </vt:vector>