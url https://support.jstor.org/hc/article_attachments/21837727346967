--- v10 (2026-09-16)
+++ v11 (2026-10-27)
@@ -2,93 +2,93 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\moconnor\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5C77B8BE-DBA7-45FE-90B1-B4EF92F0326F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7C470C71-8749-42D3-8556-885A137B001F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="14040" windowWidth="25780" windowHeight="14130" xr2:uid="{320BA633-503C-4EEE-AC3D-C531504ADEC8}"/>
+    <workbookView xWindow="-90" yWindow="14040" windowWidth="25780" windowHeight="14130" xr2:uid="{2A9C2A36-32F5-4364-A84D-ED94DB69C209}"/>
   </bookViews>
   <sheets>
     <sheet name="title-list-49325" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ExternalData_1" localSheetId="0" hidden="1">'title-list-49325'!$A$1:$L$831</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{287E7D60-2584-4A8E-B314-7993A24EDC36}" keepAlive="1" name="Query - title-list-49325" description="Connection to the 'title-list-49325' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
+  <connection id="1" xr16:uid="{787B48D3-C898-497E-8BD8-A1B03DA3EA56}" keepAlive="1" name="Query - title-list-49325" description="Connection to the 'title-list-49325' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=title-list-49325;Extended Properties=&quot;&quot;" command="SELECT * FROM [title-list-49325]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6652" uniqueCount="2422">
   <si>
     <t>Term ID</t>
   </si>
   <si>
     <t>Name[913664]</t>
   </si>
   <si>
     <t>Resource Type[913668]</t>
   </si>
   <si>
     <t>ISSN[913678]</t>
   </si>
   <si>
     <t>OCLC[913676]</t>
   </si>
   <si>
     <t>Place of Publication[913677]</t>
   </si>
@@ -7412,93 +7412,93 @@
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{40936E09-6695-4FF6-8807-115B223E2D2A}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{36C9B91A-4757-45E4-B331-E0F6E8834CC9}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="13">
     <queryTableFields count="12">
       <queryTableField id="1" name="Term ID" tableColumnId="1"/>
       <queryTableField id="2" name="Name[913664]" tableColumnId="2"/>
       <queryTableField id="3" name="Resource Type[913668]" tableColumnId="3"/>
       <queryTableField id="4" name="ISSN[913678]" tableColumnId="4"/>
       <queryTableField id="5" name="OCLC[913676]" tableColumnId="5"/>
       <queryTableField id="6" name="Place of Publication[913677]" tableColumnId="6"/>
       <queryTableField id="7" name="Relation[1350257]" tableColumnId="7"/>
       <queryTableField id="8" name="Series[1604722]" tableColumnId="8"/>
       <queryTableField id="9" name="JSTOR URL" tableColumnId="9"/>
       <queryTableField id="10" name="Earliest Exact Date" tableColumnId="10"/>
       <queryTableField id="11" name="Latest Exact Date" tableColumnId="11"/>
       <queryTableField id="12" name="Coverage (Date Range)" tableColumnId="12"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D29E2B54-519B-4B35-9A66-624A787AA339}" name="title_list_49325" displayName="title_list_49325" ref="A1:L831" tableType="queryTable" totalsRowShown="0">
-  <autoFilter ref="A1:L831" xr:uid="{D29E2B54-519B-4B35-9A66-624A787AA339}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{7911C847-BDCE-44AC-85BA-F20B6D42A65E}" name="title_list_49325" displayName="title_list_49325" ref="A1:L831" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A1:L831" xr:uid="{7911C847-BDCE-44AC-85BA-F20B6D42A65E}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:L831">
     <sortCondition ref="B1:B831"/>
   </sortState>
   <tableColumns count="12">
-    <tableColumn id="1" xr3:uid="{C99F6723-BAC8-44D0-96FA-193794C5FF4C}" uniqueName="1" name="Term ID" queryTableFieldId="1"/>
-[...10 lines deleted...]
-    <tableColumn id="12" xr3:uid="{18A72D97-EBFF-4999-8117-1AD0069259D6}" uniqueName="12" name="Coverage (Date Range)" queryTableFieldId="12" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{2C2F881D-A4A6-44B5-9F83-E540524CE297}" uniqueName="1" name="Term ID" queryTableFieldId="1"/>
+    <tableColumn id="2" xr3:uid="{8EA9E329-89B7-4BD4-8798-90AF0EFB72AD}" uniqueName="2" name="Name[913664]" queryTableFieldId="2" dataDxfId="9"/>
+    <tableColumn id="3" xr3:uid="{C09A2F1D-3C2C-4997-B3A3-67A957E940AF}" uniqueName="3" name="Resource Type[913668]" queryTableFieldId="3" dataDxfId="8"/>
+    <tableColumn id="4" xr3:uid="{834501D5-FAA0-4B52-8D65-E339655BBEAD}" uniqueName="4" name="ISSN[913678]" queryTableFieldId="4" dataDxfId="7"/>
+    <tableColumn id="5" xr3:uid="{A07B22D0-00A4-4C37-9E00-C1CF1DB52500}" uniqueName="5" name="OCLC[913676]" queryTableFieldId="5"/>
+    <tableColumn id="6" xr3:uid="{DA227BD0-874A-425C-9B28-903FB68FD904}" uniqueName="6" name="Place of Publication[913677]" queryTableFieldId="6" dataDxfId="6"/>
+    <tableColumn id="7" xr3:uid="{7E8FCE93-A475-46D3-8EBA-0962216F0F5E}" uniqueName="7" name="Relation[1350257]" queryTableFieldId="7" dataDxfId="5"/>
+    <tableColumn id="8" xr3:uid="{4EC4333B-C15F-4201-91A2-9FB72E80E977}" uniqueName="8" name="Series[1604722]" queryTableFieldId="8" dataDxfId="4"/>
+    <tableColumn id="9" xr3:uid="{377E87C7-354C-4323-AD6B-34B05624180D}" uniqueName="9" name="JSTOR URL" queryTableFieldId="9" dataDxfId="3"/>
+    <tableColumn id="10" xr3:uid="{CC590064-B988-4758-AB35-E99A4195C8E2}" uniqueName="10" name="Earliest Exact Date" queryTableFieldId="10" dataDxfId="1"/>
+    <tableColumn id="11" xr3:uid="{A7D7A7B0-2C4F-4F6B-ADFA-EA093FBE4C25}" uniqueName="11" name="Latest Exact Date" queryTableFieldId="11" dataDxfId="0"/>
+    <tableColumn id="12" xr3:uid="{C887DD44-9643-4C7C-99B2-F4C21DBB283E}" uniqueName="12" name="Coverage (Date Range)" queryTableFieldId="12" dataDxfId="2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -7780,51 +7780,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{280803E2-A0E8-4260-85A9-EDA6798DED04}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2897F91A-02C9-4821-B2A1-EE0B80924166}">
   <dimension ref="A1:L831"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="9.453125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="65.54296875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.6328125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.36328125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.1796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="69.54296875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.54296875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="18.6328125" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.453125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="22.08984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -39188,55 +39188,55 @@
         <v>1471</v>
       </c>
       <c r="J831" s="2">
         <v>27395</v>
       </c>
       <c r="K831" s="2">
         <v>28065</v>
       </c>
       <c r="L831" s="1" t="s">
         <v>547</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A K 8 E A A B Q S w M E F A A C A A g A o H k h X Z 8 4 F 5 6 k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w G I R f h X S n B Y z R k J 8 y u E p i Q j S u T a 3 Q C D + G F s u 7 O f h I v o I 1 i r o 5 3 H B 3 3 3 B 3 v 9 4 g H 9 s m u K j e 6 A 4 z E t O I B A p l d 9 B Y Z W S w x 3 B J c g 4 b I U + i U o G H 0 a S j O W S k t v a c M u a c o 2 5 G u 7 5 i S R T F b F + s S 1 m r V p A P r P / D o U Z j B U p F O O x e Y 3 h C 4 / n C y 2 8 C N o V Q a P w C i e + e 7 U 8 I q 6 G x Q 6 + 4 w n B b A p s s s P c H / g B Q S w M E F A A C A A g A o H k h X Q / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A K B 5 I V 1 9 m D p G q Q E A A C k D A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C F k l t v m z A U g N 8 j 5 T 9 Y 9 I V I F A W S k H U V D x N k W q Y o z Q J 9 C n l w 4 T S 1 5 E t l H 7 J W U f / 7 T J 2 p 2 4 I 0 X r D P 9 / l c M A Z q Z E q S w r 2 j 2 + F g O D B P V E N D r j x k y O G a M 4 P X 0 5 t J P P N I S j j g c E D s U 6 h W 1 2 A j m T m G u a p b A R L 9 r 4 x D m C m J d m N 8 L / t c 3 R v Q p h K q V l I q X e X q p + S K N q Z C 8 V z 9 W y G s z d E b B b s c O B M M Q a d e 4 A U k U 7 w V 0 q R R H J C F r F X D 5 C F N Z u N x F J A f r U I o 8 J V D + r E M 1 0 r C f h S 4 V q + 8 j V b C s o Z 8 A 9 r Y f r p J S v p g x T M 5 x 3 0 3 V U B 2 5 / g X z o u a c q p N i r r 9 M 2 X 2 R O X B Z i x f n + E j X a m p N I 9 K C 9 d y B 4 3 f U z 8 4 n b w S t C D L 3 M 6 3 l J h M w 0 5 + C 8 j J W 1 M B u 5 t o k i T T v a V o 4 w T h B d / h F o z 7 8 p 3 u r E + X 1 r I o 1 u 9 w 3 g P v s l X m Y L K / r L 7 h 1 G Z X j 2 T T P n B W 0 + 7 H c P a 8 r x v u h G g y G 8 e z H q M A z c D s o m Q 8 n c f x J f 9 e l H d b c r 9 d X Z A F 1 d w e R b J 4 o T W S n C L 8 d h q 7 R i Z c w y u 7 + b + V q S N o e g D i d w r Z d r c 3 + q v m 2 2 g 4 Y L L 3 f m 9 / A V B L A Q I t A B Q A A g A I A K B 5 I V 2 f O B e e p A A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A C g e S F d D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A K B 5 I V 1 9 m D p G q Q E A A C k D A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A N c D A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P h o K A A A A A A A A + A k A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z N T B l M W Y 4 N z I t O G E 2 M C 0 0 M 2 Q y L T g 2 N 2 U t N 2 R m N D Y 5 O D g 3 N T d i I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 3 R p d G x l X 2 x p c 3 R f N D k z M j U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s O D M w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A 5 L T A x V D E 5 O j E z O j A x L j M 4 M T I y M D Z a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q X d Z R 0 J n T U d C Z 1 l H Q n d j R y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t U Z X J t I E l E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 5 h b W V b O T E z N j Y 0 X S Z x d W 9 0 O y w m c X V v d D t S Z X N v d X J j Z S B U e X B l W z k x M z Y 2 O F 0 m c X V v d D s s J n F 1 b 3 Q 7 S V N T T l s 5 M T M 2 N z h d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 9 D T E N b O T E z N j c 2 X S Z x d W 9 0 O y w m c X V v d D t Q b G F j Z S B v Z i B Q d W J s a W N h d G l v b l s 5 M T M 2 N z d d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u W z E z N T A y N T d d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l c m l l c 1 s x N j A 0 N z I y X S Z x d W 9 0 O y w m c X V v d D t K U 1 R P U i B V U k w m c X V v d D s s J n F 1 b 3 Q 7 R W F y b G l l c 3 Q g R X h h Y 3 Q g R G F 0 Z S Z x d W 9 0 O y w m c X V v d D t M Y X R l c 3 Q g R X h h Y 3 Q g R G F 0 Z S Z x d W 9 0 O y w m c X V v d D t D b 3 Z l c m F n Z S A o R G F 0 Z S B S Y W 5 n Z S k m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c 3 V s d C w w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M S w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c 3 V s d C w w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 0 O T M y N S 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 1 B y b 2 1 v d G V k J T I w S G V h Z G V y c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t N D k z M j U v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A X l F X D 7 K a 4 U m F T P t t h m 3 4 w w A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A A I l w D 5 O c I s 5 q M t a n O t L 4 y 1 9 S X W W p c c R S w b C C 2 c k S S L 1 w A A A A A O g A A A A A I A A C A A A A A s l v 4 O o y 9 M Y X + N L d 6 5 d 9 x Q 0 v Y 3 V + r e q d G J L B Y r Z N V y q 1 A A A A C w D X 1 r B x z q 5 j e N g n q D y o d b 0 n T m v n Q b r K Y c J n F m 9 F c 5 / z s C z b c Y 4 r y P m J v Z 0 u k l 1 X f y t E T t + z q 7 6 n h s R f t q F n R V v B Q L o L s w 9 q B l h s p c b 5 N 7 n 0 A A A A C + 0 q 8 i z e J Y C B m i t e X Z f S t N x k w C L p k U Y 2 4 S a x 1 V Z L f W y D j 7 8 v r 1 b F n T 6 v / Y U M t + P I g s O q V y z I x B o j y 0 z o k J Q p O S < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A K 8 E A A B Q S w M E F A A C A A g A / U Z H X c B T d 6 S k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h o T J K U M r p K Y E I 1 r U y o 0 w o + h x X I 3 B 4 / k F c Q o 6 u b 4 v v c N 7 9 2 v N 5 6 N b R N c d G 9 N B y m K M E W B B t W V B q o U D e 4 Y x i g T f C v V S V Y 6 m G S w y W j L F N X O n R N C v P f Y L 3 D X V 4 R R G p F D v i l U r V u J P r L 5 L 4 c G r J O g N B J 8 / x o j G I 6 W M V 6 x G F N O Z s h z A 1 + B T X u f 7 Q / k 6 6 F x Q 6 + F h n B X c D J H T t 4 f x A N Q S w M E F A A C A A g A / U Z H X Q / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A P 1 G R 1 1 9 m D p G q Q E A A C k D A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C F k l t v m z A U g N 8 j 5 T 9 Y 9 I V I F A W S k H U V D x N k W q Y o z Q J 9 C n l w 4 T S 1 5 E t l H 7 J W U f / 7 T J 2 p 2 4 I 0 X r D P 9 / l c M A Z q Z E q S w r 2 j 2 + F g O D B P V E N D r j x k y O G a M 4 P X 0 5 t J P P N I S j j g c E D s U 6 h W 1 2 A j m T m G u a p b A R L 9 r 4 x D m C m J d m N 8 L / t c 3 R v Q p h K q V l I q X e X q p + S K N q Z C 8 V z 9 W y G s z d E b B b s c O B M M Q a d e 4 A U k U 7 w V 0 q R R H J C F r F X D 5 C F N Z u N x F J A f r U I o 8 J V D + r E M 1 0 r C f h S 4 V q + 8 j V b C s o Z 8 A 9 r Y f r p J S v p g x T M 5 x 3 0 3 V U B 2 5 / g X z o u a c q p N i r r 9 M 2 X 2 R O X B Z i x f n + E j X a m p N I 9 K C 9 d y B 4 3 f U z 8 4 n b w S t C D L 3 M 6 3 l J h M w 0 5 + C 8 j J W 1 M B u 5 t o k i T T v a V o 4 w T h B d / h F o z 7 8 p 3 u r E + X 1 r I o 1 u 9 w 3 g P v s l X m Y L K / r L 7 h 1 G Z X j 2 T T P n B W 0 + 7 H c P a 8 r x v u h G g y G 8 e z H q M A z c D s o m Q 8 n c f x J f 9 e l H d b c r 9 d X Z A F 1 d w e R b J 4 o T W S n C L 8 d h q 7 R i Z c w y u 7 + b + V q S N o e g D i d w r Z d r c 3 + q v m 2 2 g 4 Y L L 3 f m 9 / A V B L A Q I t A B Q A A g A I A P 1 G R 1 3 A U 3 e k p A A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A D 9 R k d d D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A P 1 G R 1 1 9 m D p G q Q E A A C k D A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A N c D A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P h o K A A A A A A A A + A k A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M 2 I 2 N j h i N T U t Y z B l Z i 0 0 M D I 4 L T g 3 O D I t N 2 V l Z T E y M W U 5 M W Q 1 I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 3 R p d G x l X 2 x p c 3 R f N D k z M j U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s O D M w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T E w L T A 3 V D E y O j U 1 O j U 4 L j Y 4 M T g 0 M D Z a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q X d Z R 0 J n T U d C Z 1 l H Q n d j R y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t U Z X J t I E l E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 5 h b W V b O T E z N j Y 0 X S Z x d W 9 0 O y w m c X V v d D t S Z X N v d X J j Z S B U e X B l W z k x M z Y 2 O F 0 m c X V v d D s s J n F 1 b 3 Q 7 S V N T T l s 5 M T M 2 N z h d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 9 D T E N b O T E z N j c 2 X S Z x d W 9 0 O y w m c X V v d D t Q b G F j Z S B v Z i B Q d W J s a W N h d G l v b l s 5 M T M 2 N z d d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u W z E z N T A y N T d d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l c m l l c 1 s x N j A 0 N z I y X S Z x d W 9 0 O y w m c X V v d D t K U 1 R P U i B V U k w m c X V v d D s s J n F 1 b 3 Q 7 R W F y b G l l c 3 Q g R X h h Y 3 Q g R G F 0 Z S Z x d W 9 0 O y w m c X V v d D t M Y X R l c 3 Q g R X h h Y 3 Q g R G F 0 Z S Z x d W 9 0 O y w m c X V v d D t D b 3 Z l c m F n Z S A o R G F 0 Z S B S Y W 5 n Z S k m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c 3 V s d C w w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M S w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c 3 V s d C w w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 0 O T M y N S 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 1 B y b 2 1 v d G V k J T I w S G V h Z G V y c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t N D k z M j U v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A X l F X D 7 K a 4 U m F T P t t h m 3 4 w w A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A A T h 0 q + x x r a u O F Z 3 w w r H J A H O O n K K m Z I z i V F 2 8 d X g s Z G C A A A A A A O g A A A A A I A A C A A A A B T R S O j y 5 C q N Y N D 6 Z v j H M 1 C 7 G / y 3 k L j 8 v q f U F c L O G 2 F G V A A A A D l 3 y 4 S W o 9 k D q l M L 8 h O o N x K 3 y g P k E X J G F w p + t O V A 5 h P H U c j d d 6 / u f c B C / J t p u h 5 x K l O S g H F f I F d w I z B t i u T a 0 G h g G D p s 4 / p D U U x 1 W S d I s G e b E A A A A A c L m S g T r k C b A V D S i 8 m U / m Y 4 Y W b / k F e J 1 F v J a 5 2 4 B x w F I T 6 H f g z d Q f b n K 6 D m m V Y r a s e g o r T P Z Y S 4 w T K N w l y Q w Q l < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BD1E05C-6F38-400C-9AAC-14CB70C09CFB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7876C48-0496-4508-9754-654DBA45A84A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>title-list-49325</vt:lpstr>
     </vt:vector>