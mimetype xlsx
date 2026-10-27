--- v10 (2026-09-16)
+++ v11 (2026-10-27)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\moconnor\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E6C1949C-DCA4-4970-84AE-5F7727951F3D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9F8D3055-F55A-433B-AE39-B527A8F0B5C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="14040" windowWidth="25780" windowHeight="14130" xr2:uid="{6B1C83A5-12EE-454D-9A51-09CFFCD51B97}"/>
+    <workbookView xWindow="-90" yWindow="14040" windowWidth="25780" windowHeight="14130" xr2:uid="{5C975D2F-F0A4-4DA4-A676-AB7CF2EA5BDB}"/>
   </bookViews>
   <sheets>
     <sheet name="title-list-60901" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ExternalData_1" localSheetId="0" hidden="1">'title-list-60901'!$A$1:$N$240</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{417118C3-699E-4947-B9DC-642B163FF211}" keepAlive="1" name="Query - title-list-60901" description="Connection to the 'title-list-60901' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
+  <connection id="1" xr16:uid="{817CBD9A-ACAF-4482-8225-F2C5B33EC2BC}" keepAlive="1" name="Query - title-list-60901" description="Connection to the 'title-list-60901' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=title-list-60901;Extended Properties=&quot;&quot;" command="SELECT * FROM [title-list-60901]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2643" uniqueCount="1335">
   <si>
     <t>Term ID</t>
   </si>
   <si>
     <t>Name[1146457]</t>
   </si>
   <si>
     <t>Resource Type[1146460]</t>
   </si>
   <si>
     <t>ISSN[1147578]</t>
   </si>
   <si>
     <t>OCLC[1147579]</t>
   </si>
   <si>
     <t>Place of Publication[1147582]</t>
   </si>
@@ -4159,97 +4159,97 @@
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{E6958B65-7B96-4CA9-A871-2EC30B32013E}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{1F1EA39E-B838-4E2F-A8AC-7895CD7039E7}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="15">
     <queryTableFields count="14">
       <queryTableField id="1" name="Term ID" tableColumnId="1"/>
       <queryTableField id="2" name="Name[1146457]" tableColumnId="2"/>
       <queryTableField id="3" name="Resource Type[1146460]" tableColumnId="3"/>
       <queryTableField id="4" name="ISSN[1147578]" tableColumnId="4"/>
       <queryTableField id="5" name="OCLC[1147579]" tableColumnId="5"/>
       <queryTableField id="6" name="Place of Publication[1147582]" tableColumnId="6"/>
       <queryTableField id="7" name="Publisher[1147581]" tableColumnId="7"/>
       <queryTableField id="8" name="Frequency[1149788]" tableColumnId="8"/>
       <queryTableField id="9" name="Relation[1176363]" tableColumnId="9"/>
       <queryTableField id="10" name="Source Provided By[1147583]" tableColumnId="10"/>
       <queryTableField id="11" name="JSTOR URL" tableColumnId="11"/>
       <queryTableField id="12" name="Earliest Exact Date" tableColumnId="12"/>
       <queryTableField id="13" name="Latest Exact Date" tableColumnId="13"/>
       <queryTableField id="14" name="Coverage (Date Range)" tableColumnId="14"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{14C06632-4EF1-43E6-A296-389A7E4FF624}" name="title_list_60901" displayName="title_list_60901" ref="A1:N240" tableType="queryTable" totalsRowShown="0">
-  <autoFilter ref="A1:N240" xr:uid="{14C06632-4EF1-43E6-A296-389A7E4FF624}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{608922AD-887C-4B29-9003-A6FA81FCD81F}" name="title_list_60901" displayName="title_list_60901" ref="A1:N240" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A1:N240" xr:uid="{608922AD-887C-4B29-9003-A6FA81FCD81F}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:N240">
     <sortCondition ref="B1:B240"/>
   </sortState>
   <tableColumns count="14">
-    <tableColumn id="1" xr3:uid="{19346C67-3E8C-4539-96B3-191566591E5A}" uniqueName="1" name="Term ID" queryTableFieldId="1"/>
-[...12 lines deleted...]
-    <tableColumn id="14" xr3:uid="{3B94A353-BBE7-4883-8320-31B4C52EA49F}" uniqueName="14" name="Coverage (Date Range)" queryTableFieldId="14" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{4325E754-B682-4AFA-B0C9-96B44D8A50D6}" uniqueName="1" name="Term ID" queryTableFieldId="1"/>
+    <tableColumn id="2" xr3:uid="{01B94026-0B14-48D1-BE13-0F10145A4B5C}" uniqueName="2" name="Name[1146457]" queryTableFieldId="2" dataDxfId="12"/>
+    <tableColumn id="3" xr3:uid="{A0D90D64-6FD0-4422-A134-596946652EB5}" uniqueName="3" name="Resource Type[1146460]" queryTableFieldId="3" dataDxfId="11"/>
+    <tableColumn id="4" xr3:uid="{895B66C1-F5F7-4FCF-A961-4DD87642D218}" uniqueName="4" name="ISSN[1147578]" queryTableFieldId="4" dataDxfId="10"/>
+    <tableColumn id="5" xr3:uid="{1E40BD00-7B46-4B19-88DD-0D60B0A06560}" uniqueName="5" name="OCLC[1147579]" queryTableFieldId="5" dataDxfId="9"/>
+    <tableColumn id="6" xr3:uid="{684F7004-E2F4-4F50-AA1C-0C8BB9BAD482}" uniqueName="6" name="Place of Publication[1147582]" queryTableFieldId="6" dataDxfId="8"/>
+    <tableColumn id="7" xr3:uid="{BECBF853-38CA-4F24-9A46-70BB06281160}" uniqueName="7" name="Publisher[1147581]" queryTableFieldId="7" dataDxfId="7"/>
+    <tableColumn id="8" xr3:uid="{7F6FB613-55EC-484F-86A0-72C92CAA6891}" uniqueName="8" name="Frequency[1149788]" queryTableFieldId="8" dataDxfId="6"/>
+    <tableColumn id="9" xr3:uid="{FD884087-DADE-4791-A354-F7F05BA5D202}" uniqueName="9" name="Relation[1176363]" queryTableFieldId="9" dataDxfId="5"/>
+    <tableColumn id="10" xr3:uid="{14FBE18A-37B7-4A10-BE3A-E5E1A02E8865}" uniqueName="10" name="Source Provided By[1147583]" queryTableFieldId="10" dataDxfId="4"/>
+    <tableColumn id="11" xr3:uid="{4257009B-5E97-4E2D-BEE8-8CA775162D91}" uniqueName="11" name="JSTOR URL" queryTableFieldId="11" dataDxfId="3"/>
+    <tableColumn id="12" xr3:uid="{6D31A2E9-DC15-42D8-BD57-9C0E5723AF68}" uniqueName="12" name="Earliest Exact Date" queryTableFieldId="12" dataDxfId="1"/>
+    <tableColumn id="13" xr3:uid="{3390E129-A011-433B-B991-EB0D7309F11F}" uniqueName="13" name="Latest Exact Date" queryTableFieldId="13" dataDxfId="0"/>
+    <tableColumn id="14" xr3:uid="{BC8FA72F-2BDC-4AED-9FAC-5867546BC527}" uniqueName="14" name="Coverage (Date Range)" queryTableFieldId="14" dataDxfId="2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -4531,51 +4531,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{135CA741-08DD-4E95-8641-AA0C0F0A4707}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B334A5E0-5E19-4594-B7EA-A8C542AD4DCD}">
   <dimension ref="A1:N240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="9.453125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="53" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="23.7265625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.453125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.1796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.36328125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.36328125" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="18.6328125" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="17.453125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="22.08984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -15118,55 +15118,55 @@
       <c r="K240" s="1" t="s">
         <v>1212</v>
       </c>
       <c r="L240" s="2">
         <v>32203</v>
       </c>
       <c r="M240" s="2">
         <v>32295</v>
       </c>
       <c r="N240" s="1" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A M w E A A B Q S w M E F A A C A A g A 5 n k h X Z 8 4 F 5 6 k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w G I R f h X S n B Y z R k J 8 y u E p i Q j S u T a 3 Q C D + G F s u 7 O f h I v o I 1 i r o 5 3 H B 3 3 3 B 3 v 9 4 g H 9 s m u K j e 6 A 4 z E t O I B A p l d 9 B Y Z W S w x 3 B J c g 4 b I U + i U o G H 0 a S j O W S k t v a c M u a c o 2 5 G u 7 5 i S R T F b F + s S 1 m r V p A P r P / D o U Z j B U p F O O x e Y 3 h C 4 / n C y 2 8 C N o V Q a P w C i e + e 7 U 8 I q 6 G x Q 6 + 4 w n B b A p s s s P c H / g B Q S w M E F A A C A A g A 5 n k h X Q / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A O Z 5 I V 3 3 z n a I x g E A A H 8 D A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C F k l F v m z A Q x 9 8 j 5 T t Y 9 I V I F M G a Q L K K h w 1 S L V O U Z k C f Q h 9 c u C a W j N 3 Z J m 0 U 9 b v P H l R t B 9 J 4 s X 3 / n + 5 / d 5 y E U h H O U N a e / v V 4 N B 7 J A x Z Q o Q t L E U X h k h K p L g N v 4 f k W i h A F N R 4 h / W W 8 E S X o S C y P b s L L p g a m 7 B t C w Y 0 5 U / o h b S v + W t x J E L K o e c k Z 4 6 J I + D O j H F e y U P V T 8 a + D W 8 q j N X F 2 C V B S E w U i s h z L Q T G n T c 1 k 5 E 8 d t G Q l r w j b R 8 H M 8 3 w H / W q 4 g k y d K E T v V 3 f D G d x P n L b U C 2 s r e K 2 1 C v 0 A X O l 6 T C c 5 f t B g p 3 R x u + 3 K Q b s u / o 3 S r M Q U C x k p 0 X x M G R 8 w 2 + u M + e k J 3 t P l A j P 5 y E X d l m x E a Q / 4 O + e z l Y O o 0 S r R / a 2 Y C q a u g V 8 d d L Y 2 u I a d 7 0 + D 6 S y 8 1 7 L S A l L w o v 6 q K c h 2 9 I Z v s c D r Y 6 s s 2 x g 1 n I X z v n o b r + N O X f T V L c U 6 P 3 9 E 2 + a B k h K b 3 W j p + Z c B 2 k D y A K J D / D 5 y I + B 3 A 6 w 8 G W Q R z g c q S o G + + Y T B V X D V J 7 q N 0 7 M 8 k k r P 8 v u p M x x g f 2 b 5 b Y r u 0 n V P W W J B C U i F l i + 4 V C j B C t 6 Y S t 8 V q d u f s N a P / 1 M x P 4 L A e 0 C 2 Q V B q d m L y y f N 1 M h 4 R N r g 1 1 3 8 A U E s B A i 0 A F A A C A A g A 5 n k h X Z 8 4 F 5 6 k A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A O Z 5 I V 0 P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P A A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A 5 n k h X f f O d o j G A Q A A f w M A A B M A A A A A A A A A A A A A A A A A 4 Q E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A 9 A M A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + b Q o A A A A A A A B L C g A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t N j A 5 M D E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N k M j d l N D M 4 N y 1 m M D d j L T R m Y z Q t Y W N i Z i 1 j M D I 5 Y T A y N G Q 0 Z D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z d G l 0 b G V f b G l z d F 8 2 M D k w M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w y N D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D k t M D F U M T k 6 M T U 6 M T M u O D A 4 O D U x M l o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N B d 1 l H Q m d Z R 0 J n W U d C Z 1 l I Q n d Z P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t U Z X J t I E l E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 5 h b W V b M T E 0 N j Q 1 N 1 0 m c X V v d D s s J n F 1 b 3 Q 7 U m V z b 3 V y Y 2 U g V H l w Z V s x M T Q 2 N D Y w X S Z x d W 9 0 O y w m c X V v d D t J U 1 N O W z E x N D c 1 N z h d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 9 D T E N b M T E 0 N z U 3 O V 0 m c X V v d D s s J n F 1 b 3 Q 7 U G x h Y 2 U g b 2 Y g U H V i b G l j Y X R p b 2 5 b M T E 0 N z U 4 M l 0 m c X V v d D s s J n F 1 b 3 Q 7 U H V i b G l z a G V y W z E x N D c 1 O D F d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 Z y Z X F 1 Z W 5 j e V s x M T Q 5 N z g 4 X S Z x d W 9 0 O y w m c X V v d D t S Z W x h d G l v b l s x M T c 2 M z Y z X S Z x d W 9 0 O y w m c X V v d D t T b 3 V y Y 2 U g U H J v d m l k Z W Q g Q n l b M T E 0 N z U 4 M 1 0 m c X V v d D s s J n F 1 b 3 Q 7 S l N U T 1 I g V V J M J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V h c m x p Z X N 0 I E V 4 Y W N 0 I E R h d G U m c X V v d D s s J n F 1 b 3 Q 7 T G F 0 Z X N 0 I E V 4 Y W N 0 I E R h d G U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 2 Z X J h Z 2 U g K E R h d G U g U m F u Z 2 U p J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M S w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 2 M D k w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z X N 1 b H Q s M H 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 2 M D k w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z X N 1 b H Q s M H 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t N j A 5 M D E v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 2 M D k w M S 9 Q c m 9 t b 3 R l Z C U y M E h l Y W R l c n M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Y w O T A x L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A F 5 R V w + y m u F J h U z 7 b Y Z t + M M A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A M h z A t L B h U u s 8 X z B 4 Y E p 9 8 b y M V s p K x H e a m / d w z Y S z p h 0 A A A A A D o A A A A A C A A A g A A A A / Z E F V 7 Y P B R G j n / A j D E P E K j 6 T Y B U I 0 M p s X 1 L p x W C T C m J Q A A A A + q v V 6 u i F t H s / 8 l z n Y i 9 T t 5 R 7 D + n N o B l q 9 L u X N A M O z g r C d k 7 F 3 / j J k s n Z 1 + J O X u f Z o g U s n q t i s G t p 5 x y L O V + 6 l w b Y w k 8 V 8 k q Y Z z h 9 B o J 4 r c 9 A A A A A 5 / Z 9 9 e i e 6 1 t V z N l t J Y f j p S 3 i q u i Q 9 p M j c 1 D T u J C j S y 4 o z + a k W u T s 9 3 / s Z H C b M S O Y x e 9 V a a X F C z n 8 Z i L M m V Y b u Q = = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A M w E A A B Q S w M E F A A C A A g A b E d H X c B T d 6 S k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h o T J K U M r p K Y E I 1 r U y o 0 w o + h x X I 3 B 4 / k F c Q o 6 u b 4 v v c N 7 9 2 v N 5 6 N b R N c d G 9 N B y m K M E W B B t W V B q o U D e 4 Y x i g T f C v V S V Y 6 m G S w y W j L F N X O n R N C v P f Y L 3 D X V 4 R R G p F D v i l U r V u J P r L 5 L 4 c G r J O g N B J 8 / x o j G I 6 W M V 6 x G F N O Z s h z A 1 + B T X u f 7 Q / k 6 6 F x Q 6 + F h n B X c D J H T t 4 f x A N Q S w M E F A A C A A g A b E d H X Q / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A G x H R 1 3 3 z n a I x g E A A H 8 D A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C F k l F v m z A Q x 9 8 j 5 T t Y 9 I V I F M G a Q L K K h w 1 S L V O U Z k C f Q h 9 c u C a W j N 3 Z J m 0 U 9 b v P H l R t B 9 J 4 s X 3 / n + 5 / d 5 y E U h H O U N a e / v V 4 N B 7 J A x Z Q o Q t L E U X h k h K p L g N v 4 f k W i h A F N R 4 h / W W 8 E S X o S C y P b s L L p g a m 7 B t C w Y 0 5 U / o h b S v + W t x J E L K o e c k Z 4 6 J I + D O j H F e y U P V T 8 a + D W 8 q j N X F 2 C V B S E w U i s h z L Q T G n T c 1 k 5 E 8 d t G Q l r w j b R 8 H M 8 3 w H / W q 4 g k y d K E T v V 3 f D G d x P n L b U C 2 s r e K 2 1 C v 0 A X O l 6 T C c 5 f t B g p 3 R x u + 3 K Q b s u / o 3 S r M Q U C x k p 0 X x M G R 8 w 2 + u M + e k J 3 t P l A j P 5 y E X d l m x E a Q / 4 O + e z l Y O o 0 S r R / a 2 Y C q a u g V 8 d d L Y 2 u I a d 7 0 + D 6 S y 8 1 7 L S A l L w o v 6 q K c h 2 9 I Z v s c D r Y 6 s s 2 x g 1 n I X z v n o b r + N O X f T V L c U 6 P 3 9 E 2 + a B k h K b 3 W j p + Z c B 2 k D y A K J D / D 5 y I + B 3 A 6 w 8 G W Q R z g c q S o G + + Y T B V X D V J 7 q N 0 7 M 8 k k r P 8 v u p M x x g f 2 b 5 b Y r u 0 n V P W W J B C U i F l i + 4 V C j B C t 6 Y S t 8 V q d u f s N a P / 1 M x P 4 L A e 0 C 2 Q V B q d m L y y f N 1 M h 4 R N r g 1 1 3 8 A U E s B A i 0 A F A A C A A g A b E d H X c B T d 6 S k A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A G x H R 1 0 P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P A A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A b E d H X f f O d o j G A Q A A f w M A A B M A A A A A A A A A A A A A A A A A 4 Q E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A 9 A M A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + b Q o A A A A A A A B L C g A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t N j A 5 M D E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 1 M G Y 0 M 2 F h Y i 0 z Y z B k L T Q x N 2 M t O W E w N C 0 4 Z j B j Y T d h Y 2 Z h O D I i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z d G l 0 b G V f b G l z d F 8 2 M D k w M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w y N D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M T A t M D d U M T I 6 N T k 6 M j Q u N j I 5 M z U 4 M l o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N B d 1 l H Q m d Z R 0 J n W U d C Z 1 l I Q n d Z P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t U Z X J t I E l E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 5 h b W V b M T E 0 N j Q 1 N 1 0 m c X V v d D s s J n F 1 b 3 Q 7 U m V z b 3 V y Y 2 U g V H l w Z V s x M T Q 2 N D Y w X S Z x d W 9 0 O y w m c X V v d D t J U 1 N O W z E x N D c 1 N z h d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 9 D T E N b M T E 0 N z U 3 O V 0 m c X V v d D s s J n F 1 b 3 Q 7 U G x h Y 2 U g b 2 Y g U H V i b G l j Y X R p b 2 5 b M T E 0 N z U 4 M l 0 m c X V v d D s s J n F 1 b 3 Q 7 U H V i b G l z a G V y W z E x N D c 1 O D F d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 Z y Z X F 1 Z W 5 j e V s x M T Q 5 N z g 4 X S Z x d W 9 0 O y w m c X V v d D t S Z W x h d G l v b l s x M T c 2 M z Y z X S Z x d W 9 0 O y w m c X V v d D t T b 3 V y Y 2 U g U H J v d m l k Z W Q g Q n l b M T E 0 N z U 4 M 1 0 m c X V v d D s s J n F 1 b 3 Q 7 S l N U T 1 I g V V J M J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V h c m x p Z X N 0 I E V 4 Y W N 0 I E R h d G U m c X V v d D s s J n F 1 b 3 Q 7 T G F 0 Z X N 0 I E V 4 Y W N 0 I E R h d G U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 2 Z X J h Z 2 U g K E R h d G U g U m F u Z 2 U p J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M S w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 2 M D k w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z X N 1 b H Q s M H 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 2 M D k w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z X N 1 b H Q s M H 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t N j A 5 M D E v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 2 M D k w M S 9 Q c m 9 t b 3 R l Z C U y M E h l Y W R l c n M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Y w O T A x L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A F 5 R V w + y m u F J h U z 7 b Y Z t + M M A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A u B 9 Q 6 i h w F E L V 9 B f P g C a h 5 q o n X 3 S m E I U 4 x 7 0 r X b e Q j T c A A A A A D o A A A A A C A A A g A A A A e B H x 9 q g l Q 8 i y 0 E I K Z 2 v u f L k V N g K I R U H a w Q 3 g z 3 5 1 O L N Q A A A A u W V x E e 7 V W x s 9 n s t r d v Y W q 8 1 2 O m k q h B z Y V u I N J R c f r A w P d 9 B p E M 9 c r e t / / G p D n H h p 9 Z i 6 V Y B b f 1 v s 6 k Z d 7 R H k R o K I 8 U h X X a f k 7 Z B h R 8 k G D y d A A A A A C C / A l x 5 o u w s x x p r s + s C u w L U C F w 4 q 5 g t 8 X 8 J Q 4 d c 5 7 p 4 f 6 j x m u Y 5 X S o 9 z v f p C B O T Y i o k T F P + e n / Y m y t z C B r W 5 0 w = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF5C6DD6-EC05-4B95-A5AC-232709791E0E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30D5B54C-AF1A-4EE6-83C3-50C216C581B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>title-list-60901</vt:lpstr>
     </vt:vector>