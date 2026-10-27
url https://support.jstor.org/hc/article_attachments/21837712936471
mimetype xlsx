--- v10 (2026-09-16)
+++ v11 (2026-10-27)
@@ -1,155 +1,971 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\moconnor\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C682FE4B-08C1-4814-80F6-76A384BA8230}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{43008A97-E126-4DE4-8C97-8F460CE90E86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="14040" windowWidth="25780" windowHeight="14130" xr2:uid="{3FEBE0C8-9DA0-46C6-A8A5-AB41A20C3BDA}"/>
+    <workbookView xWindow="-190" yWindow="2570" windowWidth="25780" windowHeight="14130" xr2:uid="{9D6F80F5-9BC6-4AAC-9FC7-4471B9E5CB57}"/>
   </bookViews>
   <sheets>
     <sheet name="title-list-139464" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">'title-list-139464'!$A$1:$N$438</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">'title-list-139464'!$A$1:$N$525</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{9E481B34-ADD7-4FF4-B808-835762493340}" keepAlive="1" name="Query - title-list-139464" description="Connection to the 'title-list-139464' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
+  <connection id="1" xr16:uid="{20C93DA1-8FB5-485D-9747-66177711C013}" keepAlive="1" name="Query - title-list-139464" description="Connection to the 'title-list-139464' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=title-list-139464;Extended Properties=&quot;&quot;" command="SELECT * FROM [title-list-139464]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5258" uniqueCount="1539">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6336" uniqueCount="1803">
   <si>
     <t>Term ID</t>
   </si>
   <si>
     <t>Name[2264309]</t>
   </si>
   <si>
     <t>Resource Type[2264312]</t>
   </si>
   <si>
     <t>ISSN[2264318]</t>
   </si>
   <si>
     <t>OCLC[2264319]</t>
   </si>
   <si>
     <t>Place of Publication[2264320]</t>
   </si>
   <si>
     <t>Publisher[2264321]</t>
   </si>
   <si>
     <t>Frequency[2264322]</t>
   </si>
   <si>
     <t>Relation[2264323]</t>
   </si>
   <si>
     <t>Source Provided By[2264324]</t>
   </si>
   <si>
     <t>JSTOR URL</t>
   </si>
   <si>
     <t>Earliest Exact Date</t>
   </si>
   <si>
     <t>Latest Exact Date</t>
   </si>
   <si>
     <t>Coverage (Date Range)</t>
   </si>
   <si>
+    <t>43283443</t>
+  </si>
+  <si>
+    <t>Book 1, 1957 Jan. - 1959 Dec.</t>
+  </si>
+  <si>
     <t>Documents</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
+    <t>Library of Virginia</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/book11957jan1959dec-43283443</t>
+  </si>
+  <si>
+    <t>43283444</t>
+  </si>
+  <si>
+    <t>Book 2, 1960 Jan. - 1963 June</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/book21960jan1963june-43283444</t>
+  </si>
+  <si>
+    <t>43283445</t>
+  </si>
+  <si>
+    <t>Book 3, 1963 July - 1964 Nov.</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/book31963july1964nov-43283445</t>
+  </si>
+  <si>
+    <t>43283446</t>
+  </si>
+  <si>
+    <t>Book 4, 1964 Dec. - 1966 June</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/book41964dec1966june-43283446</t>
+  </si>
+  <si>
+    <t>43283447</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1958 May 19</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1958may19-43283447</t>
+  </si>
+  <si>
+    <t>43283448</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1958 June 13</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1958june13-43283448</t>
+  </si>
+  <si>
+    <t>43283449</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1958 July 18</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1958july18-43283449</t>
+  </si>
+  <si>
+    <t>43283450</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1958 Aug 4</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1958aug4-43283450</t>
+  </si>
+  <si>
+    <t>43283451</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1958 Aug 7</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1958aug7-43283451</t>
+  </si>
+  <si>
+    <t>43283452</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1958 Aug 11</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1958aug11-43283452</t>
+  </si>
+  <si>
+    <t>43283453</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1958 Aug 25</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1958aug25-43283453</t>
+  </si>
+  <si>
+    <t>43283454</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1958 Aug 27</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1958aug27-43283454</t>
+  </si>
+  <si>
+    <t>43283455</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1958 Aug 29</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1958aug29-43283455</t>
+  </si>
+  <si>
+    <t>43283456</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1958 Sept 12</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1958sept12-43283456</t>
+  </si>
+  <si>
+    <t>43283457</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1958 Sept 16</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1958sept16-43283457</t>
+  </si>
+  <si>
+    <t>43283458</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1958 Sept 30</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1958sept30-43283458</t>
+  </si>
+  <si>
+    <t>43283459</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1958 Oct 15</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1958oct15-43283459</t>
+  </si>
+  <si>
+    <t>43283460</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1958 Oct 28</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1958oct28-43283460</t>
+  </si>
+  <si>
+    <t>43283461</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1958 Nov 25</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1958nov25-43283461</t>
+  </si>
+  <si>
+    <t>43283462</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1959 Jan 8</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1959jan8-43283462</t>
+  </si>
+  <si>
+    <t>43283463</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1959 Jan 21</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1959jan21-43283463</t>
+  </si>
+  <si>
+    <t>43283464</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1959 Feb 11</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1959feb11-43283464</t>
+  </si>
+  <si>
+    <t>43283465</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1959 Feb 27</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1959feb27-43283465</t>
+  </si>
+  <si>
+    <t>1959 - 1959</t>
+  </si>
+  <si>
+    <t>43283466</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1959 Apr 15</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1959apr15-43283466</t>
+  </si>
+  <si>
+    <t>43283467</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1959 Apr 29</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1959apr29-43283467</t>
+  </si>
+  <si>
+    <t>43283468</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1959 May 13</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1959may13-43283468</t>
+  </si>
+  <si>
+    <t>43283469</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1959 May 25</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1959may25-43283469</t>
+  </si>
+  <si>
+    <t>43283470</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1959 June 15</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1959june15-43283470</t>
+  </si>
+  <si>
+    <t>43283471</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1959 June 19</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1959june19-43283471</t>
+  </si>
+  <si>
+    <t>43283472</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1959 July 15</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1959july15-43283472</t>
+  </si>
+  <si>
+    <t>43283473</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1959 Aug 3</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1959aug3-43283473</t>
+  </si>
+  <si>
+    <t>43283474</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1959 Aug 25</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1959aug25-43283474</t>
+  </si>
+  <si>
+    <t>43283475</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1959 Aug 28</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1959aug28-43283475</t>
+  </si>
+  <si>
+    <t>43283476</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1959 Aug 31</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1959aug31-43283476</t>
+  </si>
+  <si>
+    <t>43283477</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1959 Sept 3</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1959sept3-43283477</t>
+  </si>
+  <si>
+    <t>43283478</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1959 Sept 9</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1959sept9-43283478</t>
+  </si>
+  <si>
+    <t>43283479</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1959 Oct 2</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1959oct2-43283479</t>
+  </si>
+  <si>
+    <t>43283480</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1959 Oct 30</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1959oct30-43283480</t>
+  </si>
+  <si>
+    <t>43283481</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1959 Dec 1</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1959dec1-43283481</t>
+  </si>
+  <si>
+    <t>43283482</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1959 Dec 16</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1959dec16-43283482</t>
+  </si>
+  <si>
+    <t>43283483</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1960 Jan 12</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1960jan12-43283483</t>
+  </si>
+  <si>
+    <t>1960 - 1960</t>
+  </si>
+  <si>
+    <t>43283484</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1960 Jan 19</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1960jan19-43283484</t>
+  </si>
+  <si>
+    <t>43283485</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1960 Feb 24</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1960feb24-43283485</t>
+  </si>
+  <si>
+    <t>43283486</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1960 Feb 29</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1960feb29-43283486</t>
+  </si>
+  <si>
+    <t>43283487</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1960 Mar 24</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1960mar24-43283487</t>
+  </si>
+  <si>
+    <t>43283488</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1960 May 25</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1960may25-43283488</t>
+  </si>
+  <si>
+    <t>43283489</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1960 July 25</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1960july25-43283489</t>
+  </si>
+  <si>
+    <t>43283490</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1960 Aug 4</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1960aug4-43283490</t>
+  </si>
+  <si>
+    <t>43283491</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1960 Aug 15</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1960aug15-43283491</t>
+  </si>
+  <si>
+    <t>43283492</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1960 Aug 29</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1960aug29-43283492</t>
+  </si>
+  <si>
+    <t>43283493</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1960 Sept 6</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1960sept6-43283493</t>
+  </si>
+  <si>
+    <t>43283494</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1960 Sept 12</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1960sept12-43283494</t>
+  </si>
+  <si>
+    <t>43283495</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1960 Sept 26</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1960sept26-43283495</t>
+  </si>
+  <si>
+    <t>43283496</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1960 Sept 29</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1960sept29-43283496</t>
+  </si>
+  <si>
+    <t>43283497</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1960 Oct 10</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1960oct10-43283497</t>
+  </si>
+  <si>
+    <t>43283498</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1960 Nov 14</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1960nov14-43283498</t>
+  </si>
+  <si>
+    <t>43283499</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1960 Dec 22</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1960dec22-43283499</t>
+  </si>
+  <si>
+    <t>43283500</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1961 Jan 9</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1961jan9-43283500</t>
+  </si>
+  <si>
+    <t>1961 - 1961</t>
+  </si>
+  <si>
+    <t>43283501</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1961 Jan 16</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1961jan16-43283501</t>
+  </si>
+  <si>
+    <t>43283502</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1961 Feb 13</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1961feb13-43283502</t>
+  </si>
+  <si>
+    <t>43283503</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1961 Mar 13</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1961mar13-43283503</t>
+  </si>
+  <si>
+    <t>43283504</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1961 Apr 10</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1961apr10-43283504</t>
+  </si>
+  <si>
+    <t>43283505</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1961 May</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1961may-43283505</t>
+  </si>
+  <si>
+    <t>43283506</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1961 June</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1961june-43283506</t>
+  </si>
+  <si>
+    <t>43283507</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1961 July 11-13</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1961july1113-43283507</t>
+  </si>
+  <si>
+    <t>43283508</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1961 July 25</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1961july25-43283508</t>
+  </si>
+  <si>
+    <t>43283509</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1961 July 31</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1961july31-43283509</t>
+  </si>
+  <si>
+    <t>43283510</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1961 Aug 14</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1961aug14-43283510</t>
+  </si>
+  <si>
+    <t>43283511</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1961 Aug 18</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1961aug18-43283511</t>
+  </si>
+  <si>
+    <t>43283512</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1961 Aug 23</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1961aug23-43283512</t>
+  </si>
+  <si>
+    <t>43283513</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1961 Aug 29</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1961aug29-43283513</t>
+  </si>
+  <si>
+    <t>43283514</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1961 Sept 5</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1961sept5-43283514</t>
+  </si>
+  <si>
+    <t>43283515</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1961 Sept 11</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1961sept11-43283515</t>
+  </si>
+  <si>
+    <t>43283516</t>
+  </si>
+  <si>
+    <t>Board Meeting, 1961 Oct.</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boardmeeting1961oct-43283516</t>
+  </si>
+  <si>
+    <t>43135984</t>
+  </si>
+  <si>
+    <t>About the Atlanta Branch, undated</t>
+  </si>
+  <si>
+    <t>Auburn Avenue Research Library</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/abouttheatlantabranchundated-43135984</t>
+  </si>
+  <si>
+    <t>43135985</t>
+  </si>
+  <si>
+    <t>Administrative Committee, 1959-1963</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/administrativecommittee19591963-43135985</t>
+  </si>
+  <si>
+    <t>43135986</t>
+  </si>
+  <si>
+    <t>School Desegregation, 1960-1968</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/schooldesegregation19601968-43135986</t>
+  </si>
+  <si>
+    <t>43135987</t>
+  </si>
+  <si>
+    <t>School Desegregation, Correspondence, 1959-1968</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/schooldesegregationcorrespondence19591968-43135987</t>
+  </si>
+  <si>
+    <t>43135988</t>
+  </si>
+  <si>
+    <t>School Desegregation, Meetings, 1961</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/schooldesegregationmeetings1961-43135988</t>
+  </si>
+  <si>
+    <t>43135989</t>
+  </si>
+  <si>
+    <t>School Desegregation, Resolutions and Press Releases, 1961-1968</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/schooldesegregationresolutionsandpressreleases19611968-43135989</t>
+  </si>
+  <si>
+    <t>43135990</t>
+  </si>
+  <si>
+    <t>School Desegregation, 1976-1980</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/schooldesegregation19761980-43135990</t>
+  </si>
+  <si>
+    <t>1976 - 1976</t>
+  </si>
+  <si>
+    <t>43135991</t>
+  </si>
+  <si>
+    <t>School Desegregation, Correspondence</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/schooldesegregationcorrespondence-43135991</t>
+  </si>
+  <si>
+    <t>43135992</t>
+  </si>
+  <si>
+    <t>School Desegregation, Desegregation of Administration, 1973</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/schooldesegregationdesegregationofadministration1973-43135992</t>
+  </si>
+  <si>
+    <t>1973 - 1973</t>
+  </si>
+  <si>
+    <t>43135993</t>
+  </si>
+  <si>
+    <t>School Desegregation, Meetings, 1973</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/schooldesegregationmeetings1973-43135993</t>
+  </si>
+  <si>
+    <t>43135994</t>
+  </si>
+  <si>
+    <t>Voter Registration, 1970</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/voterregistration1970-43135994</t>
+  </si>
+  <si>
+    <t>1970 - 1970</t>
+  </si>
+  <si>
+    <t>43135995</t>
+  </si>
+  <si>
+    <t>Voter Registration, 1971</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/voterregistration1971-43135995</t>
+  </si>
+  <si>
+    <t>1971 - 1971</t>
+  </si>
+  <si>
+    <t>42776937</t>
+  </si>
+  <si>
+    <t>Southern Education Report</t>
+  </si>
+  <si>
     <t>Southern Education Reporting Service</t>
   </si>
   <si>
+    <t>Bimonthly</t>
+  </si>
+  <si>
+    <t>Continues: &lt;a target="_blank" href="/site/reveal-digital/behind-the-scenes-civil-rights-movements/southernschoolnews-42776938"&gt;Southern School News&lt;/a&gt;</t>
+  </si>
+  <si>
     <t>Private Donor</t>
   </si>
   <si>
+    <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/southerneducationreport-42776937</t>
+  </si>
+  <si>
     <t>1965 - 1966</t>
   </si>
   <si>
     <t>42776938</t>
   </si>
   <si>
     <t>Southern School News</t>
   </si>
   <si>
     <t>Journals (Periodicals)</t>
   </si>
   <si>
     <t>1766213</t>
   </si>
   <si>
     <t>Nashville, TN</t>
   </si>
   <si>
     <t>Monthly</t>
   </si>
   <si>
     <t>Continued by: &lt;a target="_blank" href="/site/reveal-digital/behind-the-scenes-civil-rights-movements/southerneducationreport-42776937"&gt;Southern Education Report&lt;/a&gt;</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/southernschoolnews-42776938</t>
@@ -955,101 +1771,95 @@
   <si>
     <t>1957 - 1962</t>
   </si>
   <si>
     <t>41088368</t>
   </si>
   <si>
     <t>TCA</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/tca-41088368</t>
   </si>
   <si>
     <t>1945 - 1955</t>
   </si>
   <si>
     <t>41088369</t>
   </si>
   <si>
     <t>TCA Reporter</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/tcareporter-41088369</t>
   </si>
   <si>
-    <t>1960 - 1960</t>
-[...1 lines deleted...]
-  <si>
     <t>41088370</t>
   </si>
   <si>
     <t>TCA- Executive cabinet</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/tca-executivecabinet-41088370</t>
   </si>
   <si>
     <t>1960 - 1963</t>
   </si>
   <si>
     <t>41088371</t>
   </si>
   <si>
     <t>Trends in Selected Aspects of Public Education for Negroes in Macon County, Alabama</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/trendsinselectedaspectsofpubliceducationfornegroesinmaconcountyalabama-41088371</t>
   </si>
   <si>
     <t>1950 - 1950</t>
   </si>
   <si>
     <t>41088372</t>
   </si>
   <si>
     <t>Voter Education Project Correspondences</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/votereducationprojectcorrespondences-41088372</t>
   </si>
   <si>
     <t>1963 - 1966</t>
   </si>
   <si>
     <t>40281799</t>
   </si>
   <si>
     <t>Byrd, Harry Flood, Campaign Speech, 7 October 1952 (WRVA - 35)</t>
   </si>
   <si>
     <t>Broadcasts</t>
   </si>
   <si>
-    <t>Library of Virginia</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/byrdharryfloodcampaignspeech7october1952wrva-35-40281799</t>
   </si>
   <si>
     <t>1952 - 1952</t>
   </si>
   <si>
     <t>40281800</t>
   </si>
   <si>
     <t>Richmond Junior Chamber of Commerce Rally, 1 October 1957 (WRVA - 82)</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/richmondjuniorchamberofcommercerally1october1957wrva-82-40281800</t>
   </si>
   <si>
     <t>1957 - 1957</t>
   </si>
   <si>
     <t>40281801</t>
   </si>
   <si>
     <t>Stanley, Thomas B., Announcement Calling for a Special Session of the Virginia General Assembly, 6 June 1956 (WRVA - 93)</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/stanleythomasbannouncementcallingforaspecialsessionofthevirginiageneralassembly6june1956wrva-93-40281801</t>
@@ -1129,53 +1939,50 @@
   <si>
     <t>Byrd, Harry Flood, Speech Before the Ruritan Club, 21 January 1957 (WRVA - 178)</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/byrdharryfloodspeechbeforetheruritanclub21january1957wrva-178-40281809</t>
   </si>
   <si>
     <t>40281810</t>
   </si>
   <si>
     <t>Boggs, Hale. Speech at the Jefferson-Jackson Day Dinner, Richmond, 24 February 1956 (WRVA - 181)</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/boggshalespeechatthejefferson-jacksondaydinnerrichmond24february1956wrva-181-40281810</t>
   </si>
   <si>
     <t>40281811</t>
   </si>
   <si>
     <t>Harrison, Albertis S., Speech Announcing His Candidacy for Governor, Lawrenceville, 14 January 1961 (WRVA - 226)</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/harrisonalbertissspeechannouncinghiscandidacyforgovernorlawrenceville14january1961wrva-226-40281811</t>
   </si>
   <si>
-    <t>1961 - 1961</t>
-[...1 lines deleted...]
-  <si>
     <t>40281812</t>
   </si>
   <si>
     <t>Battle, John Stewart, Opening Talk to the General Assembly, 1952 Jan. 9 (WRVA - 293)</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/battlejohnstewartopeningtalktothegeneralassembly1952jan9wrva-293-40281812</t>
   </si>
   <si>
     <t>40281813</t>
   </si>
   <si>
     <t>Almond, J. Lindsay, Almond at the Virginia Educational Association, 30 October 1958 (WRVA - 300)</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/almondjlindsayalmondatthevirginiaeducationalassociation30october1958wrva-300-40281813</t>
   </si>
   <si>
     <t>1958 - 1958</t>
   </si>
   <si>
     <t>40281814</t>
   </si>
   <si>
     <t>Virginia Pattern for Resistance, [1958 or 1959] (WRVA - 301)</t>
@@ -1216,53 +2023,50 @@
   <si>
     <t>Stanley, Thomas B., Address to General Assembly, 8 January 1958 (WRVA - 355)</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/stanleythomasbaddresstogeneralassembly8january1958wrva-355-40281818</t>
   </si>
   <si>
     <t>40281819</t>
   </si>
   <si>
     <t>Almond, J. Lindsay, Inaugural Address, 11 January 1958 (WRVA - 360)</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/almondjlindsayinauguraladdress11january1958wrva-360-40281819</t>
   </si>
   <si>
     <t>40281820</t>
   </si>
   <si>
     <t>1959 in Virginia, 31 December 1959 (WRVA - 369)</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/1959invirginia31december1959wrva-369-40281820</t>
   </si>
   <si>
-    <t>1959 - 1959</t>
-[...1 lines deleted...]
-  <si>
     <t>40281821</t>
   </si>
   <si>
     <t>Virginia 1960 News Highlights, 31 December 1960 (WRVA - 377)</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/virginia1960newshighlights31december1960wrva-377-40281821</t>
   </si>
   <si>
     <t>40281822</t>
   </si>
   <si>
     <t>Almond, J. Lindsay, School Integration Speech, 20 January 1959 (WRVA - 386)</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/almondjlindsayschoolintegrationspeech20january1959wrva-386-40281822</t>
   </si>
   <si>
     <t>40281823</t>
   </si>
   <si>
     <t>Almond, J. Lindsay, Speech, 28 January 1959 (WRVA - 387)</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/almondjlindsayspeech28january1959wrva-387-40281823</t>
@@ -1405,53 +2209,50 @@
   <si>
     <t>40038425</t>
   </si>
   <si>
     <t>Black Students League, 1969-May 1971</t>
   </si>
   <si>
     <t>Haverford College</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/blackstudentsleague1969-may1971-40038425</t>
   </si>
   <si>
     <t>1969 - 1969</t>
   </si>
   <si>
     <t>40038426</t>
   </si>
   <si>
     <t>Black Students League, 1971 August-December</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/blackstudentsleague1971august-december-40038426</t>
   </si>
   <si>
-    <t>1971 - 1971</t>
-[...1 lines deleted...]
-  <si>
     <t>40038427</t>
   </si>
   <si>
     <t>Black Students League, February 1972</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/blackstudentsleaguefebruary1972-40038427</t>
   </si>
   <si>
     <t>1972 - 1972</t>
   </si>
   <si>
     <t>40038428</t>
   </si>
   <si>
     <t>Black Students League, March 1972-1973</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/blackstudentsleaguemarch1972-1973-40038428</t>
   </si>
   <si>
     <t>39948434</t>
   </si>
   <si>
     <t>Aguallo, Robert</t>
@@ -3097,53 +3898,50 @@
   <si>
     <t>Greensboro Association of Poor People Records</t>
   </si>
   <si>
     <t>Correspondence|Photographs|Plan Views|Records</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/greensboroassociationofpoorpeoplerecords-39463936</t>
   </si>
   <si>
     <t>1962 - 1975</t>
   </si>
   <si>
     <t>39176714</t>
   </si>
   <si>
     <t>Alabama: Selma: Discrimination in the Public Use, Control, and Development of Land in Selma, Alabama, 1970</t>
   </si>
   <si>
     <t>Shaw University</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/alabamaselmadiscriminationinthepublicusecontrolanddevelopmentoflandinselmaalabama1970-39176714</t>
   </si>
   <si>
-    <t>1970 - 1970</t>
-[...1 lines deleted...]
-  <si>
     <t>39176715</t>
   </si>
   <si>
     <t>Comprehensive City Demonstration Plan – Nashville-Davidson County, 1970</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/comprehensivecitydemonstrationplannashville-davidsoncounty1970-39176715</t>
   </si>
   <si>
     <t>39176716</t>
   </si>
   <si>
     <t>Evaluation of the Application to the Department of Housing and Urban Development by the City of Birmingham, Alabama for a Grant to Plan a Comprehensive City Demonstration Program, 1968</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/evaluationoftheapplicationtothedepartmentofhousingandurbandevelopmentbythecityofbirminghamalabamaforagranttoplanacomprehensivecitydemonstrationprogram1968-39176716</t>
   </si>
   <si>
     <t>39176717</t>
   </si>
   <si>
     <t>Maryland: Baltimore County, 1970</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/marylandbaltimorecounty1970-39176717</t>
@@ -3631,53 +4429,50 @@
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/subjectfiles-tallahasseebusboycott-36716644</t>
   </si>
   <si>
     <t>36716645</t>
   </si>
   <si>
     <t>State of Florida Legislative Investigation Committee</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/stateoffloridalegislativeinvestigationcommittee-36716645</t>
   </si>
   <si>
     <t>36605633</t>
   </si>
   <si>
     <t>Indiana Civil Rights Commission Annual Report, 1976-77</t>
   </si>
   <si>
     <t>Indiana University South Bend, Civil Rights Heritage Center</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/indianacivilrightscommissionannualreport1976-77-36605633</t>
   </si>
   <si>
-    <t>1976 - 1976</t>
-[...1 lines deleted...]
-  <si>
     <t>36605634</t>
   </si>
   <si>
     <t>Program, MLK at University of Notre Dame; October 18, 1963</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/programmlkatuniversityofnotredameoctober181963-36605634</t>
   </si>
   <si>
     <t>36605635</t>
   </si>
   <si>
     <t>"Help"; circa October 20, 1966</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/helpcircaoctober201966-36605635</t>
   </si>
   <si>
     <t>36605636</t>
   </si>
   <si>
     <t>State of the League; circa February 3, 1966</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/stateoftheleaguecircafebruary31966-36605636</t>
@@ -3722,53 +4517,50 @@
     <t>36599098</t>
   </si>
   <si>
     <t>LaSalle Park Diagnostic Survey; November 30, 1967</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/lasalleparkdiagnosticsurveynovember301967-36599098</t>
   </si>
   <si>
     <t>36599099</t>
   </si>
   <si>
     <t>LaSalle Park Diagnostic Survey, Final Report; circa 1967</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/lasalleparkdiagnosticsurveyfinalreportcirca1967-36599099</t>
   </si>
   <si>
     <t>36599100</t>
   </si>
   <si>
     <t>Paper "Housing In South Bend: Integrated or Segregated?" December 4, 1973</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/paperhousinginsouthbendintegratedorsegregateddecember41973-36599100</t>
-  </si>
-[...1 lines deleted...]
-    <t>1973 - 1973</t>
   </si>
   <si>
     <t>36599101</t>
   </si>
   <si>
     <t>Paper "Public School Action and Residential Segregation in the South Bend Area"; circa 1980s</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/paperpublicschoolactionandresidentialsegregationinthesouthbendareacirca1980s-36599101</t>
   </si>
   <si>
     <t>36599102</t>
   </si>
   <si>
     <t>Paper "Equal Treatment of Blacks in the Rental Market in the City of South Bend, Indiana"; January 1985</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/behind-the-scenes-civil-rights-movements/paperequaltreatmentofblacksintherentalmarketinthecityofsouthbendindianajanuary1985-36599102</t>
   </si>
   <si>
     <t>36599103</t>
   </si>
   <si>
     <t>Paper, "Racial and Ethnic Diversity and Change in the South Bend - Mishawaka Metropolitan Area"; November 1996</t>
   </si>
@@ -4707,65 +5499,67 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="14">
     <dxf>
-      <numFmt numFmtId="164" formatCode="yyyy\-mm\-dd"/>
+      <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="164" formatCode="yyyy\-mm\-dd"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="0" formatCode="General"/>
+      <numFmt numFmtId="164" formatCode="yyyy\-mm\-dd"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
@@ -4774,97 +5568,97 @@
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{2C9B3340-CC74-44F9-80E0-EA7C3B242F7A}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{76EE9221-A1CE-481E-89E8-164B2601E8CE}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="15">
     <queryTableFields count="14">
       <queryTableField id="1" name="Term ID" tableColumnId="1"/>
       <queryTableField id="2" name="Name[2264309]" tableColumnId="2"/>
       <queryTableField id="3" name="Resource Type[2264312]" tableColumnId="3"/>
       <queryTableField id="4" name="ISSN[2264318]" tableColumnId="4"/>
       <queryTableField id="5" name="OCLC[2264319]" tableColumnId="5"/>
       <queryTableField id="6" name="Place of Publication[2264320]" tableColumnId="6"/>
       <queryTableField id="7" name="Publisher[2264321]" tableColumnId="7"/>
       <queryTableField id="8" name="Frequency[2264322]" tableColumnId="8"/>
       <queryTableField id="9" name="Relation[2264323]" tableColumnId="9"/>
       <queryTableField id="10" name="Source Provided By[2264324]" tableColumnId="10"/>
       <queryTableField id="11" name="JSTOR URL" tableColumnId="11"/>
       <queryTableField id="12" name="Earliest Exact Date" tableColumnId="12"/>
       <queryTableField id="13" name="Latest Exact Date" tableColumnId="13"/>
       <queryTableField id="14" name="Coverage (Date Range)" tableColumnId="14"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1BC0F53A-9887-4883-8AD3-0BDA1162C9AE}" name="title_list_139464" displayName="title_list_139464" ref="A1:N438" tableType="queryTable" totalsRowShown="0">
-[...2 lines deleted...]
-    <sortCondition ref="B1:B438"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{A141CB05-90A6-4596-9553-9516B8372861}" name="title_list_139464" displayName="title_list_139464" ref="A1:N525" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A1:N525" xr:uid="{A141CB05-90A6-4596-9553-9516B8372861}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:N525">
+    <sortCondition ref="B1:B525"/>
   </sortState>
   <tableColumns count="14">
-    <tableColumn id="1" xr3:uid="{56D94B79-1312-4EF7-A9C5-E3E9B6C521C5}" uniqueName="1" name="Term ID" queryTableFieldId="1" dataDxfId="13"/>
-[...12 lines deleted...]
-    <tableColumn id="14" xr3:uid="{306F14D7-4269-40BA-AA0C-C6BC0574034A}" uniqueName="14" name="Coverage (Date Range)" queryTableFieldId="14" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{41F5E0A4-D1D5-42D9-B2F3-9AD6B8D881D2}" uniqueName="1" name="Term ID" queryTableFieldId="1" dataDxfId="13"/>
+    <tableColumn id="2" xr3:uid="{7416DD32-9DB0-4CCB-AF2A-7A19FADA2C14}" uniqueName="2" name="Name[2264309]" queryTableFieldId="2" dataDxfId="12"/>
+    <tableColumn id="3" xr3:uid="{EA095A4B-FB77-45C0-B71F-75CDE3E39042}" uniqueName="3" name="Resource Type[2264312]" queryTableFieldId="3" dataDxfId="11"/>
+    <tableColumn id="4" xr3:uid="{B1F95116-DCF1-4C68-B938-F5913A2B7176}" uniqueName="4" name="ISSN[2264318]" queryTableFieldId="4" dataDxfId="10"/>
+    <tableColumn id="5" xr3:uid="{C27A785D-06FC-4D7B-AD5F-BBDFEB4AEBB0}" uniqueName="5" name="OCLC[2264319]" queryTableFieldId="5" dataDxfId="9"/>
+    <tableColumn id="6" xr3:uid="{FAECFDDC-BCFD-427A-92D0-2BF85C8F1940}" uniqueName="6" name="Place of Publication[2264320]" queryTableFieldId="6" dataDxfId="8"/>
+    <tableColumn id="7" xr3:uid="{1626262C-F96E-4391-9FED-D121192958B5}" uniqueName="7" name="Publisher[2264321]" queryTableFieldId="7" dataDxfId="7"/>
+    <tableColumn id="8" xr3:uid="{181FDD63-2E61-458D-A69B-84E5C3157677}" uniqueName="8" name="Frequency[2264322]" queryTableFieldId="8" dataDxfId="6"/>
+    <tableColumn id="9" xr3:uid="{B407EC7D-A935-46D2-9C45-CB8535A09EBC}" uniqueName="9" name="Relation[2264323]" queryTableFieldId="9" dataDxfId="5"/>
+    <tableColumn id="10" xr3:uid="{E8A4DD19-D5E8-4294-851A-E447C80826C1}" uniqueName="10" name="Source Provided By[2264324]" queryTableFieldId="10" dataDxfId="4"/>
+    <tableColumn id="11" xr3:uid="{8DD82C31-BA32-4736-9876-5F440DBC8872}" uniqueName="11" name="JSTOR URL" queryTableFieldId="11" dataDxfId="3"/>
+    <tableColumn id="12" xr3:uid="{843F893E-9ED6-4B92-A156-AAFDDF4A6B43}" uniqueName="12" name="Earliest Exact Date" queryTableFieldId="12" dataDxfId="2"/>
+    <tableColumn id="13" xr3:uid="{3E3B69E0-CB9D-4B48-816D-2F928BADAB75}" uniqueName="13" name="Latest Exact Date" queryTableFieldId="13" dataDxfId="1"/>
+    <tableColumn id="14" xr3:uid="{8353C930-52FD-47B6-B785-3B179542C7D6}" uniqueName="14" name="Coverage (Date Range)" queryTableFieldId="14" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -5146,19122 +5940,22907 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{407A69D8-493B-486E-99CB-7A6A8BE23748}">
-  <dimension ref="A1:N438"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B5B2109-4DCE-4F22-AAF0-474AE5061E35}">
+  <dimension ref="A1:N525"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="9.453125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="35.1796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43.1796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.453125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.36328125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="20.36328125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="72.90625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="80.7265625" bestFit="1" customWidth="1"/>
-    <col min="12" max="12" width="18.6328125" style="2" bestFit="1" customWidth="1"/>
-    <col min="13" max="13" width="17.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="18.6328125" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="17.453125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="22.08984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="L1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A2" s="1" t="s">
+      <c r="A2" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B2" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I2" t="s">
+        <v>17</v>
+      </c>
+      <c r="J2" t="s">
+        <v>1457</v>
+      </c>
+      <c r="K2" t="s">
+        <v>1464</v>
+      </c>
+      <c r="L2" s="1">
+        <v>24400</v>
+      </c>
+      <c r="M2" s="1">
+        <v>24400</v>
+      </c>
+      <c r="N2" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A3" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B3" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J3" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K3" t="s">
+        <v>1785</v>
+      </c>
+      <c r="L3" s="1">
+        <v>15707</v>
+      </c>
+      <c r="M3" s="1">
+        <v>24929</v>
+      </c>
+      <c r="N3" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A4" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C4" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H4" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J4" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K4" t="s">
+        <v>1553</v>
+      </c>
+      <c r="L4" s="1">
+        <v>23377</v>
+      </c>
+      <c r="M4" s="1">
+        <v>23377</v>
+      </c>
+      <c r="N4" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A5" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" t="s">
+        <v>17</v>
+      </c>
+      <c r="J5" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K5" t="s">
+        <v>1556</v>
+      </c>
+      <c r="L5" s="1">
+        <v>24838</v>
+      </c>
+      <c r="M5" s="1">
+        <v>24838</v>
+      </c>
+      <c r="N5" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A6" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" t="s">
+        <v>17</v>
+      </c>
+      <c r="I6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J6" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K6" t="s">
+        <v>1562</v>
+      </c>
+      <c r="L6" s="1">
+        <v>27395</v>
+      </c>
+      <c r="M6" s="1">
+        <v>27395</v>
+      </c>
+      <c r="N6" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A7" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J7" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K7" t="s">
+        <v>1565</v>
+      </c>
+      <c r="L7" s="1">
+        <v>28491</v>
+      </c>
+      <c r="M7" s="1">
+        <v>28491</v>
+      </c>
+      <c r="N7" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A8" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B8" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H8" t="s">
+        <v>17</v>
+      </c>
+      <c r="I8" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K8" t="s">
+        <v>1569</v>
+      </c>
+      <c r="L8" s="1">
+        <v>29587</v>
+      </c>
+      <c r="M8" s="1">
+        <v>29587</v>
+      </c>
+      <c r="N8" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A9" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B9" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" t="s">
+        <v>17</v>
+      </c>
+      <c r="I9" t="s">
+        <v>17</v>
+      </c>
+      <c r="J9" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K9" t="s">
+        <v>1573</v>
+      </c>
+      <c r="L9" s="1">
+        <v>31778</v>
+      </c>
+      <c r="M9" s="1">
+        <v>31778</v>
+      </c>
+      <c r="N9" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A10" t="s">
+        <v>614</v>
+      </c>
+      <c r="B10" t="s">
+        <v>615</v>
+      </c>
+      <c r="C10" t="s">
+        <v>587</v>
+      </c>
+      <c r="D10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" t="s">
+        <v>17</v>
+      </c>
+      <c r="G10" t="s">
+        <v>17</v>
+      </c>
+      <c r="H10" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" t="s">
+        <v>17</v>
+      </c>
+      <c r="J10" t="s">
+        <v>18</v>
+      </c>
+      <c r="K10" t="s">
+        <v>616</v>
+      </c>
+      <c r="L10" s="1">
+        <v>20680</v>
+      </c>
+      <c r="M10" s="1">
+        <v>20680</v>
+      </c>
+      <c r="N10" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A11" t="s">
+        <v>654</v>
+      </c>
+      <c r="B11" t="s">
+        <v>655</v>
+      </c>
+      <c r="C11" t="s">
+        <v>587</v>
+      </c>
+      <c r="D11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" t="s">
+        <v>17</v>
+      </c>
+      <c r="H11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J11" t="s">
+        <v>18</v>
+      </c>
+      <c r="K11" t="s">
+        <v>656</v>
+      </c>
+      <c r="L11" s="1">
+        <v>21915</v>
+      </c>
+      <c r="M11" s="1">
+        <v>21915</v>
+      </c>
+      <c r="N11" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A12" t="s">
+        <v>673</v>
+      </c>
+      <c r="B12" t="s">
+        <v>674</v>
+      </c>
+      <c r="C12" t="s">
+        <v>587</v>
+      </c>
+      <c r="D12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I12" t="s">
+        <v>17</v>
+      </c>
+      <c r="J12" t="s">
+        <v>18</v>
+      </c>
+      <c r="K12" t="s">
+        <v>675</v>
+      </c>
+      <c r="L12" s="1">
+        <v>23012</v>
+      </c>
+      <c r="M12" s="1">
+        <v>23012</v>
+      </c>
+      <c r="N12" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A13" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B13" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C13" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" t="s">
+        <v>17</v>
+      </c>
+      <c r="J13" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K13" t="s">
+        <v>1544</v>
+      </c>
+      <c r="L13" s="1">
+        <v>20090</v>
+      </c>
+      <c r="M13" s="1">
+        <v>20090</v>
+      </c>
+      <c r="N13" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A14" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B14" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" t="s">
+        <v>17</v>
+      </c>
+      <c r="H14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" t="s">
+        <v>17</v>
+      </c>
+      <c r="J14" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K14" t="s">
+        <v>1547</v>
+      </c>
+      <c r="L14" s="1">
+        <v>21186</v>
+      </c>
+      <c r="M14" s="1">
+        <v>21186</v>
+      </c>
+      <c r="N14" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A15" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B15" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C15" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" t="s">
+        <v>17</v>
+      </c>
+      <c r="G15" t="s">
+        <v>17</v>
+      </c>
+      <c r="H15" t="s">
+        <v>17</v>
+      </c>
+      <c r="I15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J15" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K15" t="s">
+        <v>1550</v>
+      </c>
+      <c r="L15" s="1">
+        <v>22282</v>
+      </c>
+      <c r="M15" s="1">
+        <v>22282</v>
+      </c>
+      <c r="N15" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A16" t="s">
+        <v>242</v>
+      </c>
+      <c r="B16" t="s">
+        <v>243</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" t="s">
+        <v>17</v>
+      </c>
+      <c r="I16" t="s">
+        <v>17</v>
+      </c>
+      <c r="J16" t="s">
+        <v>244</v>
+      </c>
+      <c r="K16" t="s">
+        <v>245</v>
+      </c>
+      <c r="L16" s="1"/>
+      <c r="M16" s="1"/>
+      <c r="N16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A17" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B17" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" t="s">
+        <v>17</v>
+      </c>
+      <c r="H17" t="s">
+        <v>17</v>
+      </c>
+      <c r="I17" t="s">
+        <v>17</v>
+      </c>
+      <c r="J17" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K17" t="s">
+        <v>1632</v>
+      </c>
+      <c r="L17" s="1">
+        <v>21916</v>
+      </c>
+      <c r="M17" s="1">
+        <v>21916</v>
+      </c>
+      <c r="N17" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A18" t="s">
+        <v>246</v>
+      </c>
+      <c r="B18" t="s">
+        <v>247</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" t="s">
+        <v>17</v>
+      </c>
+      <c r="I18" t="s">
+        <v>17</v>
+      </c>
+      <c r="J18" t="s">
+        <v>244</v>
+      </c>
+      <c r="K18" t="s">
+        <v>248</v>
+      </c>
+      <c r="L18" s="1">
+        <v>21551</v>
+      </c>
+      <c r="M18" s="1">
+        <v>21551</v>
+      </c>
+      <c r="N18" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A19" t="s">
+        <v>726</v>
+      </c>
+      <c r="B19" t="s">
+        <v>727</v>
+      </c>
+      <c r="C19" t="s">
+        <v>436</v>
+      </c>
+      <c r="D19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" t="s">
+        <v>17</v>
+      </c>
+      <c r="I19" t="s">
+        <v>17</v>
+      </c>
+      <c r="J19" t="s">
+        <v>728</v>
+      </c>
+      <c r="K19" t="s">
+        <v>729</v>
+      </c>
+      <c r="L19" s="1">
+        <v>45131</v>
+      </c>
+      <c r="M19" s="1">
+        <v>45131</v>
+      </c>
+      <c r="N19" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A20" t="s">
+        <v>731</v>
+      </c>
+      <c r="B20" t="s">
+        <v>732</v>
+      </c>
+      <c r="C20" t="s">
+        <v>436</v>
+      </c>
+      <c r="D20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" t="s">
+        <v>17</v>
+      </c>
+      <c r="H20" t="s">
+        <v>17</v>
+      </c>
+      <c r="I20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J20" t="s">
+        <v>728</v>
+      </c>
+      <c r="K20" t="s">
+        <v>733</v>
+      </c>
+      <c r="L20" s="1">
+        <v>42151</v>
+      </c>
+      <c r="M20" s="1">
+        <v>42151</v>
+      </c>
+      <c r="N20" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A21" t="s">
+        <v>735</v>
+      </c>
+      <c r="B21" t="s">
+        <v>736</v>
+      </c>
+      <c r="C21" t="s">
+        <v>436</v>
+      </c>
+      <c r="D21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I21" t="s">
+        <v>17</v>
+      </c>
+      <c r="J21" t="s">
+        <v>728</v>
+      </c>
+      <c r="K21" t="s">
+        <v>737</v>
+      </c>
+      <c r="L21" s="1">
+        <v>42212</v>
+      </c>
+      <c r="M21" s="1">
+        <v>42212</v>
+      </c>
+      <c r="N21" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A22" t="s">
+        <v>522</v>
+      </c>
+      <c r="B22" t="s">
+        <v>523</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" t="s">
+        <v>17</v>
+      </c>
+      <c r="I22" t="s">
+        <v>17</v>
+      </c>
+      <c r="J22" t="s">
+        <v>524</v>
+      </c>
+      <c r="K22" t="s">
+        <v>525</v>
+      </c>
+      <c r="L22" s="1">
+        <v>15428</v>
+      </c>
+      <c r="M22" s="1">
+        <v>15428</v>
+      </c>
+      <c r="N22" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A23" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B23" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H23" t="s">
+        <v>17</v>
+      </c>
+      <c r="I23" t="s">
+        <v>17</v>
+      </c>
+      <c r="J23" t="s">
+        <v>1280</v>
+      </c>
+      <c r="K23" t="s">
+        <v>1281</v>
+      </c>
+      <c r="L23" s="1">
+        <v>25569</v>
+      </c>
+      <c r="M23" s="1">
+        <v>25569</v>
+      </c>
+      <c r="N23" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A24" t="s">
+        <v>738</v>
+      </c>
+      <c r="B24" t="s">
+        <v>739</v>
+      </c>
+      <c r="C24" t="s">
+        <v>436</v>
+      </c>
+      <c r="D24" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" t="s">
+        <v>17</v>
+      </c>
+      <c r="G24" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" t="s">
+        <v>17</v>
+      </c>
+      <c r="I24" t="s">
+        <v>17</v>
+      </c>
+      <c r="J24" t="s">
+        <v>728</v>
+      </c>
+      <c r="K24" t="s">
+        <v>740</v>
+      </c>
+      <c r="L24" s="1">
+        <v>42156</v>
+      </c>
+      <c r="M24" s="1">
+        <v>42156</v>
+      </c>
+      <c r="N24" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A25" t="s">
+        <v>741</v>
+      </c>
+      <c r="B25" t="s">
+        <v>742</v>
+      </c>
+      <c r="C25" t="s">
+        <v>436</v>
+      </c>
+      <c r="D25" t="s">
+        <v>17</v>
+      </c>
+      <c r="E25" t="s">
+        <v>17</v>
+      </c>
+      <c r="F25" t="s">
+        <v>17</v>
+      </c>
+      <c r="G25" t="s">
+        <v>17</v>
+      </c>
+      <c r="H25" t="s">
+        <v>17</v>
+      </c>
+      <c r="I25" t="s">
+        <v>17</v>
+      </c>
+      <c r="J25" t="s">
+        <v>728</v>
+      </c>
+      <c r="K25" t="s">
+        <v>743</v>
+      </c>
+      <c r="L25" s="1">
+        <v>45139</v>
+      </c>
+      <c r="M25" s="1">
+        <v>45139</v>
+      </c>
+      <c r="N25" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A26" t="s">
+        <v>744</v>
+      </c>
+      <c r="B26" t="s">
+        <v>745</v>
+      </c>
+      <c r="C26" t="s">
+        <v>436</v>
+      </c>
+      <c r="D26" t="s">
+        <v>17</v>
+      </c>
+      <c r="E26" t="s">
+        <v>17</v>
+      </c>
+      <c r="F26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" t="s">
+        <v>17</v>
+      </c>
+      <c r="H26" t="s">
+        <v>17</v>
+      </c>
+      <c r="I26" t="s">
+        <v>17</v>
+      </c>
+      <c r="J26" t="s">
+        <v>728</v>
+      </c>
+      <c r="K26" t="s">
+        <v>746</v>
+      </c>
+      <c r="L26" s="1">
+        <v>42132</v>
+      </c>
+      <c r="M26" s="1">
+        <v>42132</v>
+      </c>
+      <c r="N26" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A27" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B27" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I27" t="s">
+        <v>17</v>
+      </c>
+      <c r="J27" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K27" t="s">
+        <v>1626</v>
+      </c>
+      <c r="L27" s="1">
+        <v>23200</v>
+      </c>
+      <c r="M27" s="1">
+        <v>23200</v>
+      </c>
+      <c r="N27" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A28" t="s">
+        <v>679</v>
+      </c>
+      <c r="B28" t="s">
+        <v>680</v>
+      </c>
+      <c r="C28" t="s">
+        <v>587</v>
+      </c>
+      <c r="D28" t="s">
+        <v>17</v>
+      </c>
+      <c r="E28" t="s">
+        <v>17</v>
+      </c>
+      <c r="F28" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" t="s">
+        <v>17</v>
+      </c>
+      <c r="I28" t="s">
+        <v>17</v>
+      </c>
+      <c r="J28" t="s">
+        <v>18</v>
+      </c>
+      <c r="K28" t="s">
+        <v>681</v>
+      </c>
+      <c r="L28" s="1">
+        <v>20511</v>
+      </c>
+      <c r="M28" s="1">
+        <v>20511</v>
+      </c>
+      <c r="N28" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A29" t="s">
+        <v>694</v>
+      </c>
+      <c r="B29" t="s">
+        <v>695</v>
+      </c>
+      <c r="C29" t="s">
+        <v>587</v>
+      </c>
+      <c r="D29" t="s">
+        <v>17</v>
+      </c>
+      <c r="E29" t="s">
+        <v>17</v>
+      </c>
+      <c r="F29" t="s">
+        <v>17</v>
+      </c>
+      <c r="G29" t="s">
+        <v>17</v>
+      </c>
+      <c r="H29" t="s">
+        <v>17</v>
+      </c>
+      <c r="I29" t="s">
+        <v>17</v>
+      </c>
+      <c r="J29" t="s">
+        <v>18</v>
+      </c>
+      <c r="K29" t="s">
+        <v>696</v>
+      </c>
+      <c r="L29" s="1">
+        <v>21186</v>
+      </c>
+      <c r="M29" s="1">
+        <v>21186</v>
+      </c>
+      <c r="N29" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A30" t="s">
+        <v>632</v>
+      </c>
+      <c r="B30" t="s">
+        <v>633</v>
+      </c>
+      <c r="C30" t="s">
+        <v>587</v>
+      </c>
+      <c r="D30" t="s">
+        <v>17</v>
+      </c>
+      <c r="E30" t="s">
+        <v>17</v>
+      </c>
+      <c r="F30" t="s">
+        <v>17</v>
+      </c>
+      <c r="G30" t="s">
+        <v>17</v>
+      </c>
+      <c r="H30" t="s">
+        <v>17</v>
+      </c>
+      <c r="I30" t="s">
+        <v>17</v>
+      </c>
+      <c r="J30" t="s">
+        <v>18</v>
+      </c>
+      <c r="K30" t="s">
+        <v>634</v>
+      </c>
+      <c r="L30" s="1">
+        <v>21488</v>
+      </c>
+      <c r="M30" s="1">
+        <v>21488</v>
+      </c>
+      <c r="N30" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A31" t="s">
+        <v>691</v>
+      </c>
+      <c r="B31" t="s">
+        <v>692</v>
+      </c>
+      <c r="C31" t="s">
+        <v>587</v>
+      </c>
+      <c r="D31" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" t="s">
+        <v>17</v>
+      </c>
+      <c r="F31" t="s">
+        <v>17</v>
+      </c>
+      <c r="G31" t="s">
+        <v>17</v>
+      </c>
+      <c r="H31" t="s">
+        <v>17</v>
+      </c>
+      <c r="I31" t="s">
+        <v>17</v>
+      </c>
+      <c r="J31" t="s">
+        <v>18</v>
+      </c>
+      <c r="K31" t="s">
+        <v>693</v>
+      </c>
+      <c r="L31" s="1">
+        <v>21437</v>
+      </c>
+      <c r="M31" s="1">
+        <v>21437</v>
+      </c>
+      <c r="N31" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A32" t="s">
+        <v>651</v>
+      </c>
+      <c r="B32" t="s">
+        <v>652</v>
+      </c>
+      <c r="C32" t="s">
+        <v>587</v>
+      </c>
+      <c r="D32" t="s">
+        <v>17</v>
+      </c>
+      <c r="E32" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" t="s">
+        <v>17</v>
+      </c>
+      <c r="H32" t="s">
+        <v>17</v>
+      </c>
+      <c r="I32" t="s">
+        <v>17</v>
+      </c>
+      <c r="J32" t="s">
+        <v>18</v>
+      </c>
+      <c r="K32" t="s">
+        <v>653</v>
+      </c>
+      <c r="L32" s="1">
+        <v>21196</v>
+      </c>
+      <c r="M32" s="1">
+        <v>21196</v>
+      </c>
+      <c r="N32" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A33" t="s">
+        <v>660</v>
+      </c>
+      <c r="B33" t="s">
+        <v>661</v>
+      </c>
+      <c r="C33" t="s">
+        <v>587</v>
+      </c>
+      <c r="D33" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" t="s">
+        <v>17</v>
+      </c>
+      <c r="F33" t="s">
+        <v>17</v>
+      </c>
+      <c r="G33" t="s">
+        <v>17</v>
+      </c>
+      <c r="H33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I33" t="s">
+        <v>17</v>
+      </c>
+      <c r="J33" t="s">
+        <v>18</v>
+      </c>
+      <c r="K33" t="s">
+        <v>662</v>
+      </c>
+      <c r="L33" s="1">
+        <v>21570</v>
+      </c>
+      <c r="M33" s="1">
+        <v>21570</v>
+      </c>
+      <c r="N33" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A34" t="s">
+        <v>663</v>
+      </c>
+      <c r="B34" t="s">
+        <v>664</v>
+      </c>
+      <c r="C34" t="s">
+        <v>587</v>
+      </c>
+      <c r="D34" t="s">
+        <v>17</v>
+      </c>
+      <c r="E34" t="s">
+        <v>17</v>
+      </c>
+      <c r="F34" t="s">
+        <v>17</v>
+      </c>
+      <c r="G34" t="s">
+        <v>17</v>
+      </c>
+      <c r="H34" t="s">
+        <v>17</v>
+      </c>
+      <c r="I34" t="s">
+        <v>17</v>
+      </c>
+      <c r="J34" t="s">
+        <v>18</v>
+      </c>
+      <c r="K34" t="s">
+        <v>665</v>
+      </c>
+      <c r="L34" s="1">
+        <v>21578</v>
+      </c>
+      <c r="M34" s="1">
+        <v>21578</v>
+      </c>
+      <c r="N34" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A35" t="s">
+        <v>666</v>
+      </c>
+      <c r="B35" t="s">
+        <v>667</v>
+      </c>
+      <c r="C35" t="s">
+        <v>587</v>
+      </c>
+      <c r="D35" t="s">
+        <v>17</v>
+      </c>
+      <c r="E35" t="s">
+        <v>17</v>
+      </c>
+      <c r="F35" t="s">
+        <v>17</v>
+      </c>
+      <c r="G35" t="s">
+        <v>17</v>
+      </c>
+      <c r="H35" t="s">
+        <v>17</v>
+      </c>
+      <c r="I35" t="s">
+        <v>17</v>
+      </c>
+      <c r="J35" t="s">
+        <v>18</v>
+      </c>
+      <c r="K35" t="s">
+        <v>668</v>
+      </c>
+      <c r="L35" s="1">
+        <v>21646</v>
+      </c>
+      <c r="M35" s="1">
+        <v>21646</v>
+      </c>
+      <c r="N35" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A36" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B36" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C36" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" t="s">
+        <v>17</v>
+      </c>
+      <c r="E36" t="s">
+        <v>17</v>
+      </c>
+      <c r="F36" t="s">
+        <v>17</v>
+      </c>
+      <c r="G36" t="s">
+        <v>17</v>
+      </c>
+      <c r="H36" t="s">
+        <v>17</v>
+      </c>
+      <c r="I36" t="s">
+        <v>17</v>
+      </c>
+      <c r="J36" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K36" t="s">
+        <v>1629</v>
+      </c>
+      <c r="L36" s="1">
+        <v>25204</v>
+      </c>
+      <c r="M36" s="1">
+        <v>25204</v>
+      </c>
+      <c r="N36" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A37" t="s">
+        <v>527</v>
+      </c>
+      <c r="B37" t="s">
+        <v>528</v>
+      </c>
+      <c r="C37" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" t="s">
+        <v>17</v>
+      </c>
+      <c r="E37" t="s">
+        <v>17</v>
+      </c>
+      <c r="F37" t="s">
+        <v>17</v>
+      </c>
+      <c r="G37" t="s">
+        <v>17</v>
+      </c>
+      <c r="H37" t="s">
+        <v>17</v>
+      </c>
+      <c r="I37" t="s">
+        <v>17</v>
+      </c>
+      <c r="J37" t="s">
+        <v>524</v>
+      </c>
+      <c r="K37" t="s">
+        <v>529</v>
+      </c>
+      <c r="L37" s="1">
+        <v>19725</v>
+      </c>
+      <c r="M37" s="1">
+        <v>32488</v>
+      </c>
+      <c r="N37" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A38" t="s">
+        <v>747</v>
+      </c>
+      <c r="B38" t="s">
+        <v>748</v>
+      </c>
+      <c r="C38" t="s">
+        <v>436</v>
+      </c>
+      <c r="D38" t="s">
+        <v>17</v>
+      </c>
+      <c r="E38" t="s">
+        <v>17</v>
+      </c>
+      <c r="F38" t="s">
+        <v>17</v>
+      </c>
+      <c r="G38" t="s">
+        <v>17</v>
+      </c>
+      <c r="H38" t="s">
+        <v>17</v>
+      </c>
+      <c r="I38" t="s">
+        <v>17</v>
+      </c>
+      <c r="J38" t="s">
+        <v>728</v>
+      </c>
+      <c r="K38" t="s">
+        <v>749</v>
+      </c>
+      <c r="L38" s="1">
+        <v>41779</v>
+      </c>
+      <c r="M38" s="1">
+        <v>41779</v>
+      </c>
+      <c r="N38" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A39" t="s">
+        <v>751</v>
+      </c>
+      <c r="B39" t="s">
+        <v>752</v>
+      </c>
+      <c r="C39" t="s">
+        <v>436</v>
+      </c>
+      <c r="D39" t="s">
+        <v>17</v>
+      </c>
+      <c r="E39" t="s">
+        <v>17</v>
+      </c>
+      <c r="F39" t="s">
+        <v>17</v>
+      </c>
+      <c r="G39" t="s">
+        <v>17</v>
+      </c>
+      <c r="H39" t="s">
+        <v>17</v>
+      </c>
+      <c r="I39" t="s">
+        <v>17</v>
+      </c>
+      <c r="J39" t="s">
+        <v>728</v>
+      </c>
+      <c r="K39" t="s">
+        <v>753</v>
+      </c>
+      <c r="L39" s="1">
+        <v>41783</v>
+      </c>
+      <c r="M39" s="1">
+        <v>41783</v>
+      </c>
+      <c r="N39" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A40" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B40" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C40" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" t="s">
+        <v>17</v>
+      </c>
+      <c r="E40" t="s">
+        <v>17</v>
+      </c>
+      <c r="F40" t="s">
+        <v>17</v>
+      </c>
+      <c r="G40" t="s">
+        <v>17</v>
+      </c>
+      <c r="H40" t="s">
+        <v>17</v>
+      </c>
+      <c r="I40" t="s">
+        <v>17</v>
+      </c>
+      <c r="J40" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K40" t="s">
+        <v>1656</v>
+      </c>
+      <c r="L40" s="1">
+        <v>24108</v>
+      </c>
+      <c r="M40" s="1">
+        <v>24108</v>
+      </c>
+      <c r="N40" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A41" t="s">
+        <v>754</v>
+      </c>
+      <c r="B41" t="s">
+        <v>755</v>
+      </c>
+      <c r="C41" t="s">
+        <v>436</v>
+      </c>
+      <c r="D41" t="s">
+        <v>17</v>
+      </c>
+      <c r="E41" t="s">
+        <v>17</v>
+      </c>
+      <c r="F41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H41" t="s">
+        <v>17</v>
+      </c>
+      <c r="I41" t="s">
+        <v>17</v>
+      </c>
+      <c r="J41" t="s">
+        <v>728</v>
+      </c>
+      <c r="K41" t="s">
+        <v>756</v>
+      </c>
+      <c r="L41" s="1">
+        <v>42205</v>
+      </c>
+      <c r="M41" s="1">
+        <v>42205</v>
+      </c>
+      <c r="N41" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A42" t="s">
+        <v>757</v>
+      </c>
+      <c r="B42" t="s">
+        <v>758</v>
+      </c>
+      <c r="C42" t="s">
+        <v>436</v>
+      </c>
+      <c r="D42" t="s">
+        <v>17</v>
+      </c>
+      <c r="E42" t="s">
+        <v>17</v>
+      </c>
+      <c r="F42" t="s">
+        <v>17</v>
+      </c>
+      <c r="G42" t="s">
+        <v>17</v>
+      </c>
+      <c r="H42" t="s">
+        <v>17</v>
+      </c>
+      <c r="I42" t="s">
+        <v>17</v>
+      </c>
+      <c r="J42" t="s">
+        <v>728</v>
+      </c>
+      <c r="K42" t="s">
+        <v>759</v>
+      </c>
+      <c r="L42" s="1">
+        <v>41762</v>
+      </c>
+      <c r="M42" s="1">
+        <v>41762</v>
+      </c>
+      <c r="N42" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A43" t="s">
+        <v>760</v>
+      </c>
+      <c r="B43" t="s">
+        <v>761</v>
+      </c>
+      <c r="C43" t="s">
+        <v>436</v>
+      </c>
+      <c r="D43" t="s">
+        <v>17</v>
+      </c>
+      <c r="E43" t="s">
+        <v>17</v>
+      </c>
+      <c r="F43" t="s">
+        <v>17</v>
+      </c>
+      <c r="G43" t="s">
+        <v>17</v>
+      </c>
+      <c r="H43" t="s">
+        <v>17</v>
+      </c>
+      <c r="I43" t="s">
+        <v>17</v>
+      </c>
+      <c r="J43" t="s">
+        <v>728</v>
+      </c>
+      <c r="K43" t="s">
+        <v>762</v>
+      </c>
+      <c r="L43" s="1">
+        <v>41780</v>
+      </c>
+      <c r="M43" s="1">
+        <v>41780</v>
+      </c>
+      <c r="N43" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A44" t="s">
+        <v>629</v>
+      </c>
+      <c r="B44" t="s">
+        <v>630</v>
+      </c>
+      <c r="C44" t="s">
+        <v>587</v>
+      </c>
+      <c r="D44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H44" t="s">
+        <v>17</v>
+      </c>
+      <c r="I44" t="s">
+        <v>17</v>
+      </c>
+      <c r="J44" t="s">
+        <v>18</v>
+      </c>
+      <c r="K44" t="s">
+        <v>631</v>
+      </c>
+      <c r="L44" s="1">
+        <v>19002</v>
+      </c>
+      <c r="M44" s="1">
+        <v>19002</v>
+      </c>
+      <c r="N44" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A45" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B45" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C45" t="s">
+        <v>16</v>
+      </c>
+      <c r="D45" t="s">
+        <v>17</v>
+      </c>
+      <c r="E45" t="s">
+        <v>17</v>
+      </c>
+      <c r="F45" t="s">
+        <v>17</v>
+      </c>
+      <c r="G45" t="s">
+        <v>17</v>
+      </c>
+      <c r="H45" t="s">
+        <v>17</v>
+      </c>
+      <c r="I45" t="s">
+        <v>17</v>
+      </c>
+      <c r="J45" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K45" t="s">
+        <v>1341</v>
+      </c>
+      <c r="L45" s="1"/>
+      <c r="M45" s="1"/>
+      <c r="N45" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A46" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B46" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C46" t="s">
+        <v>16</v>
+      </c>
+      <c r="D46" t="s">
+        <v>17</v>
+      </c>
+      <c r="E46" t="s">
+        <v>17</v>
+      </c>
+      <c r="F46" t="s">
+        <v>17</v>
+      </c>
+      <c r="G46" t="s">
+        <v>17</v>
+      </c>
+      <c r="H46" t="s">
+        <v>17</v>
+      </c>
+      <c r="I46" t="s">
+        <v>17</v>
+      </c>
+      <c r="J46" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K46" t="s">
+        <v>1329</v>
+      </c>
+      <c r="L46" s="1"/>
+      <c r="M46" s="1"/>
+      <c r="N46" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A47" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B47" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C47" t="s">
+        <v>16</v>
+      </c>
+      <c r="D47" t="s">
+        <v>17</v>
+      </c>
+      <c r="E47" t="s">
+        <v>17</v>
+      </c>
+      <c r="F47" t="s">
+        <v>17</v>
+      </c>
+      <c r="G47" t="s">
+        <v>17</v>
+      </c>
+      <c r="H47" t="s">
+        <v>17</v>
+      </c>
+      <c r="I47" t="s">
+        <v>17</v>
+      </c>
+      <c r="J47" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K47" t="s">
+        <v>1366</v>
+      </c>
+      <c r="L47" s="1">
+        <v>21551</v>
+      </c>
+      <c r="M47" s="1">
+        <v>21551</v>
+      </c>
+      <c r="N47" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A48" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B48" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C48" t="s">
+        <v>16</v>
+      </c>
+      <c r="D48" t="s">
+        <v>17</v>
+      </c>
+      <c r="E48" t="s">
+        <v>17</v>
+      </c>
+      <c r="F48" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48" t="s">
+        <v>17</v>
+      </c>
+      <c r="H48" t="s">
+        <v>17</v>
+      </c>
+      <c r="I48" t="s">
+        <v>17</v>
+      </c>
+      <c r="J48" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K48" t="s">
+        <v>1335</v>
+      </c>
+      <c r="L48" s="1">
+        <v>24108</v>
+      </c>
+      <c r="M48" s="1">
+        <v>24108</v>
+      </c>
+      <c r="N48" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A49" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B49" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C49" t="s">
+        <v>16</v>
+      </c>
+      <c r="D49" t="s">
+        <v>17</v>
+      </c>
+      <c r="E49" t="s">
+        <v>17</v>
+      </c>
+      <c r="F49" t="s">
+        <v>17</v>
+      </c>
+      <c r="G49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J49" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K49" t="s">
+        <v>1338</v>
+      </c>
+      <c r="L49" s="1"/>
+      <c r="M49" s="1"/>
+      <c r="N49" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A50" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B50" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C50" t="s">
+        <v>16</v>
+      </c>
+      <c r="D50" t="s">
+        <v>17</v>
+      </c>
+      <c r="E50" t="s">
+        <v>17</v>
+      </c>
+      <c r="F50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G50" t="s">
+        <v>17</v>
+      </c>
+      <c r="H50" t="s">
+        <v>17</v>
+      </c>
+      <c r="I50" t="s">
+        <v>17</v>
+      </c>
+      <c r="J50" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K50" t="s">
+        <v>1332</v>
+      </c>
+      <c r="L50" s="1"/>
+      <c r="M50" s="1"/>
+      <c r="N50" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A51" t="s">
+        <v>711</v>
+      </c>
+      <c r="B51" t="s">
+        <v>712</v>
+      </c>
+      <c r="C51" t="s">
+        <v>16</v>
+      </c>
+      <c r="D51" t="s">
+        <v>17</v>
+      </c>
+      <c r="E51" t="s">
+        <v>17</v>
+      </c>
+      <c r="F51" t="s">
+        <v>17</v>
+      </c>
+      <c r="G51" t="s">
+        <v>17</v>
+      </c>
+      <c r="H51" t="s">
+        <v>17</v>
+      </c>
+      <c r="I51" t="s">
+        <v>17</v>
+      </c>
+      <c r="J51" t="s">
+        <v>713</v>
+      </c>
+      <c r="K51" t="s">
+        <v>714</v>
+      </c>
+      <c r="L51" s="1">
+        <v>25324</v>
+      </c>
+      <c r="M51" s="1">
+        <v>25324</v>
+      </c>
+      <c r="N51" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A52" t="s">
+        <v>716</v>
+      </c>
+      <c r="B52" t="s">
+        <v>717</v>
+      </c>
+      <c r="C52" t="s">
+        <v>16</v>
+      </c>
+      <c r="D52" t="s">
+        <v>17</v>
+      </c>
+      <c r="E52" t="s">
+        <v>17</v>
+      </c>
+      <c r="F52" t="s">
+        <v>17</v>
+      </c>
+      <c r="G52" t="s">
+        <v>17</v>
+      </c>
+      <c r="H52" t="s">
+        <v>17</v>
+      </c>
+      <c r="I52" t="s">
+        <v>17</v>
+      </c>
+      <c r="J52" t="s">
+        <v>713</v>
+      </c>
+      <c r="K52" t="s">
+        <v>718</v>
+      </c>
+      <c r="L52" s="1">
+        <v>26146</v>
+      </c>
+      <c r="M52" s="1">
+        <v>26146</v>
+      </c>
+      <c r="N52" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A53" t="s">
+        <v>719</v>
+      </c>
+      <c r="B53" t="s">
+        <v>720</v>
+      </c>
+      <c r="C53" t="s">
+        <v>16</v>
+      </c>
+      <c r="D53" t="s">
+        <v>17</v>
+      </c>
+      <c r="E53" t="s">
+        <v>17</v>
+      </c>
+      <c r="F53" t="s">
+        <v>17</v>
+      </c>
+      <c r="G53" t="s">
+        <v>17</v>
+      </c>
+      <c r="H53" t="s">
+        <v>17</v>
+      </c>
+      <c r="I53" t="s">
+        <v>17</v>
+      </c>
+      <c r="J53" t="s">
+        <v>713</v>
+      </c>
+      <c r="K53" t="s">
+        <v>721</v>
+      </c>
+      <c r="L53" s="1">
+        <v>26330</v>
+      </c>
+      <c r="M53" s="1">
+        <v>26330</v>
+      </c>
+      <c r="N53" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A54" t="s">
+        <v>723</v>
+      </c>
+      <c r="B54" t="s">
+        <v>724</v>
+      </c>
+      <c r="C54" t="s">
+        <v>16</v>
+      </c>
+      <c r="D54" t="s">
+        <v>17</v>
+      </c>
+      <c r="E54" t="s">
+        <v>17</v>
+      </c>
+      <c r="F54" t="s">
+        <v>17</v>
+      </c>
+      <c r="G54" t="s">
+        <v>17</v>
+      </c>
+      <c r="H54" t="s">
+        <v>17</v>
+      </c>
+      <c r="I54" t="s">
+        <v>17</v>
+      </c>
+      <c r="J54" t="s">
+        <v>713</v>
+      </c>
+      <c r="K54" t="s">
+        <v>725</v>
+      </c>
+      <c r="L54" s="1">
+        <v>26359</v>
+      </c>
+      <c r="M54" s="1">
+        <v>26359</v>
+      </c>
+      <c r="N54" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A55" t="s">
+        <v>44</v>
+      </c>
+      <c r="B55" t="s">
+        <v>45</v>
+      </c>
+      <c r="C55" t="s">
+        <v>16</v>
+      </c>
+      <c r="D55" t="s">
+        <v>17</v>
+      </c>
+      <c r="E55" t="s">
+        <v>17</v>
+      </c>
+      <c r="F55" t="s">
+        <v>17</v>
+      </c>
+      <c r="G55" t="s">
+        <v>17</v>
+      </c>
+      <c r="H55" t="s">
+        <v>17</v>
+      </c>
+      <c r="I55" t="s">
+        <v>17</v>
+      </c>
+      <c r="J55" t="s">
+        <v>18</v>
+      </c>
+      <c r="K55" t="s">
+        <v>46</v>
+      </c>
+      <c r="L55" s="1"/>
+      <c r="M55" s="1"/>
+      <c r="N55" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A56" t="s">
+        <v>47</v>
+      </c>
+      <c r="B56" t="s">
+        <v>48</v>
+      </c>
+      <c r="C56" t="s">
+        <v>16</v>
+      </c>
+      <c r="D56" t="s">
+        <v>17</v>
+      </c>
+      <c r="E56" t="s">
+        <v>17</v>
+      </c>
+      <c r="F56" t="s">
+        <v>17</v>
+      </c>
+      <c r="G56" t="s">
+        <v>17</v>
+      </c>
+      <c r="H56" t="s">
+        <v>17</v>
+      </c>
+      <c r="I56" t="s">
+        <v>17</v>
+      </c>
+      <c r="J56" t="s">
+        <v>18</v>
+      </c>
+      <c r="K56" t="s">
+        <v>49</v>
+      </c>
+      <c r="L56" s="1"/>
+      <c r="M56" s="1"/>
+      <c r="N56" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A57" t="s">
+        <v>50</v>
+      </c>
+      <c r="B57" t="s">
+        <v>51</v>
+      </c>
+      <c r="C57" t="s">
+        <v>16</v>
+      </c>
+      <c r="D57" t="s">
+        <v>17</v>
+      </c>
+      <c r="E57" t="s">
+        <v>17</v>
+      </c>
+      <c r="F57" t="s">
+        <v>17</v>
+      </c>
+      <c r="G57" t="s">
+        <v>17</v>
+      </c>
+      <c r="H57" t="s">
+        <v>17</v>
+      </c>
+      <c r="I57" t="s">
+        <v>17</v>
+      </c>
+      <c r="J57" t="s">
+        <v>18</v>
+      </c>
+      <c r="K57" t="s">
+        <v>52</v>
+      </c>
+      <c r="L57" s="1"/>
+      <c r="M57" s="1"/>
+      <c r="N57" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A58" t="s">
+        <v>53</v>
+      </c>
+      <c r="B58" t="s">
+        <v>54</v>
+      </c>
+      <c r="C58" t="s">
+        <v>16</v>
+      </c>
+      <c r="D58" t="s">
+        <v>17</v>
+      </c>
+      <c r="E58" t="s">
+        <v>17</v>
+      </c>
+      <c r="F58" t="s">
+        <v>17</v>
+      </c>
+      <c r="G58" t="s">
+        <v>17</v>
+      </c>
+      <c r="H58" t="s">
+        <v>17</v>
+      </c>
+      <c r="I58" t="s">
+        <v>17</v>
+      </c>
+      <c r="J58" t="s">
+        <v>18</v>
+      </c>
+      <c r="K58" t="s">
+        <v>55</v>
+      </c>
+      <c r="L58" s="1"/>
+      <c r="M58" s="1"/>
+      <c r="N58" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A59" t="s">
+        <v>38</v>
+      </c>
+      <c r="B59" t="s">
+        <v>39</v>
+      </c>
+      <c r="C59" t="s">
+        <v>16</v>
+      </c>
+      <c r="D59" t="s">
+        <v>17</v>
+      </c>
+      <c r="E59" t="s">
+        <v>17</v>
+      </c>
+      <c r="F59" t="s">
+        <v>17</v>
+      </c>
+      <c r="G59" t="s">
+        <v>17</v>
+      </c>
+      <c r="H59" t="s">
+        <v>17</v>
+      </c>
+      <c r="I59" t="s">
+        <v>17</v>
+      </c>
+      <c r="J59" t="s">
+        <v>18</v>
+      </c>
+      <c r="K59" t="s">
+        <v>40</v>
+      </c>
+      <c r="L59" s="1"/>
+      <c r="M59" s="1"/>
+      <c r="N59" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A60" t="s">
+        <v>41</v>
+      </c>
+      <c r="B60" t="s">
+        <v>42</v>
+      </c>
+      <c r="C60" t="s">
+        <v>16</v>
+      </c>
+      <c r="D60" t="s">
+        <v>17</v>
+      </c>
+      <c r="E60" t="s">
+        <v>17</v>
+      </c>
+      <c r="F60" t="s">
+        <v>17</v>
+      </c>
+      <c r="G60" t="s">
+        <v>17</v>
+      </c>
+      <c r="H60" t="s">
+        <v>17</v>
+      </c>
+      <c r="I60" t="s">
+        <v>17</v>
+      </c>
+      <c r="J60" t="s">
+        <v>18</v>
+      </c>
+      <c r="K60" t="s">
+        <v>43</v>
+      </c>
+      <c r="L60" s="1"/>
+      <c r="M60" s="1"/>
+      <c r="N60" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A61" t="s">
+        <v>35</v>
+      </c>
+      <c r="B61" t="s">
+        <v>36</v>
+      </c>
+      <c r="C61" t="s">
+        <v>16</v>
+      </c>
+      <c r="D61" t="s">
+        <v>17</v>
+      </c>
+      <c r="E61" t="s">
+        <v>17</v>
+      </c>
+      <c r="F61" t="s">
+        <v>17</v>
+      </c>
+      <c r="G61" t="s">
+        <v>17</v>
+      </c>
+      <c r="H61" t="s">
+        <v>17</v>
+      </c>
+      <c r="I61" t="s">
+        <v>17</v>
+      </c>
+      <c r="J61" t="s">
+        <v>18</v>
+      </c>
+      <c r="K61" t="s">
+        <v>37</v>
+      </c>
+      <c r="L61" s="1"/>
+      <c r="M61" s="1"/>
+      <c r="N61" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A62" t="s">
+        <v>32</v>
+      </c>
+      <c r="B62" t="s">
+        <v>33</v>
+      </c>
+      <c r="C62" t="s">
+        <v>16</v>
+      </c>
+      <c r="D62" t="s">
+        <v>17</v>
+      </c>
+      <c r="E62" t="s">
+        <v>17</v>
+      </c>
+      <c r="F62" t="s">
+        <v>17</v>
+      </c>
+      <c r="G62" t="s">
+        <v>17</v>
+      </c>
+      <c r="H62" t="s">
+        <v>17</v>
+      </c>
+      <c r="I62" t="s">
+        <v>17</v>
+      </c>
+      <c r="J62" t="s">
+        <v>18</v>
+      </c>
+      <c r="K62" t="s">
+        <v>34</v>
+      </c>
+      <c r="L62" s="1"/>
+      <c r="M62" s="1"/>
+      <c r="N62" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A63" t="s">
+        <v>29</v>
+      </c>
+      <c r="B63" t="s">
+        <v>30</v>
+      </c>
+      <c r="C63" t="s">
+        <v>16</v>
+      </c>
+      <c r="D63" t="s">
+        <v>17</v>
+      </c>
+      <c r="E63" t="s">
+        <v>17</v>
+      </c>
+      <c r="F63" t="s">
+        <v>17</v>
+      </c>
+      <c r="G63" t="s">
+        <v>17</v>
+      </c>
+      <c r="H63" t="s">
+        <v>17</v>
+      </c>
+      <c r="I63" t="s">
+        <v>17</v>
+      </c>
+      <c r="J63" t="s">
+        <v>18</v>
+      </c>
+      <c r="K63" t="s">
+        <v>31</v>
+      </c>
+      <c r="L63" s="1"/>
+      <c r="M63" s="1"/>
+      <c r="N63" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A64" t="s">
+        <v>71</v>
+      </c>
+      <c r="B64" t="s">
+        <v>72</v>
+      </c>
+      <c r="C64" t="s">
+        <v>16</v>
+      </c>
+      <c r="D64" t="s">
+        <v>17</v>
+      </c>
+      <c r="E64" t="s">
+        <v>17</v>
+      </c>
+      <c r="F64" t="s">
+        <v>17</v>
+      </c>
+      <c r="G64" t="s">
+        <v>17</v>
+      </c>
+      <c r="H64" t="s">
+        <v>17</v>
+      </c>
+      <c r="I64" t="s">
+        <v>17</v>
+      </c>
+      <c r="J64" t="s">
+        <v>18</v>
+      </c>
+      <c r="K64" t="s">
+        <v>73</v>
+      </c>
+      <c r="L64" s="1"/>
+      <c r="M64" s="1"/>
+      <c r="N64" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A65" t="s">
+        <v>65</v>
+      </c>
+      <c r="B65" t="s">
+        <v>66</v>
+      </c>
+      <c r="C65" t="s">
+        <v>16</v>
+      </c>
+      <c r="D65" t="s">
+        <v>17</v>
+      </c>
+      <c r="E65" t="s">
+        <v>17</v>
+      </c>
+      <c r="F65" t="s">
+        <v>17</v>
+      </c>
+      <c r="G65" t="s">
+        <v>17</v>
+      </c>
+      <c r="H65" t="s">
+        <v>17</v>
+      </c>
+      <c r="I65" t="s">
+        <v>17</v>
+      </c>
+      <c r="J65" t="s">
+        <v>18</v>
+      </c>
+      <c r="K65" t="s">
+        <v>67</v>
+      </c>
+      <c r="L65" s="1"/>
+      <c r="M65" s="1"/>
+      <c r="N65" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A66" t="s">
+        <v>68</v>
+      </c>
+      <c r="B66" t="s">
+        <v>69</v>
+      </c>
+      <c r="C66" t="s">
+        <v>16</v>
+      </c>
+      <c r="D66" t="s">
+        <v>17</v>
+      </c>
+      <c r="E66" t="s">
+        <v>17</v>
+      </c>
+      <c r="F66" t="s">
+        <v>17</v>
+      </c>
+      <c r="G66" t="s">
+        <v>17</v>
+      </c>
+      <c r="H66" t="s">
+        <v>17</v>
+      </c>
+      <c r="I66" t="s">
+        <v>17</v>
+      </c>
+      <c r="J66" t="s">
+        <v>18</v>
+      </c>
+      <c r="K66" t="s">
+        <v>70</v>
+      </c>
+      <c r="L66" s="1"/>
+      <c r="M66" s="1"/>
+      <c r="N66" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A67" t="s">
+        <v>56</v>
+      </c>
+      <c r="B67" t="s">
+        <v>57</v>
+      </c>
+      <c r="C67" t="s">
+        <v>16</v>
+      </c>
+      <c r="D67" t="s">
+        <v>17</v>
+      </c>
+      <c r="E67" t="s">
+        <v>17</v>
+      </c>
+      <c r="F67" t="s">
+        <v>17</v>
+      </c>
+      <c r="G67" t="s">
+        <v>17</v>
+      </c>
+      <c r="H67" t="s">
+        <v>17</v>
+      </c>
+      <c r="I67" t="s">
+        <v>17</v>
+      </c>
+      <c r="J67" t="s">
+        <v>18</v>
+      </c>
+      <c r="K67" t="s">
+        <v>58</v>
+      </c>
+      <c r="L67" s="1"/>
+      <c r="M67" s="1"/>
+      <c r="N67" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A68" t="s">
+        <v>59</v>
+      </c>
+      <c r="B68" t="s">
+        <v>60</v>
+      </c>
+      <c r="C68" t="s">
+        <v>16</v>
+      </c>
+      <c r="D68" t="s">
+        <v>17</v>
+      </c>
+      <c r="E68" t="s">
+        <v>17</v>
+      </c>
+      <c r="F68" t="s">
+        <v>17</v>
+      </c>
+      <c r="G68" t="s">
+        <v>17</v>
+      </c>
+      <c r="H68" t="s">
+        <v>17</v>
+      </c>
+      <c r="I68" t="s">
+        <v>17</v>
+      </c>
+      <c r="J68" t="s">
+        <v>18</v>
+      </c>
+      <c r="K68" t="s">
+        <v>61</v>
+      </c>
+      <c r="L68" s="1"/>
+      <c r="M68" s="1"/>
+      <c r="N68" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A69" t="s">
+        <v>62</v>
+      </c>
+      <c r="B69" t="s">
+        <v>63</v>
+      </c>
+      <c r="C69" t="s">
+        <v>16</v>
+      </c>
+      <c r="D69" t="s">
+        <v>17</v>
+      </c>
+      <c r="E69" t="s">
+        <v>17</v>
+      </c>
+      <c r="F69" t="s">
+        <v>17</v>
+      </c>
+      <c r="G69" t="s">
+        <v>17</v>
+      </c>
+      <c r="H69" t="s">
+        <v>17</v>
+      </c>
+      <c r="I69" t="s">
+        <v>17</v>
+      </c>
+      <c r="J69" t="s">
+        <v>18</v>
+      </c>
+      <c r="K69" t="s">
+        <v>64</v>
+      </c>
+      <c r="L69" s="1"/>
+      <c r="M69" s="1"/>
+      <c r="N69" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A70" t="s">
+        <v>87</v>
+      </c>
+      <c r="B70" t="s">
+        <v>88</v>
+      </c>
+      <c r="C70" t="s">
+        <v>16</v>
+      </c>
+      <c r="D70" t="s">
+        <v>17</v>
+      </c>
+      <c r="E70" t="s">
+        <v>17</v>
+      </c>
+      <c r="F70" t="s">
+        <v>17</v>
+      </c>
+      <c r="G70" t="s">
+        <v>17</v>
+      </c>
+      <c r="H70" t="s">
+        <v>17</v>
+      </c>
+      <c r="I70" t="s">
+        <v>17</v>
+      </c>
+      <c r="J70" t="s">
+        <v>18</v>
+      </c>
+      <c r="K70" t="s">
+        <v>89</v>
+      </c>
+      <c r="L70" s="1">
+        <v>21655</v>
+      </c>
+      <c r="M70" s="1">
+        <v>21655</v>
+      </c>
+      <c r="N70" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A71" t="s">
+        <v>90</v>
+      </c>
+      <c r="B71" t="s">
+        <v>91</v>
+      </c>
+      <c r="C71" t="s">
+        <v>16</v>
+      </c>
+      <c r="D71" t="s">
+        <v>17</v>
+      </c>
+      <c r="E71" t="s">
+        <v>17</v>
+      </c>
+      <c r="F71" t="s">
+        <v>17</v>
+      </c>
+      <c r="G71" t="s">
+        <v>17</v>
+      </c>
+      <c r="H71" t="s">
+        <v>17</v>
+      </c>
+      <c r="I71" t="s">
+        <v>17</v>
+      </c>
+      <c r="J71" t="s">
+        <v>18</v>
+      </c>
+      <c r="K71" t="s">
+        <v>92</v>
+      </c>
+      <c r="L71" s="1">
+        <v>21669</v>
+      </c>
+      <c r="M71" s="1">
+        <v>21669</v>
+      </c>
+      <c r="N71" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A72" t="s">
+        <v>111</v>
+      </c>
+      <c r="B72" t="s">
+        <v>112</v>
+      </c>
+      <c r="C72" t="s">
+        <v>16</v>
+      </c>
+      <c r="D72" t="s">
+        <v>17</v>
+      </c>
+      <c r="E72" t="s">
+        <v>17</v>
+      </c>
+      <c r="F72" t="s">
+        <v>17</v>
+      </c>
+      <c r="G72" t="s">
+        <v>17</v>
+      </c>
+      <c r="H72" t="s">
+        <v>17</v>
+      </c>
+      <c r="I72" t="s">
+        <v>17</v>
+      </c>
+      <c r="J72" t="s">
+        <v>18</v>
+      </c>
+      <c r="K72" t="s">
+        <v>113</v>
+      </c>
+      <c r="L72" s="1">
+        <v>21787</v>
+      </c>
+      <c r="M72" s="1">
+        <v>21787</v>
+      </c>
+      <c r="N72" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A73" t="s">
+        <v>114</v>
+      </c>
+      <c r="B73" t="s">
+        <v>115</v>
+      </c>
+      <c r="C73" t="s">
+        <v>16</v>
+      </c>
+      <c r="D73" t="s">
+        <v>17</v>
+      </c>
+      <c r="E73" t="s">
+        <v>17</v>
+      </c>
+      <c r="F73" t="s">
+        <v>17</v>
+      </c>
+      <c r="G73" t="s">
+        <v>17</v>
+      </c>
+      <c r="H73" t="s">
+        <v>17</v>
+      </c>
+      <c r="I73" t="s">
+        <v>17</v>
+      </c>
+      <c r="J73" t="s">
+        <v>18</v>
+      </c>
+      <c r="K73" t="s">
+        <v>116</v>
+      </c>
+      <c r="L73" s="1">
+        <v>21790</v>
+      </c>
+      <c r="M73" s="1">
+        <v>21790</v>
+      </c>
+      <c r="N73" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A74" t="s">
+        <v>108</v>
+      </c>
+      <c r="B74" t="s">
+        <v>109</v>
+      </c>
+      <c r="C74" t="s">
+        <v>16</v>
+      </c>
+      <c r="D74" t="s">
+        <v>17</v>
+      </c>
+      <c r="E74" t="s">
+        <v>17</v>
+      </c>
+      <c r="F74" t="s">
+        <v>17</v>
+      </c>
+      <c r="G74" t="s">
+        <v>17</v>
+      </c>
+      <c r="H74" t="s">
+        <v>17</v>
+      </c>
+      <c r="I74" t="s">
+        <v>17</v>
+      </c>
+      <c r="J74" t="s">
+        <v>18</v>
+      </c>
+      <c r="K74" t="s">
+        <v>110</v>
+      </c>
+      <c r="L74" s="1">
+        <v>21765</v>
+      </c>
+      <c r="M74" s="1">
+        <v>21765</v>
+      </c>
+      <c r="N74" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A75" t="s">
+        <v>117</v>
+      </c>
+      <c r="B75" t="s">
+        <v>118</v>
+      </c>
+      <c r="C75" t="s">
+        <v>16</v>
+      </c>
+      <c r="D75" t="s">
+        <v>17</v>
+      </c>
+      <c r="E75" t="s">
+        <v>17</v>
+      </c>
+      <c r="F75" t="s">
+        <v>17</v>
+      </c>
+      <c r="G75" t="s">
+        <v>17</v>
+      </c>
+      <c r="H75" t="s">
+        <v>17</v>
+      </c>
+      <c r="I75" t="s">
+        <v>17</v>
+      </c>
+      <c r="J75" t="s">
+        <v>18</v>
+      </c>
+      <c r="K75" t="s">
+        <v>119</v>
+      </c>
+      <c r="L75" s="1">
+        <v>21793</v>
+      </c>
+      <c r="M75" s="1">
+        <v>21793</v>
+      </c>
+      <c r="N75" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A76" t="s">
+        <v>132</v>
+      </c>
+      <c r="B76" t="s">
+        <v>133</v>
+      </c>
+      <c r="C76" t="s">
+        <v>16</v>
+      </c>
+      <c r="D76" t="s">
+        <v>17</v>
+      </c>
+      <c r="E76" t="s">
+        <v>17</v>
+      </c>
+      <c r="F76" t="s">
+        <v>17</v>
+      </c>
+      <c r="G76" t="s">
+        <v>17</v>
+      </c>
+      <c r="H76" t="s">
+        <v>17</v>
+      </c>
+      <c r="I76" t="s">
+        <v>17</v>
+      </c>
+      <c r="J76" t="s">
+        <v>18</v>
+      </c>
+      <c r="K76" t="s">
+        <v>134</v>
+      </c>
+      <c r="L76" s="1">
+        <v>21885</v>
+      </c>
+      <c r="M76" s="1">
+        <v>21885</v>
+      </c>
+      <c r="N76" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A77" t="s">
+        <v>135</v>
+      </c>
+      <c r="B77" t="s">
+        <v>136</v>
+      </c>
+      <c r="C77" t="s">
+        <v>16</v>
+      </c>
+      <c r="D77" t="s">
+        <v>17</v>
+      </c>
+      <c r="E77" t="s">
+        <v>17</v>
+      </c>
+      <c r="F77" t="s">
+        <v>17</v>
+      </c>
+      <c r="G77" t="s">
+        <v>17</v>
+      </c>
+      <c r="H77" t="s">
+        <v>17</v>
+      </c>
+      <c r="I77" t="s">
+        <v>17</v>
+      </c>
+      <c r="J77" t="s">
+        <v>18</v>
+      </c>
+      <c r="K77" t="s">
+        <v>137</v>
+      </c>
+      <c r="L77" s="1">
+        <v>21900</v>
+      </c>
+      <c r="M77" s="1">
+        <v>21900</v>
+      </c>
+      <c r="N77" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A78" t="s">
+        <v>80</v>
+      </c>
+      <c r="B78" t="s">
+        <v>81</v>
+      </c>
+      <c r="C78" t="s">
+        <v>16</v>
+      </c>
+      <c r="D78" t="s">
+        <v>17</v>
+      </c>
+      <c r="E78" t="s">
+        <v>17</v>
+      </c>
+      <c r="F78" t="s">
+        <v>17</v>
+      </c>
+      <c r="G78" t="s">
+        <v>17</v>
+      </c>
+      <c r="H78" t="s">
+        <v>17</v>
+      </c>
+      <c r="I78" t="s">
+        <v>17</v>
+      </c>
+      <c r="J78" t="s">
+        <v>18</v>
+      </c>
+      <c r="K78" t="s">
+        <v>82</v>
+      </c>
+      <c r="L78" s="1"/>
+      <c r="M78" s="1"/>
+      <c r="N78" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A79" t="s">
+        <v>83</v>
+      </c>
+      <c r="B79" t="s">
+        <v>84</v>
+      </c>
+      <c r="C79" t="s">
+        <v>16</v>
+      </c>
+      <c r="D79" t="s">
+        <v>17</v>
+      </c>
+      <c r="E79" t="s">
+        <v>17</v>
+      </c>
+      <c r="F79" t="s">
+        <v>17</v>
+      </c>
+      <c r="G79" t="s">
+        <v>17</v>
+      </c>
+      <c r="H79" t="s">
+        <v>17</v>
+      </c>
+      <c r="I79" t="s">
+        <v>17</v>
+      </c>
+      <c r="J79" t="s">
+        <v>18</v>
+      </c>
+      <c r="K79" t="s">
+        <v>85</v>
+      </c>
+      <c r="L79" s="1">
+        <v>21608</v>
+      </c>
+      <c r="M79" s="1">
+        <v>21608</v>
+      </c>
+      <c r="N79" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A80" t="s">
+        <v>77</v>
+      </c>
+      <c r="B80" t="s">
+        <v>78</v>
+      </c>
+      <c r="C80" t="s">
+        <v>16</v>
+      </c>
+      <c r="D80" t="s">
+        <v>17</v>
+      </c>
+      <c r="E80" t="s">
+        <v>17</v>
+      </c>
+      <c r="F80" t="s">
+        <v>17</v>
+      </c>
+      <c r="G80" t="s">
+        <v>17</v>
+      </c>
+      <c r="H80" t="s">
+        <v>17</v>
+      </c>
+      <c r="I80" t="s">
+        <v>17</v>
+      </c>
+      <c r="J80" t="s">
+        <v>18</v>
+      </c>
+      <c r="K80" t="s">
+        <v>79</v>
+      </c>
+      <c r="L80" s="1"/>
+      <c r="M80" s="1"/>
+      <c r="N80" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A81" t="s">
+        <v>74</v>
+      </c>
+      <c r="B81" t="s">
+        <v>75</v>
+      </c>
+      <c r="C81" t="s">
+        <v>16</v>
+      </c>
+      <c r="D81" t="s">
+        <v>17</v>
+      </c>
+      <c r="E81" t="s">
+        <v>17</v>
+      </c>
+      <c r="F81" t="s">
+        <v>17</v>
+      </c>
+      <c r="G81" t="s">
+        <v>17</v>
+      </c>
+      <c r="H81" t="s">
+        <v>17</v>
+      </c>
+      <c r="I81" t="s">
+        <v>17</v>
+      </c>
+      <c r="J81" t="s">
+        <v>18</v>
+      </c>
+      <c r="K81" t="s">
+        <v>76</v>
+      </c>
+      <c r="L81" s="1"/>
+      <c r="M81" s="1"/>
+      <c r="N81" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A82" t="s">
+        <v>105</v>
+      </c>
+      <c r="B82" t="s">
+        <v>106</v>
+      </c>
+      <c r="C82" t="s">
+        <v>16</v>
+      </c>
+      <c r="D82" t="s">
+        <v>17</v>
+      </c>
+      <c r="E82" t="s">
+        <v>17</v>
+      </c>
+      <c r="F82" t="s">
+        <v>17</v>
+      </c>
+      <c r="G82" t="s">
+        <v>17</v>
+      </c>
+      <c r="H82" t="s">
+        <v>17</v>
+      </c>
+      <c r="I82" t="s">
+        <v>17</v>
+      </c>
+      <c r="J82" t="s">
+        <v>18</v>
+      </c>
+      <c r="K82" t="s">
+        <v>107</v>
+      </c>
+      <c r="L82" s="1">
+        <v>21746</v>
+      </c>
+      <c r="M82" s="1">
+        <v>21746</v>
+      </c>
+      <c r="N82" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A83" t="s">
+        <v>99</v>
+      </c>
+      <c r="B83" t="s">
+        <v>100</v>
+      </c>
+      <c r="C83" t="s">
+        <v>16</v>
+      </c>
+      <c r="D83" t="s">
+        <v>17</v>
+      </c>
+      <c r="E83" t="s">
+        <v>17</v>
+      </c>
+      <c r="F83" t="s">
+        <v>17</v>
+      </c>
+      <c r="G83" t="s">
+        <v>17</v>
+      </c>
+      <c r="H83" t="s">
+        <v>17</v>
+      </c>
+      <c r="I83" t="s">
+        <v>17</v>
+      </c>
+      <c r="J83" t="s">
+        <v>18</v>
+      </c>
+      <c r="K83" t="s">
+        <v>101</v>
+      </c>
+      <c r="L83" s="1">
+        <v>21716</v>
+      </c>
+      <c r="M83" s="1">
+        <v>21716</v>
+      </c>
+      <c r="N83" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A84" t="s">
+        <v>102</v>
+      </c>
+      <c r="B84" t="s">
+        <v>103</v>
+      </c>
+      <c r="C84" t="s">
+        <v>16</v>
+      </c>
+      <c r="D84" t="s">
+        <v>17</v>
+      </c>
+      <c r="E84" t="s">
+        <v>17</v>
+      </c>
+      <c r="F84" t="s">
+        <v>17</v>
+      </c>
+      <c r="G84" t="s">
+        <v>17</v>
+      </c>
+      <c r="H84" t="s">
+        <v>17</v>
+      </c>
+      <c r="I84" t="s">
+        <v>17</v>
+      </c>
+      <c r="J84" t="s">
+        <v>18</v>
+      </c>
+      <c r="K84" t="s">
+        <v>104</v>
+      </c>
+      <c r="L84" s="1">
+        <v>21720</v>
+      </c>
+      <c r="M84" s="1">
+        <v>21720</v>
+      </c>
+      <c r="N84" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A85" t="s">
+        <v>93</v>
+      </c>
+      <c r="B85" t="s">
+        <v>94</v>
+      </c>
+      <c r="C85" t="s">
+        <v>16</v>
+      </c>
+      <c r="D85" t="s">
+        <v>17</v>
+      </c>
+      <c r="E85" t="s">
+        <v>17</v>
+      </c>
+      <c r="F85" t="s">
+        <v>17</v>
+      </c>
+      <c r="G85" t="s">
+        <v>17</v>
+      </c>
+      <c r="H85" t="s">
+        <v>17</v>
+      </c>
+      <c r="I85" t="s">
+        <v>17</v>
+      </c>
+      <c r="J85" t="s">
+        <v>18</v>
+      </c>
+      <c r="K85" t="s">
+        <v>95</v>
+      </c>
+      <c r="L85" s="1">
+        <v>21683</v>
+      </c>
+      <c r="M85" s="1">
+        <v>21683</v>
+      </c>
+      <c r="N85" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="86" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A86" t="s">
+        <v>96</v>
+      </c>
+      <c r="B86" t="s">
+        <v>97</v>
+      </c>
+      <c r="C86" t="s">
+        <v>16</v>
+      </c>
+      <c r="D86" t="s">
+        <v>17</v>
+      </c>
+      <c r="E86" t="s">
+        <v>17</v>
+      </c>
+      <c r="F86" t="s">
+        <v>17</v>
+      </c>
+      <c r="G86" t="s">
+        <v>17</v>
+      </c>
+      <c r="H86" t="s">
+        <v>17</v>
+      </c>
+      <c r="I86" t="s">
+        <v>17</v>
+      </c>
+      <c r="J86" t="s">
+        <v>18</v>
+      </c>
+      <c r="K86" t="s">
+        <v>98</v>
+      </c>
+      <c r="L86" s="1">
+        <v>21695</v>
+      </c>
+      <c r="M86" s="1">
+        <v>21695</v>
+      </c>
+      <c r="N86" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A87" t="s">
+        <v>126</v>
+      </c>
+      <c r="B87" t="s">
+        <v>127</v>
+      </c>
+      <c r="C87" t="s">
+        <v>16</v>
+      </c>
+      <c r="D87" t="s">
+        <v>17</v>
+      </c>
+      <c r="E87" t="s">
+        <v>17</v>
+      </c>
+      <c r="F87" t="s">
+        <v>17</v>
+      </c>
+      <c r="G87" t="s">
+        <v>17</v>
+      </c>
+      <c r="H87" t="s">
+        <v>17</v>
+      </c>
+      <c r="I87" t="s">
+        <v>17</v>
+      </c>
+      <c r="J87" t="s">
+        <v>18</v>
+      </c>
+      <c r="K87" t="s">
+        <v>128</v>
+      </c>
+      <c r="L87" s="1">
+        <v>21825</v>
+      </c>
+      <c r="M87" s="1">
+        <v>21825</v>
+      </c>
+      <c r="N87" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A88" t="s">
+        <v>129</v>
+      </c>
+      <c r="B88" t="s">
+        <v>130</v>
+      </c>
+      <c r="C88" t="s">
+        <v>16</v>
+      </c>
+      <c r="D88" t="s">
+        <v>17</v>
+      </c>
+      <c r="E88" t="s">
+        <v>17</v>
+      </c>
+      <c r="F88" t="s">
+        <v>17</v>
+      </c>
+      <c r="G88" t="s">
+        <v>17</v>
+      </c>
+      <c r="H88" t="s">
+        <v>17</v>
+      </c>
+      <c r="I88" t="s">
+        <v>17</v>
+      </c>
+      <c r="J88" t="s">
+        <v>18</v>
+      </c>
+      <c r="K88" t="s">
+        <v>131</v>
+      </c>
+      <c r="L88" s="1">
+        <v>21853</v>
+      </c>
+      <c r="M88" s="1">
+        <v>21853</v>
+      </c>
+      <c r="N88" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A89" t="s">
+        <v>120</v>
+      </c>
+      <c r="B89" t="s">
+        <v>121</v>
+      </c>
+      <c r="C89" t="s">
+        <v>16</v>
+      </c>
+      <c r="D89" t="s">
+        <v>17</v>
+      </c>
+      <c r="E89" t="s">
+        <v>17</v>
+      </c>
+      <c r="F89" t="s">
+        <v>17</v>
+      </c>
+      <c r="G89" t="s">
+        <v>17</v>
+      </c>
+      <c r="H89" t="s">
+        <v>17</v>
+      </c>
+      <c r="I89" t="s">
+        <v>17</v>
+      </c>
+      <c r="J89" t="s">
+        <v>18</v>
+      </c>
+      <c r="K89" t="s">
+        <v>122</v>
+      </c>
+      <c r="L89" s="1">
+        <v>21796</v>
+      </c>
+      <c r="M89" s="1">
+        <v>21796</v>
+      </c>
+      <c r="N89" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="90" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A90" t="s">
+        <v>123</v>
+      </c>
+      <c r="B90" t="s">
+        <v>124</v>
+      </c>
+      <c r="C90" t="s">
+        <v>16</v>
+      </c>
+      <c r="D90" t="s">
+        <v>17</v>
+      </c>
+      <c r="E90" t="s">
+        <v>17</v>
+      </c>
+      <c r="F90" t="s">
+        <v>17</v>
+      </c>
+      <c r="G90" t="s">
+        <v>17</v>
+      </c>
+      <c r="H90" t="s">
+        <v>17</v>
+      </c>
+      <c r="I90" t="s">
+        <v>17</v>
+      </c>
+      <c r="J90" t="s">
+        <v>18</v>
+      </c>
+      <c r="K90" t="s">
+        <v>125</v>
+      </c>
+      <c r="L90" s="1">
+        <v>21802</v>
+      </c>
+      <c r="M90" s="1">
+        <v>21802</v>
+      </c>
+      <c r="N90" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A91" t="s">
+        <v>163</v>
+      </c>
+      <c r="B91" t="s">
+        <v>164</v>
+      </c>
+      <c r="C91" t="s">
+        <v>16</v>
+      </c>
+      <c r="D91" t="s">
+        <v>17</v>
+      </c>
+      <c r="E91" t="s">
+        <v>17</v>
+      </c>
+      <c r="F91" t="s">
+        <v>17</v>
+      </c>
+      <c r="G91" t="s">
+        <v>17</v>
+      </c>
+      <c r="H91" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" t="s">
+        <v>17</v>
+      </c>
+      <c r="J91" t="s">
+        <v>18</v>
+      </c>
+      <c r="K91" t="s">
+        <v>165</v>
+      </c>
+      <c r="L91" s="1">
+        <v>22143</v>
+      </c>
+      <c r="M91" s="1">
+        <v>22143</v>
+      </c>
+      <c r="N91" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A92" t="s">
+        <v>166</v>
+      </c>
+      <c r="B92" t="s">
+        <v>167</v>
+      </c>
+      <c r="C92" t="s">
+        <v>16</v>
+      </c>
+      <c r="D92" t="s">
+        <v>17</v>
+      </c>
+      <c r="E92" t="s">
+        <v>17</v>
+      </c>
+      <c r="F92" t="s">
+        <v>17</v>
+      </c>
+      <c r="G92" t="s">
+        <v>17</v>
+      </c>
+      <c r="H92" t="s">
+        <v>17</v>
+      </c>
+      <c r="I92" t="s">
+        <v>17</v>
+      </c>
+      <c r="J92" t="s">
+        <v>18</v>
+      </c>
+      <c r="K92" t="s">
+        <v>168</v>
+      </c>
+      <c r="L92" s="1">
+        <v>22157</v>
+      </c>
+      <c r="M92" s="1">
+        <v>22157</v>
+      </c>
+      <c r="N92" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A93" t="s">
+        <v>160</v>
+      </c>
+      <c r="B93" t="s">
+        <v>161</v>
+      </c>
+      <c r="C93" t="s">
+        <v>16</v>
+      </c>
+      <c r="D93" t="s">
+        <v>17</v>
+      </c>
+      <c r="E93" t="s">
+        <v>17</v>
+      </c>
+      <c r="F93" t="s">
+        <v>17</v>
+      </c>
+      <c r="G93" t="s">
+        <v>17</v>
+      </c>
+      <c r="H93" t="s">
+        <v>17</v>
+      </c>
+      <c r="I93" t="s">
+        <v>17</v>
+      </c>
+      <c r="J93" t="s">
+        <v>18</v>
+      </c>
+      <c r="K93" t="s">
+        <v>162</v>
+      </c>
+      <c r="L93" s="1">
+        <v>22132</v>
+      </c>
+      <c r="M93" s="1">
+        <v>22132</v>
+      </c>
+      <c r="N93" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="94" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A94" t="s">
+        <v>187</v>
+      </c>
+      <c r="B94" t="s">
+        <v>188</v>
+      </c>
+      <c r="C94" t="s">
+        <v>16</v>
+      </c>
+      <c r="D94" t="s">
+        <v>17</v>
+      </c>
+      <c r="E94" t="s">
+        <v>17</v>
+      </c>
+      <c r="F94" t="s">
+        <v>17</v>
+      </c>
+      <c r="G94" t="s">
+        <v>17</v>
+      </c>
+      <c r="H94" t="s">
+        <v>17</v>
+      </c>
+      <c r="I94" t="s">
+        <v>17</v>
+      </c>
+      <c r="J94" t="s">
+        <v>18</v>
+      </c>
+      <c r="K94" t="s">
+        <v>189</v>
+      </c>
+      <c r="L94" s="1">
+        <v>22272</v>
+      </c>
+      <c r="M94" s="1">
+        <v>22272</v>
+      </c>
+      <c r="N94" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="95" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A95" t="s">
+        <v>145</v>
+      </c>
+      <c r="B95" t="s">
+        <v>146</v>
+      </c>
+      <c r="C95" t="s">
+        <v>16</v>
+      </c>
+      <c r="D95" t="s">
+        <v>17</v>
+      </c>
+      <c r="E95" t="s">
+        <v>17</v>
+      </c>
+      <c r="F95" t="s">
+        <v>17</v>
+      </c>
+      <c r="G95" t="s">
+        <v>17</v>
+      </c>
+      <c r="H95" t="s">
+        <v>17</v>
+      </c>
+      <c r="I95" t="s">
+        <v>17</v>
+      </c>
+      <c r="J95" t="s">
+        <v>18</v>
+      </c>
+      <c r="K95" t="s">
+        <v>147</v>
+      </c>
+      <c r="L95" s="1">
+        <v>21970</v>
+      </c>
+      <c r="M95" s="1">
+        <v>21970</v>
+      </c>
+      <c r="N95" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A96" t="s">
+        <v>148</v>
+      </c>
+      <c r="B96" t="s">
+        <v>149</v>
+      </c>
+      <c r="C96" t="s">
+        <v>16</v>
+      </c>
+      <c r="D96" t="s">
+        <v>17</v>
+      </c>
+      <c r="E96" t="s">
+        <v>17</v>
+      </c>
+      <c r="F96" t="s">
+        <v>17</v>
+      </c>
+      <c r="G96" t="s">
+        <v>17</v>
+      </c>
+      <c r="H96" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" t="s">
+        <v>17</v>
+      </c>
+      <c r="J96" t="s">
+        <v>18</v>
+      </c>
+      <c r="K96" t="s">
+        <v>150</v>
+      </c>
+      <c r="L96" s="1">
+        <v>21975</v>
+      </c>
+      <c r="M96" s="1">
+        <v>21975</v>
+      </c>
+      <c r="N96" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A97" t="s">
+        <v>138</v>
+      </c>
+      <c r="B97" t="s">
+        <v>139</v>
+      </c>
+      <c r="C97" t="s">
+        <v>16</v>
+      </c>
+      <c r="D97" t="s">
+        <v>17</v>
+      </c>
+      <c r="E97" t="s">
+        <v>17</v>
+      </c>
+      <c r="F97" t="s">
+        <v>17</v>
+      </c>
+      <c r="G97" t="s">
+        <v>17</v>
+      </c>
+      <c r="H97" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" t="s">
+        <v>17</v>
+      </c>
+      <c r="J97" t="s">
+        <v>18</v>
+      </c>
+      <c r="K97" t="s">
+        <v>140</v>
+      </c>
+      <c r="L97" s="1">
+        <v>21927</v>
+      </c>
+      <c r="M97" s="1">
+        <v>21927</v>
+      </c>
+      <c r="N97" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A98" t="s">
+        <v>142</v>
+      </c>
+      <c r="B98" t="s">
+        <v>143</v>
+      </c>
+      <c r="C98" t="s">
+        <v>16</v>
+      </c>
+      <c r="D98" t="s">
+        <v>17</v>
+      </c>
+      <c r="E98" t="s">
+        <v>17</v>
+      </c>
+      <c r="F98" t="s">
+        <v>17</v>
+      </c>
+      <c r="G98" t="s">
+        <v>17</v>
+      </c>
+      <c r="H98" t="s">
+        <v>17</v>
+      </c>
+      <c r="I98" t="s">
+        <v>17</v>
+      </c>
+      <c r="J98" t="s">
+        <v>18</v>
+      </c>
+      <c r="K98" t="s">
+        <v>144</v>
+      </c>
+      <c r="L98" s="1">
+        <v>21934</v>
+      </c>
+      <c r="M98" s="1">
+        <v>21934</v>
+      </c>
+      <c r="N98" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="99" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A99" t="s">
+        <v>157</v>
+      </c>
+      <c r="B99" t="s">
+        <v>158</v>
+      </c>
+      <c r="C99" t="s">
+        <v>16</v>
+      </c>
+      <c r="D99" t="s">
+        <v>17</v>
+      </c>
+      <c r="E99" t="s">
+        <v>17</v>
+      </c>
+      <c r="F99" t="s">
+        <v>17</v>
+      </c>
+      <c r="G99" t="s">
+        <v>17</v>
+      </c>
+      <c r="H99" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99" t="s">
+        <v>17</v>
+      </c>
+      <c r="J99" t="s">
+        <v>18</v>
+      </c>
+      <c r="K99" t="s">
+        <v>159</v>
+      </c>
+      <c r="L99" s="1">
+        <v>22122</v>
+      </c>
+      <c r="M99" s="1">
+        <v>22122</v>
+      </c>
+      <c r="N99" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A100" t="s">
+        <v>151</v>
+      </c>
+      <c r="B100" t="s">
+        <v>152</v>
+      </c>
+      <c r="C100" t="s">
+        <v>16</v>
+      </c>
+      <c r="D100" t="s">
+        <v>17</v>
+      </c>
+      <c r="E100" t="s">
+        <v>17</v>
+      </c>
+      <c r="F100" t="s">
+        <v>17</v>
+      </c>
+      <c r="G100" t="s">
+        <v>17</v>
+      </c>
+      <c r="H100" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" t="s">
+        <v>17</v>
+      </c>
+      <c r="J100" t="s">
+        <v>18</v>
+      </c>
+      <c r="K100" t="s">
+        <v>153</v>
+      </c>
+      <c r="L100" s="1">
+        <v>21999</v>
+      </c>
+      <c r="M100" s="1">
+        <v>21999</v>
+      </c>
+      <c r="N100" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A101" t="s">
+        <v>154</v>
+      </c>
+      <c r="B101" t="s">
+        <v>155</v>
+      </c>
+      <c r="C101" t="s">
+        <v>16</v>
+      </c>
+      <c r="D101" t="s">
+        <v>17</v>
+      </c>
+      <c r="E101" t="s">
+        <v>17</v>
+      </c>
+      <c r="F101" t="s">
+        <v>17</v>
+      </c>
+      <c r="G101" t="s">
+        <v>17</v>
+      </c>
+      <c r="H101" t="s">
+        <v>17</v>
+      </c>
+      <c r="I101" t="s">
+        <v>17</v>
+      </c>
+      <c r="J101" t="s">
+        <v>18</v>
+      </c>
+      <c r="K101" t="s">
+        <v>156</v>
+      </c>
+      <c r="L101" s="1"/>
+      <c r="M101" s="1"/>
+      <c r="N101" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="102" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A102" t="s">
+        <v>184</v>
+      </c>
+      <c r="B102" t="s">
+        <v>185</v>
+      </c>
+      <c r="C102" t="s">
+        <v>16</v>
+      </c>
+      <c r="D102" t="s">
+        <v>17</v>
+      </c>
+      <c r="E102" t="s">
+        <v>17</v>
+      </c>
+      <c r="F102" t="s">
+        <v>17</v>
+      </c>
+      <c r="G102" t="s">
+        <v>17</v>
+      </c>
+      <c r="H102" t="s">
+        <v>17</v>
+      </c>
+      <c r="I102" t="s">
+        <v>17</v>
+      </c>
+      <c r="J102" t="s">
+        <v>18</v>
+      </c>
+      <c r="K102" t="s">
+        <v>186</v>
+      </c>
+      <c r="L102" s="1">
+        <v>22234</v>
+      </c>
+      <c r="M102" s="1">
+        <v>22234</v>
+      </c>
+      <c r="N102" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="103" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A103" t="s">
+        <v>181</v>
+      </c>
+      <c r="B103" t="s">
+        <v>182</v>
+      </c>
+      <c r="C103" t="s">
+        <v>16</v>
+      </c>
+      <c r="D103" t="s">
+        <v>17</v>
+      </c>
+      <c r="E103" t="s">
+        <v>17</v>
+      </c>
+      <c r="F103" t="s">
+        <v>17</v>
+      </c>
+      <c r="G103" t="s">
+        <v>17</v>
+      </c>
+      <c r="H103" t="s">
+        <v>17</v>
+      </c>
+      <c r="I103" t="s">
+        <v>17</v>
+      </c>
+      <c r="J103" t="s">
+        <v>18</v>
+      </c>
+      <c r="K103" t="s">
+        <v>183</v>
+      </c>
+      <c r="L103" s="1">
+        <v>22199</v>
+      </c>
+      <c r="M103" s="1">
+        <v>22199</v>
+      </c>
+      <c r="N103" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="104" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A104" t="s">
+        <v>172</v>
+      </c>
+      <c r="B104" t="s">
+        <v>173</v>
+      </c>
+      <c r="C104" t="s">
+        <v>16</v>
+      </c>
+      <c r="D104" t="s">
+        <v>17</v>
+      </c>
+      <c r="E104" t="s">
+        <v>17</v>
+      </c>
+      <c r="F104" t="s">
+        <v>17</v>
+      </c>
+      <c r="G104" t="s">
+        <v>17</v>
+      </c>
+      <c r="H104" t="s">
+        <v>17</v>
+      </c>
+      <c r="I104" t="s">
+        <v>17</v>
+      </c>
+      <c r="J104" t="s">
+        <v>18</v>
+      </c>
+      <c r="K104" t="s">
+        <v>174</v>
+      </c>
+      <c r="L104" s="1">
+        <v>22171</v>
+      </c>
+      <c r="M104" s="1">
+        <v>22171</v>
+      </c>
+      <c r="N104" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="105" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A105" t="s">
+        <v>175</v>
+      </c>
+      <c r="B105" t="s">
+        <v>176</v>
+      </c>
+      <c r="C105" t="s">
+        <v>16</v>
+      </c>
+      <c r="D105" t="s">
+        <v>17</v>
+      </c>
+      <c r="E105" t="s">
+        <v>17</v>
+      </c>
+      <c r="F105" t="s">
+        <v>17</v>
+      </c>
+      <c r="G105" t="s">
+        <v>17</v>
+      </c>
+      <c r="H105" t="s">
+        <v>17</v>
+      </c>
+      <c r="I105" t="s">
+        <v>17</v>
+      </c>
+      <c r="J105" t="s">
+        <v>18</v>
+      </c>
+      <c r="K105" t="s">
+        <v>177</v>
+      </c>
+      <c r="L105" s="1">
+        <v>22185</v>
+      </c>
+      <c r="M105" s="1">
+        <v>22185</v>
+      </c>
+      <c r="N105" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="106" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A106" t="s">
+        <v>178</v>
+      </c>
+      <c r="B106" t="s">
+        <v>179</v>
+      </c>
+      <c r="C106" t="s">
+        <v>16</v>
+      </c>
+      <c r="D106" t="s">
+        <v>17</v>
+      </c>
+      <c r="E106" t="s">
+        <v>17</v>
+      </c>
+      <c r="F106" t="s">
+        <v>17</v>
+      </c>
+      <c r="G106" t="s">
+        <v>17</v>
+      </c>
+      <c r="H106" t="s">
+        <v>17</v>
+      </c>
+      <c r="I106" t="s">
+        <v>17</v>
+      </c>
+      <c r="J106" t="s">
+        <v>18</v>
+      </c>
+      <c r="K106" t="s">
+        <v>180</v>
+      </c>
+      <c r="L106" s="1">
+        <v>22188</v>
+      </c>
+      <c r="M106" s="1">
+        <v>22188</v>
+      </c>
+      <c r="N106" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="107" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A107" t="s">
+        <v>169</v>
+      </c>
+      <c r="B107" t="s">
+        <v>170</v>
+      </c>
+      <c r="C107" t="s">
+        <v>16</v>
+      </c>
+      <c r="D107" t="s">
+        <v>17</v>
+      </c>
+      <c r="E107" t="s">
+        <v>17</v>
+      </c>
+      <c r="F107" t="s">
+        <v>17</v>
+      </c>
+      <c r="G107" t="s">
+        <v>17</v>
+      </c>
+      <c r="H107" t="s">
+        <v>17</v>
+      </c>
+      <c r="I107" t="s">
+        <v>17</v>
+      </c>
+      <c r="J107" t="s">
+        <v>18</v>
+      </c>
+      <c r="K107" t="s">
+        <v>171</v>
+      </c>
+      <c r="L107" s="1">
+        <v>22165</v>
+      </c>
+      <c r="M107" s="1">
+        <v>22165</v>
+      </c>
+      <c r="N107" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="108" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A108" t="s">
+        <v>203</v>
+      </c>
+      <c r="B108" t="s">
+        <v>204</v>
+      </c>
+      <c r="C108" t="s">
+        <v>16</v>
+      </c>
+      <c r="D108" t="s">
+        <v>17</v>
+      </c>
+      <c r="E108" t="s">
+        <v>17</v>
+      </c>
+      <c r="F108" t="s">
+        <v>17</v>
+      </c>
+      <c r="G108" t="s">
+        <v>17</v>
+      </c>
+      <c r="H108" t="s">
+        <v>17</v>
+      </c>
+      <c r="I108" t="s">
+        <v>17</v>
+      </c>
+      <c r="J108" t="s">
+        <v>18</v>
+      </c>
+      <c r="K108" t="s">
+        <v>205</v>
+      </c>
+      <c r="L108" s="1">
+        <v>22381</v>
+      </c>
+      <c r="M108" s="1">
+        <v>22381</v>
+      </c>
+      <c r="N108" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="109" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A109" t="s">
+        <v>221</v>
+      </c>
+      <c r="B109" t="s">
+        <v>222</v>
+      </c>
+      <c r="C109" t="s">
+        <v>16</v>
+      </c>
+      <c r="D109" t="s">
+        <v>17</v>
+      </c>
+      <c r="E109" t="s">
+        <v>17</v>
+      </c>
+      <c r="F109" t="s">
+        <v>17</v>
+      </c>
+      <c r="G109" t="s">
+        <v>17</v>
+      </c>
+      <c r="H109" t="s">
+        <v>17</v>
+      </c>
+      <c r="I109" t="s">
+        <v>17</v>
+      </c>
+      <c r="J109" t="s">
+        <v>18</v>
+      </c>
+      <c r="K109" t="s">
+        <v>223</v>
+      </c>
+      <c r="L109" s="1">
+        <v>22507</v>
+      </c>
+      <c r="M109" s="1">
+        <v>22507</v>
+      </c>
+      <c r="N109" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="110" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A110" t="s">
+        <v>224</v>
+      </c>
+      <c r="B110" t="s">
+        <v>225</v>
+      </c>
+      <c r="C110" t="s">
+        <v>16</v>
+      </c>
+      <c r="D110" t="s">
+        <v>17</v>
+      </c>
+      <c r="E110" t="s">
+        <v>17</v>
+      </c>
+      <c r="F110" t="s">
+        <v>17</v>
+      </c>
+      <c r="G110" t="s">
+        <v>17</v>
+      </c>
+      <c r="H110" t="s">
+        <v>17</v>
+      </c>
+      <c r="I110" t="s">
+        <v>17</v>
+      </c>
+      <c r="J110" t="s">
+        <v>18</v>
+      </c>
+      <c r="K110" t="s">
+        <v>226</v>
+      </c>
+      <c r="L110" s="1">
+        <v>22511</v>
+      </c>
+      <c r="M110" s="1">
+        <v>22511</v>
+      </c>
+      <c r="N110" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="111" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A111" t="s">
+        <v>227</v>
+      </c>
+      <c r="B111" t="s">
+        <v>228</v>
+      </c>
+      <c r="C111" t="s">
+        <v>16</v>
+      </c>
+      <c r="D111" t="s">
+        <v>17</v>
+      </c>
+      <c r="E111" t="s">
+        <v>17</v>
+      </c>
+      <c r="F111" t="s">
+        <v>17</v>
+      </c>
+      <c r="G111" t="s">
+        <v>17</v>
+      </c>
+      <c r="H111" t="s">
+        <v>17</v>
+      </c>
+      <c r="I111" t="s">
+        <v>17</v>
+      </c>
+      <c r="J111" t="s">
+        <v>18</v>
+      </c>
+      <c r="K111" t="s">
+        <v>229</v>
+      </c>
+      <c r="L111" s="1"/>
+      <c r="M111" s="1"/>
+      <c r="N111" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A112" t="s">
+        <v>230</v>
+      </c>
+      <c r="B112" t="s">
+        <v>231</v>
+      </c>
+      <c r="C112" t="s">
+        <v>16</v>
+      </c>
+      <c r="D112" t="s">
+        <v>17</v>
+      </c>
+      <c r="E112" t="s">
+        <v>17</v>
+      </c>
+      <c r="F112" t="s">
+        <v>17</v>
+      </c>
+      <c r="G112" t="s">
+        <v>17</v>
+      </c>
+      <c r="H112" t="s">
+        <v>17</v>
+      </c>
+      <c r="I112" t="s">
+        <v>17</v>
+      </c>
+      <c r="J112" t="s">
+        <v>18</v>
+      </c>
+      <c r="K112" t="s">
+        <v>232</v>
+      </c>
+      <c r="L112" s="1"/>
+      <c r="M112" s="1"/>
+      <c r="N112" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="113" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A113" t="s">
+        <v>197</v>
+      </c>
+      <c r="B113" t="s">
+        <v>198</v>
+      </c>
+      <c r="C113" t="s">
+        <v>16</v>
+      </c>
+      <c r="D113" t="s">
+        <v>17</v>
+      </c>
+      <c r="E113" t="s">
+        <v>17</v>
+      </c>
+      <c r="F113" t="s">
+        <v>17</v>
+      </c>
+      <c r="G113" t="s">
+        <v>17</v>
+      </c>
+      <c r="H113" t="s">
+        <v>17</v>
+      </c>
+      <c r="I113" t="s">
+        <v>17</v>
+      </c>
+      <c r="J113" t="s">
+        <v>18</v>
+      </c>
+      <c r="K113" t="s">
+        <v>199</v>
+      </c>
+      <c r="L113" s="1">
+        <v>22325</v>
+      </c>
+      <c r="M113" s="1">
+        <v>22325</v>
+      </c>
+      <c r="N113" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="114" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A114" t="s">
+        <v>194</v>
+      </c>
+      <c r="B114" t="s">
+        <v>195</v>
+      </c>
+      <c r="C114" t="s">
+        <v>16</v>
+      </c>
+      <c r="D114" t="s">
+        <v>17</v>
+      </c>
+      <c r="E114" t="s">
+        <v>17</v>
+      </c>
+      <c r="F114" t="s">
+        <v>17</v>
+      </c>
+      <c r="G114" t="s">
+        <v>17</v>
+      </c>
+      <c r="H114" t="s">
+        <v>17</v>
+      </c>
+      <c r="I114" t="s">
+        <v>17</v>
+      </c>
+      <c r="J114" t="s">
+        <v>18</v>
+      </c>
+      <c r="K114" t="s">
+        <v>196</v>
+      </c>
+      <c r="L114" s="1">
+        <v>22297</v>
+      </c>
+      <c r="M114" s="1">
+        <v>22297</v>
+      </c>
+      <c r="N114" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="115" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A115" t="s">
+        <v>190</v>
+      </c>
+      <c r="B115" t="s">
+        <v>191</v>
+      </c>
+      <c r="C115" t="s">
+        <v>16</v>
+      </c>
+      <c r="D115" t="s">
+        <v>17</v>
+      </c>
+      <c r="E115" t="s">
+        <v>17</v>
+      </c>
+      <c r="F115" t="s">
+        <v>17</v>
+      </c>
+      <c r="G115" t="s">
+        <v>17</v>
+      </c>
+      <c r="H115" t="s">
+        <v>17</v>
+      </c>
+      <c r="I115" t="s">
+        <v>17</v>
+      </c>
+      <c r="J115" t="s">
+        <v>18</v>
+      </c>
+      <c r="K115" t="s">
+        <v>192</v>
+      </c>
+      <c r="L115" s="1">
+        <v>22290</v>
+      </c>
+      <c r="M115" s="1">
+        <v>22290</v>
+      </c>
+      <c r="N115" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="116" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A116" t="s">
+        <v>212</v>
+      </c>
+      <c r="B116" t="s">
+        <v>213</v>
+      </c>
+      <c r="C116" t="s">
+        <v>16</v>
+      </c>
+      <c r="D116" t="s">
+        <v>17</v>
+      </c>
+      <c r="E116" t="s">
+        <v>17</v>
+      </c>
+      <c r="F116" t="s">
+        <v>17</v>
+      </c>
+      <c r="G116" t="s">
+        <v>17</v>
+      </c>
+      <c r="H116" t="s">
+        <v>17</v>
+      </c>
+      <c r="I116" t="s">
+        <v>17</v>
+      </c>
+      <c r="J116" t="s">
+        <v>18</v>
+      </c>
+      <c r="K116" t="s">
+        <v>214</v>
+      </c>
+      <c r="L116" s="1">
+        <v>22473</v>
+      </c>
+      <c r="M116" s="1">
+        <v>22473</v>
+      </c>
+      <c r="N116" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="117" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A117" t="s">
+        <v>215</v>
+      </c>
+      <c r="B117" t="s">
+        <v>216</v>
+      </c>
+      <c r="C117" t="s">
+        <v>16</v>
+      </c>
+      <c r="D117" t="s">
+        <v>17</v>
+      </c>
+      <c r="E117" t="s">
+        <v>17</v>
+      </c>
+      <c r="F117" t="s">
+        <v>17</v>
+      </c>
+      <c r="G117" t="s">
+        <v>17</v>
+      </c>
+      <c r="H117" t="s">
+        <v>17</v>
+      </c>
+      <c r="I117" t="s">
+        <v>17</v>
+      </c>
+      <c r="J117" t="s">
+        <v>18</v>
+      </c>
+      <c r="K117" t="s">
+        <v>217</v>
+      </c>
+      <c r="L117" s="1">
+        <v>22487</v>
+      </c>
+      <c r="M117" s="1">
+        <v>22487</v>
+      </c>
+      <c r="N117" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="118" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A118" t="s">
+        <v>218</v>
+      </c>
+      <c r="B118" t="s">
+        <v>219</v>
+      </c>
+      <c r="C118" t="s">
+        <v>16</v>
+      </c>
+      <c r="D118" t="s">
+        <v>17</v>
+      </c>
+      <c r="E118" t="s">
+        <v>17</v>
+      </c>
+      <c r="F118" t="s">
+        <v>17</v>
+      </c>
+      <c r="G118" t="s">
+        <v>17</v>
+      </c>
+      <c r="H118" t="s">
+        <v>17</v>
+      </c>
+      <c r="I118" t="s">
+        <v>17</v>
+      </c>
+      <c r="J118" t="s">
+        <v>18</v>
+      </c>
+      <c r="K118" t="s">
+        <v>220</v>
+      </c>
+      <c r="L118" s="1">
+        <v>22493</v>
+      </c>
+      <c r="M118" s="1">
+        <v>22493</v>
+      </c>
+      <c r="N118" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="119" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A119" t="s">
+        <v>209</v>
+      </c>
+      <c r="B119" t="s">
+        <v>210</v>
+      </c>
+      <c r="C119" t="s">
+        <v>16</v>
+      </c>
+      <c r="D119" t="s">
+        <v>17</v>
+      </c>
+      <c r="E119" t="s">
+        <v>17</v>
+      </c>
+      <c r="F119" t="s">
+        <v>17</v>
+      </c>
+      <c r="G119" t="s">
+        <v>17</v>
+      </c>
+      <c r="H119" t="s">
+        <v>17</v>
+      </c>
+      <c r="I119" t="s">
+        <v>17</v>
+      </c>
+      <c r="J119" t="s">
+        <v>18</v>
+      </c>
+      <c r="K119" t="s">
+        <v>211</v>
+      </c>
+      <c r="L119" s="1">
+        <v>22433</v>
+      </c>
+      <c r="M119" s="1">
+        <v>22433</v>
+      </c>
+      <c r="N119" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="120" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A120" t="s">
+        <v>200</v>
+      </c>
+      <c r="B120" t="s">
+        <v>201</v>
+      </c>
+      <c r="C120" t="s">
+        <v>16</v>
+      </c>
+      <c r="D120" t="s">
+        <v>17</v>
+      </c>
+      <c r="E120" t="s">
+        <v>17</v>
+      </c>
+      <c r="F120" t="s">
+        <v>17</v>
+      </c>
+      <c r="G120" t="s">
+        <v>17</v>
+      </c>
+      <c r="H120" t="s">
+        <v>17</v>
+      </c>
+      <c r="I120" t="s">
+        <v>17</v>
+      </c>
+      <c r="J120" t="s">
+        <v>18</v>
+      </c>
+      <c r="K120" t="s">
+        <v>202</v>
+      </c>
+      <c r="L120" s="1">
+        <v>22353</v>
+      </c>
+      <c r="M120" s="1">
+        <v>22353</v>
+      </c>
+      <c r="N120" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="121" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A121" t="s">
+        <v>206</v>
+      </c>
+      <c r="B121" t="s">
+        <v>207</v>
+      </c>
+      <c r="C121" t="s">
+        <v>16</v>
+      </c>
+      <c r="D121" t="s">
+        <v>17</v>
+      </c>
+      <c r="E121" t="s">
+        <v>17</v>
+      </c>
+      <c r="F121" t="s">
+        <v>17</v>
+      </c>
+      <c r="G121" t="s">
+        <v>17</v>
+      </c>
+      <c r="H121" t="s">
+        <v>17</v>
+      </c>
+      <c r="I121" t="s">
+        <v>17</v>
+      </c>
+      <c r="J121" t="s">
+        <v>18</v>
+      </c>
+      <c r="K121" t="s">
+        <v>208</v>
+      </c>
+      <c r="L121" s="1">
+        <v>22402</v>
+      </c>
+      <c r="M121" s="1">
+        <v>22402</v>
+      </c>
+      <c r="N121" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="122" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A122" t="s">
+        <v>239</v>
+      </c>
+      <c r="B122" t="s">
+        <v>240</v>
+      </c>
+      <c r="C122" t="s">
+        <v>16</v>
+      </c>
+      <c r="D122" t="s">
+        <v>17</v>
+      </c>
+      <c r="E122" t="s">
+        <v>17</v>
+      </c>
+      <c r="F122" t="s">
+        <v>17</v>
+      </c>
+      <c r="G122" t="s">
+        <v>17</v>
+      </c>
+      <c r="H122" t="s">
+        <v>17</v>
+      </c>
+      <c r="I122" t="s">
+        <v>17</v>
+      </c>
+      <c r="J122" t="s">
+        <v>18</v>
+      </c>
+      <c r="K122" t="s">
+        <v>241</v>
+      </c>
+      <c r="L122" s="1"/>
+      <c r="M122" s="1"/>
+      <c r="N122" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="123" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A123" t="s">
+        <v>236</v>
+      </c>
+      <c r="B123" t="s">
+        <v>237</v>
+      </c>
+      <c r="C123" t="s">
+        <v>16</v>
+      </c>
+      <c r="D123" t="s">
+        <v>17</v>
+      </c>
+      <c r="E123" t="s">
+        <v>17</v>
+      </c>
+      <c r="F123" t="s">
+        <v>17</v>
+      </c>
+      <c r="G123" t="s">
+        <v>17</v>
+      </c>
+      <c r="H123" t="s">
+        <v>17</v>
+      </c>
+      <c r="I123" t="s">
+        <v>17</v>
+      </c>
+      <c r="J123" t="s">
+        <v>18</v>
+      </c>
+      <c r="K123" t="s">
+        <v>238</v>
+      </c>
+      <c r="L123" s="1"/>
+      <c r="M123" s="1"/>
+      <c r="N123" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="124" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A124" t="s">
+        <v>233</v>
+      </c>
+      <c r="B124" t="s">
+        <v>234</v>
+      </c>
+      <c r="C124" t="s">
+        <v>16</v>
+      </c>
+      <c r="D124" t="s">
+        <v>17</v>
+      </c>
+      <c r="E124" t="s">
+        <v>17</v>
+      </c>
+      <c r="F124" t="s">
+        <v>17</v>
+      </c>
+      <c r="G124" t="s">
+        <v>17</v>
+      </c>
+      <c r="H124" t="s">
+        <v>17</v>
+      </c>
+      <c r="I124" t="s">
+        <v>17</v>
+      </c>
+      <c r="J124" t="s">
+        <v>18</v>
+      </c>
+      <c r="K124" t="s">
+        <v>235</v>
+      </c>
+      <c r="L124" s="1"/>
+      <c r="M124" s="1"/>
+      <c r="N124" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="125" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A125" t="s">
+        <v>623</v>
+      </c>
+      <c r="B125" t="s">
+        <v>624</v>
+      </c>
+      <c r="C125" t="s">
+        <v>587</v>
+      </c>
+      <c r="D125" t="s">
+        <v>17</v>
+      </c>
+      <c r="E125" t="s">
+        <v>17</v>
+      </c>
+      <c r="F125" t="s">
+        <v>17</v>
+      </c>
+      <c r="G125" t="s">
+        <v>17</v>
+      </c>
+      <c r="H125" t="s">
+        <v>17</v>
+      </c>
+      <c r="I125" t="s">
+        <v>17</v>
+      </c>
+      <c r="J125" t="s">
+        <v>18</v>
+      </c>
+      <c r="K125" t="s">
+        <v>625</v>
+      </c>
+      <c r="L125" s="1">
+        <v>20509</v>
+      </c>
+      <c r="M125" s="1">
+        <v>20509</v>
+      </c>
+      <c r="N125" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="126" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A126" t="s">
+        <v>14</v>
+      </c>
+      <c r="B126" t="s">
+        <v>15</v>
+      </c>
+      <c r="C126" t="s">
+        <v>16</v>
+      </c>
+      <c r="D126" t="s">
+        <v>17</v>
+      </c>
+      <c r="E126" t="s">
+        <v>17</v>
+      </c>
+      <c r="F126" t="s">
+        <v>17</v>
+      </c>
+      <c r="G126" t="s">
+        <v>17</v>
+      </c>
+      <c r="H126" t="s">
+        <v>17</v>
+      </c>
+      <c r="I126" t="s">
+        <v>17</v>
+      </c>
+      <c r="J126" t="s">
+        <v>18</v>
+      </c>
+      <c r="K126" t="s">
+        <v>19</v>
+      </c>
+      <c r="L126" s="1"/>
+      <c r="M126" s="1"/>
+      <c r="N126" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="127" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A127" t="s">
+        <v>20</v>
+      </c>
+      <c r="B127" t="s">
+        <v>21</v>
+      </c>
+      <c r="C127" t="s">
+        <v>16</v>
+      </c>
+      <c r="D127" t="s">
+        <v>17</v>
+      </c>
+      <c r="E127" t="s">
+        <v>17</v>
+      </c>
+      <c r="F127" t="s">
+        <v>17</v>
+      </c>
+      <c r="G127" t="s">
+        <v>17</v>
+      </c>
+      <c r="H127" t="s">
+        <v>17</v>
+      </c>
+      <c r="I127" t="s">
+        <v>17</v>
+      </c>
+      <c r="J127" t="s">
+        <v>18</v>
+      </c>
+      <c r="K127" t="s">
+        <v>22</v>
+      </c>
+      <c r="L127" s="1"/>
+      <c r="M127" s="1"/>
+      <c r="N127" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="128" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A128" t="s">
+        <v>23</v>
+      </c>
+      <c r="B128" t="s">
+        <v>24</v>
+      </c>
+      <c r="C128" t="s">
+        <v>16</v>
+      </c>
+      <c r="D128" t="s">
+        <v>17</v>
+      </c>
+      <c r="E128" t="s">
+        <v>17</v>
+      </c>
+      <c r="F128" t="s">
+        <v>17</v>
+      </c>
+      <c r="G128" t="s">
+        <v>17</v>
+      </c>
+      <c r="H128" t="s">
+        <v>17</v>
+      </c>
+      <c r="I128" t="s">
+        <v>17</v>
+      </c>
+      <c r="J128" t="s">
+        <v>18</v>
+      </c>
+      <c r="K128" t="s">
+        <v>25</v>
+      </c>
+      <c r="L128" s="1"/>
+      <c r="M128" s="1"/>
+      <c r="N128" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="129" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A129" t="s">
+        <v>26</v>
+      </c>
+      <c r="B129" t="s">
+        <v>27</v>
+      </c>
+      <c r="C129" t="s">
+        <v>16</v>
+      </c>
+      <c r="D129" t="s">
+        <v>17</v>
+      </c>
+      <c r="E129" t="s">
+        <v>17</v>
+      </c>
+      <c r="F129" t="s">
+        <v>17</v>
+      </c>
+      <c r="G129" t="s">
+        <v>17</v>
+      </c>
+      <c r="H129" t="s">
+        <v>17</v>
+      </c>
+      <c r="I129" t="s">
+        <v>17</v>
+      </c>
+      <c r="J129" t="s">
+        <v>18</v>
+      </c>
+      <c r="K129" t="s">
+        <v>28</v>
+      </c>
+      <c r="L129" s="1"/>
+      <c r="M129" s="1"/>
+      <c r="N129" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="130" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A130" t="s">
+        <v>763</v>
+      </c>
+      <c r="B130" t="s">
+        <v>764</v>
+      </c>
+      <c r="C130" t="s">
+        <v>436</v>
+      </c>
+      <c r="D130" t="s">
+        <v>17</v>
+      </c>
+      <c r="E130" t="s">
+        <v>17</v>
+      </c>
+      <c r="F130" t="s">
+        <v>17</v>
+      </c>
+      <c r="G130" t="s">
+        <v>17</v>
+      </c>
+      <c r="H130" t="s">
+        <v>17</v>
+      </c>
+      <c r="I130" t="s">
+        <v>17</v>
+      </c>
+      <c r="J130" t="s">
+        <v>728</v>
+      </c>
+      <c r="K130" t="s">
+        <v>765</v>
+      </c>
+      <c r="L130" s="1">
+        <v>42142</v>
+      </c>
+      <c r="M130" s="1">
+        <v>42142</v>
+      </c>
+      <c r="N130" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="131" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A131" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B131" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C131" t="s">
+        <v>293</v>
+      </c>
+      <c r="D131" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E131" t="s">
+        <v>1261</v>
+      </c>
+      <c r="F131" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G131" t="s">
+        <v>1263</v>
+      </c>
+      <c r="H131" t="s">
+        <v>1264</v>
+      </c>
+      <c r="I131" t="s">
+        <v>17</v>
+      </c>
+      <c r="J131" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K131" t="s">
+        <v>1266</v>
+      </c>
+      <c r="L131" s="1">
+        <v>26115</v>
+      </c>
+      <c r="M131" s="1">
+        <v>30682</v>
+      </c>
+      <c r="N131" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="132" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A132" t="s">
+        <v>766</v>
+      </c>
+      <c r="B132" t="s">
+        <v>767</v>
+      </c>
+      <c r="C132" t="s">
+        <v>436</v>
+      </c>
+      <c r="D132" t="s">
+        <v>17</v>
+      </c>
+      <c r="E132" t="s">
+        <v>17</v>
+      </c>
+      <c r="F132" t="s">
+        <v>17</v>
+      </c>
+      <c r="G132" t="s">
+        <v>17</v>
+      </c>
+      <c r="H132" t="s">
+        <v>17</v>
+      </c>
+      <c r="I132" t="s">
+        <v>17</v>
+      </c>
+      <c r="J132" t="s">
+        <v>728</v>
+      </c>
+      <c r="K132" t="s">
+        <v>768</v>
+      </c>
+      <c r="L132" s="1">
+        <v>45156</v>
+      </c>
+      <c r="M132" s="1">
+        <v>45156</v>
+      </c>
+      <c r="N132" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="133" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A133" t="s">
+        <v>645</v>
+      </c>
+      <c r="B133" t="s">
+        <v>646</v>
+      </c>
+      <c r="C133" t="s">
+        <v>587</v>
+      </c>
+      <c r="D133" t="s">
+        <v>17</v>
+      </c>
+      <c r="E133" t="s">
+        <v>17</v>
+      </c>
+      <c r="F133" t="s">
+        <v>17</v>
+      </c>
+      <c r="G133" t="s">
+        <v>17</v>
+      </c>
+      <c r="H133" t="s">
+        <v>17</v>
+      </c>
+      <c r="I133" t="s">
+        <v>17</v>
+      </c>
+      <c r="J133" t="s">
+        <v>18</v>
+      </c>
+      <c r="K133" t="s">
+        <v>647</v>
+      </c>
+      <c r="L133" s="1">
+        <v>20859</v>
+      </c>
+      <c r="M133" s="1">
+        <v>20859</v>
+      </c>
+      <c r="N133" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="134" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A134" t="s">
+        <v>585</v>
+      </c>
+      <c r="B134" t="s">
+        <v>586</v>
+      </c>
+      <c r="C134" t="s">
+        <v>587</v>
+      </c>
+      <c r="D134" t="s">
+        <v>17</v>
+      </c>
+      <c r="E134" t="s">
+        <v>17</v>
+      </c>
+      <c r="F134" t="s">
+        <v>17</v>
+      </c>
+      <c r="G134" t="s">
+        <v>17</v>
+      </c>
+      <c r="H134" t="s">
+        <v>17</v>
+      </c>
+      <c r="I134" t="s">
+        <v>17</v>
+      </c>
+      <c r="J134" t="s">
+        <v>18</v>
+      </c>
+      <c r="K134" t="s">
+        <v>588</v>
+      </c>
+      <c r="L134" s="1">
+        <v>19274</v>
+      </c>
+      <c r="M134" s="1">
+        <v>19274</v>
+      </c>
+      <c r="N134" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="135" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A135" t="s">
+        <v>688</v>
+      </c>
+      <c r="B135" t="s">
+        <v>689</v>
+      </c>
+      <c r="C135" t="s">
+        <v>587</v>
+      </c>
+      <c r="D135" t="s">
+        <v>17</v>
+      </c>
+      <c r="E135" t="s">
+        <v>17</v>
+      </c>
+      <c r="F135" t="s">
+        <v>17</v>
+      </c>
+      <c r="G135" t="s">
+        <v>17</v>
+      </c>
+      <c r="H135" t="s">
+        <v>17</v>
+      </c>
+      <c r="I135" t="s">
+        <v>17</v>
+      </c>
+      <c r="J135" t="s">
+        <v>18</v>
+      </c>
+      <c r="K135" t="s">
+        <v>690</v>
+      </c>
+      <c r="L135" s="1">
+        <v>21427</v>
+      </c>
+      <c r="M135" s="1">
+        <v>21427</v>
+      </c>
+      <c r="N135" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="136" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A136" t="s">
+        <v>620</v>
+      </c>
+      <c r="B136" t="s">
+        <v>621</v>
+      </c>
+      <c r="C136" t="s">
+        <v>587</v>
+      </c>
+      <c r="D136" t="s">
+        <v>17</v>
+      </c>
+      <c r="E136" t="s">
+        <v>17</v>
+      </c>
+      <c r="F136" t="s">
+        <v>17</v>
+      </c>
+      <c r="G136" t="s">
+        <v>17</v>
+      </c>
+      <c r="H136" t="s">
+        <v>17</v>
+      </c>
+      <c r="I136" t="s">
+        <v>17</v>
+      </c>
+      <c r="J136" t="s">
+        <v>18</v>
+      </c>
+      <c r="K136" t="s">
+        <v>622</v>
+      </c>
+      <c r="L136" s="1">
+        <v>20841</v>
+      </c>
+      <c r="M136" s="1">
+        <v>20841</v>
+      </c>
+      <c r="N136" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="137" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A137" t="s">
+        <v>769</v>
+      </c>
+      <c r="B137" t="s">
+        <v>770</v>
+      </c>
+      <c r="C137" t="s">
+        <v>436</v>
+      </c>
+      <c r="D137" t="s">
+        <v>17</v>
+      </c>
+      <c r="E137" t="s">
+        <v>17</v>
+      </c>
+      <c r="F137" t="s">
+        <v>17</v>
+      </c>
+      <c r="G137" t="s">
+        <v>17</v>
+      </c>
+      <c r="H137" t="s">
+        <v>17</v>
+      </c>
+      <c r="I137" t="s">
+        <v>17</v>
+      </c>
+      <c r="J137" t="s">
+        <v>728</v>
+      </c>
+      <c r="K137" t="s">
+        <v>771</v>
+      </c>
+      <c r="L137" s="1">
+        <v>41758</v>
+      </c>
+      <c r="M137" s="1">
+        <v>41758</v>
+      </c>
+      <c r="N137" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="138" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A138" t="s">
+        <v>772</v>
+      </c>
+      <c r="B138" t="s">
+        <v>773</v>
+      </c>
+      <c r="C138" t="s">
+        <v>436</v>
+      </c>
+      <c r="D138" t="s">
+        <v>17</v>
+      </c>
+      <c r="E138" t="s">
+        <v>17</v>
+      </c>
+      <c r="F138" t="s">
+        <v>17</v>
+      </c>
+      <c r="G138" t="s">
+        <v>17</v>
+      </c>
+      <c r="H138" t="s">
+        <v>17</v>
+      </c>
+      <c r="I138" t="s">
+        <v>17</v>
+      </c>
+      <c r="J138" t="s">
+        <v>728</v>
+      </c>
+      <c r="K138" t="s">
+        <v>774</v>
+      </c>
+      <c r="L138" s="1">
+        <v>41783</v>
+      </c>
+      <c r="M138" s="1">
+        <v>41783</v>
+      </c>
+      <c r="N138" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="139" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A139" t="s">
+        <v>775</v>
+      </c>
+      <c r="B139" t="s">
+        <v>776</v>
+      </c>
+      <c r="C139" t="s">
+        <v>436</v>
+      </c>
+      <c r="D139" t="s">
+        <v>17</v>
+      </c>
+      <c r="E139" t="s">
+        <v>17</v>
+      </c>
+      <c r="F139" t="s">
+        <v>17</v>
+      </c>
+      <c r="G139" t="s">
+        <v>17</v>
+      </c>
+      <c r="H139" t="s">
+        <v>17</v>
+      </c>
+      <c r="I139" t="s">
+        <v>17</v>
+      </c>
+      <c r="J139" t="s">
+        <v>728</v>
+      </c>
+      <c r="K139" t="s">
+        <v>777</v>
+      </c>
+      <c r="L139" s="1">
+        <v>41790</v>
+      </c>
+      <c r="M139" s="1">
+        <v>41790</v>
+      </c>
+      <c r="N139" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="140" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A140" t="s">
+        <v>778</v>
+      </c>
+      <c r="B140" t="s">
+        <v>779</v>
+      </c>
+      <c r="C140" t="s">
+        <v>436</v>
+      </c>
+      <c r="D140" t="s">
+        <v>17</v>
+      </c>
+      <c r="E140" t="s">
+        <v>17</v>
+      </c>
+      <c r="F140" t="s">
+        <v>17</v>
+      </c>
+      <c r="G140" t="s">
+        <v>17</v>
+      </c>
+      <c r="H140" t="s">
+        <v>17</v>
+      </c>
+      <c r="I140" t="s">
+        <v>17</v>
+      </c>
+      <c r="J140" t="s">
+        <v>728</v>
+      </c>
+      <c r="K140" t="s">
+        <v>780</v>
+      </c>
+      <c r="L140" s="1">
+        <v>45138</v>
+      </c>
+      <c r="M140" s="1">
+        <v>45138</v>
+      </c>
+      <c r="N140" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="141" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A141" t="s">
+        <v>617</v>
+      </c>
+      <c r="B141" t="s">
+        <v>618</v>
+      </c>
+      <c r="C141" t="s">
+        <v>587</v>
+      </c>
+      <c r="D141" t="s">
+        <v>17</v>
+      </c>
+      <c r="E141" t="s">
+        <v>17</v>
+      </c>
+      <c r="F141" t="s">
+        <v>17</v>
+      </c>
+      <c r="G141" t="s">
+        <v>17</v>
+      </c>
+      <c r="H141" t="s">
+        <v>17</v>
+      </c>
+      <c r="I141" t="s">
+        <v>17</v>
+      </c>
+      <c r="J141" t="s">
+        <v>18</v>
+      </c>
+      <c r="K141" t="s">
+        <v>619</v>
+      </c>
+      <c r="L141" s="1">
+        <v>21066</v>
+      </c>
+      <c r="M141" s="1">
+        <v>21066</v>
+      </c>
+      <c r="N141" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="142" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A142" t="s">
+        <v>781</v>
+      </c>
+      <c r="B142" t="s">
+        <v>782</v>
+      </c>
+      <c r="C142" t="s">
+        <v>436</v>
+      </c>
+      <c r="D142" t="s">
+        <v>17</v>
+      </c>
+      <c r="E142" t="s">
+        <v>17</v>
+      </c>
+      <c r="F142" t="s">
+        <v>17</v>
+      </c>
+      <c r="G142" t="s">
+        <v>17</v>
+      </c>
+      <c r="H142" t="s">
+        <v>17</v>
+      </c>
+      <c r="I142" t="s">
+        <v>17</v>
+      </c>
+      <c r="J142" t="s">
+        <v>728</v>
+      </c>
+      <c r="K142" t="s">
+        <v>783</v>
+      </c>
+      <c r="L142" s="1">
+        <v>41767</v>
+      </c>
+      <c r="M142" s="1">
+        <v>41767</v>
+      </c>
+      <c r="N142" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="143" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A143" t="s">
+        <v>784</v>
+      </c>
+      <c r="B143" t="s">
+        <v>785</v>
+      </c>
+      <c r="C143" t="s">
+        <v>436</v>
+      </c>
+      <c r="D143" t="s">
+        <v>17</v>
+      </c>
+      <c r="E143" t="s">
+        <v>17</v>
+      </c>
+      <c r="F143" t="s">
+        <v>17</v>
+      </c>
+      <c r="G143" t="s">
+        <v>17</v>
+      </c>
+      <c r="H143" t="s">
+        <v>17</v>
+      </c>
+      <c r="I143" t="s">
+        <v>17</v>
+      </c>
+      <c r="J143" t="s">
+        <v>728</v>
+      </c>
+      <c r="K143" t="s">
+        <v>786</v>
+      </c>
+      <c r="L143" s="1">
+        <v>42178</v>
+      </c>
+      <c r="M143" s="1">
+        <v>42178</v>
+      </c>
+      <c r="N143" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="144" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A144" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B144" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C144" t="s">
+        <v>293</v>
+      </c>
+      <c r="D144" t="s">
+        <v>17</v>
+      </c>
+      <c r="E144" t="s">
+        <v>1233</v>
+      </c>
+      <c r="F144" t="s">
+        <v>1234</v>
+      </c>
+      <c r="G144" t="s">
+        <v>1235</v>
+      </c>
+      <c r="H144" t="s">
+        <v>296</v>
+      </c>
+      <c r="I144" t="s">
+        <v>1236</v>
+      </c>
+      <c r="J144" t="s">
+        <v>1228</v>
+      </c>
+      <c r="K144" t="s">
+        <v>1237</v>
+      </c>
+      <c r="L144" s="1">
+        <v>11355</v>
+      </c>
+      <c r="M144" s="1">
+        <v>11933</v>
+      </c>
+      <c r="N144" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="145" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A145" t="s">
+        <v>787</v>
+      </c>
+      <c r="B145" t="s">
+        <v>788</v>
+      </c>
+      <c r="C145" t="s">
+        <v>436</v>
+      </c>
+      <c r="D145" t="s">
+        <v>17</v>
+      </c>
+      <c r="E145" t="s">
+        <v>17</v>
+      </c>
+      <c r="F145" t="s">
+        <v>17</v>
+      </c>
+      <c r="G145" t="s">
+        <v>17</v>
+      </c>
+      <c r="H145" t="s">
+        <v>17</v>
+      </c>
+      <c r="I145" t="s">
+        <v>17</v>
+      </c>
+      <c r="J145" t="s">
+        <v>728</v>
+      </c>
+      <c r="K145" t="s">
+        <v>789</v>
+      </c>
+      <c r="L145" s="1">
+        <v>45131</v>
+      </c>
+      <c r="M145" s="1">
+        <v>45131</v>
+      </c>
+      <c r="N145" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="146" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A146" t="s">
+        <v>790</v>
+      </c>
+      <c r="B146" t="s">
+        <v>791</v>
+      </c>
+      <c r="C146" t="s">
+        <v>436</v>
+      </c>
+      <c r="D146" t="s">
+        <v>17</v>
+      </c>
+      <c r="E146" t="s">
+        <v>17</v>
+      </c>
+      <c r="F146" t="s">
+        <v>17</v>
+      </c>
+      <c r="G146" t="s">
+        <v>17</v>
+      </c>
+      <c r="H146" t="s">
+        <v>17</v>
+      </c>
+      <c r="I146" t="s">
+        <v>17</v>
+      </c>
+      <c r="J146" t="s">
+        <v>728</v>
+      </c>
+      <c r="K146" t="s">
+        <v>792</v>
+      </c>
+      <c r="L146" s="1">
+        <v>42206</v>
+      </c>
+      <c r="M146" s="1">
+        <v>42206</v>
+      </c>
+      <c r="N146" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="147" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A147" t="s">
+        <v>793</v>
+      </c>
+      <c r="B147" t="s">
+        <v>794</v>
+      </c>
+      <c r="C147" t="s">
+        <v>436</v>
+      </c>
+      <c r="D147" t="s">
+        <v>17</v>
+      </c>
+      <c r="E147" t="s">
+        <v>17</v>
+      </c>
+      <c r="F147" t="s">
+        <v>17</v>
+      </c>
+      <c r="G147" t="s">
+        <v>17</v>
+      </c>
+      <c r="H147" t="s">
+        <v>17</v>
+      </c>
+      <c r="I147" t="s">
+        <v>17</v>
+      </c>
+      <c r="J147" t="s">
+        <v>728</v>
+      </c>
+      <c r="K147" t="s">
+        <v>795</v>
+      </c>
+      <c r="L147" s="1">
+        <v>45142</v>
+      </c>
+      <c r="M147" s="1">
+        <v>45142</v>
+      </c>
+      <c r="N147" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="148" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A148" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C148" t="s">
+        <v>17</v>
+      </c>
+      <c r="D148" t="s">
+        <v>17</v>
+      </c>
+      <c r="E148" t="s">
+        <v>17</v>
+      </c>
+      <c r="F148" t="s">
+        <v>17</v>
+      </c>
+      <c r="G148" t="s">
+        <v>17</v>
+      </c>
+      <c r="H148" t="s">
+        <v>17</v>
+      </c>
+      <c r="I148" t="s">
+        <v>17</v>
+      </c>
+      <c r="J148" t="s">
+        <v>18</v>
+      </c>
+      <c r="K148" t="s">
+        <v>1184</v>
+      </c>
+      <c r="L148" s="1">
+        <v>22282</v>
+      </c>
+      <c r="M148" s="1">
+        <v>22282</v>
+      </c>
+      <c r="N148" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="149" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A149" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B149" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C149" t="s">
+        <v>17</v>
+      </c>
+      <c r="D149" t="s">
+        <v>17</v>
+      </c>
+      <c r="E149" t="s">
+        <v>17</v>
+      </c>
+      <c r="F149" t="s">
+        <v>17</v>
+      </c>
+      <c r="G149" t="s">
+        <v>17</v>
+      </c>
+      <c r="H149" t="s">
+        <v>17</v>
+      </c>
+      <c r="I149" t="s">
+        <v>17</v>
+      </c>
+      <c r="J149" t="s">
+        <v>18</v>
+      </c>
+      <c r="K149" t="s">
+        <v>1187</v>
+      </c>
+      <c r="L149" s="1">
+        <v>22282</v>
+      </c>
+      <c r="M149" s="1">
+        <v>22282</v>
+      </c>
+      <c r="N149" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="150" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A150" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B150" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C150" t="s">
+        <v>16</v>
+      </c>
+      <c r="D150" t="s">
+        <v>17</v>
+      </c>
+      <c r="E150" t="s">
+        <v>17</v>
+      </c>
+      <c r="F150" t="s">
+        <v>17</v>
+      </c>
+      <c r="G150" t="s">
+        <v>17</v>
+      </c>
+      <c r="H150" t="s">
+        <v>17</v>
+      </c>
+      <c r="I150" t="s">
+        <v>17</v>
+      </c>
+      <c r="J150" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K150" t="s">
+        <v>1647</v>
+      </c>
+      <c r="L150" s="1">
+        <v>24838</v>
+      </c>
+      <c r="M150" s="1">
+        <v>24838</v>
+      </c>
+      <c r="N150" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="151" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A151" t="s">
+        <v>707</v>
+      </c>
+      <c r="B151" t="s">
+        <v>708</v>
+      </c>
+      <c r="C151" t="s">
+        <v>312</v>
+      </c>
+      <c r="D151" t="s">
+        <v>17</v>
+      </c>
+      <c r="E151" t="s">
+        <v>17</v>
+      </c>
+      <c r="F151" t="s">
+        <v>17</v>
+      </c>
+      <c r="G151" t="s">
+        <v>17</v>
+      </c>
+      <c r="H151" t="s">
+        <v>17</v>
+      </c>
+      <c r="I151" t="s">
+        <v>17</v>
+      </c>
+      <c r="J151" t="s">
+        <v>700</v>
+      </c>
+      <c r="K151" t="s">
+        <v>709</v>
+      </c>
+      <c r="L151" s="1">
+        <v>23712</v>
+      </c>
+      <c r="M151" s="1">
+        <v>25355</v>
+      </c>
+      <c r="N151" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="152" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A152" t="s">
+        <v>682</v>
+      </c>
+      <c r="B152" t="s">
+        <v>683</v>
+      </c>
+      <c r="C152" t="s">
+        <v>587</v>
+      </c>
+      <c r="D152" t="s">
+        <v>17</v>
+      </c>
+      <c r="E152" t="s">
+        <v>17</v>
+      </c>
+      <c r="F152" t="s">
+        <v>17</v>
+      </c>
+      <c r="G152" t="s">
+        <v>17</v>
+      </c>
+      <c r="H152" t="s">
+        <v>17</v>
+      </c>
+      <c r="I152" t="s">
+        <v>17</v>
+      </c>
+      <c r="J152" t="s">
+        <v>18</v>
+      </c>
+      <c r="K152" t="s">
+        <v>684</v>
+      </c>
+      <c r="L152" s="1">
+        <v>20821</v>
+      </c>
+      <c r="M152" s="1">
+        <v>20821</v>
+      </c>
+      <c r="N152" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="153" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A153" t="s">
+        <v>796</v>
+      </c>
+      <c r="B153" t="s">
+        <v>797</v>
+      </c>
+      <c r="C153" t="s">
+        <v>436</v>
+      </c>
+      <c r="D153" t="s">
+        <v>17</v>
+      </c>
+      <c r="E153" t="s">
+        <v>17</v>
+      </c>
+      <c r="F153" t="s">
+        <v>17</v>
+      </c>
+      <c r="G153" t="s">
+        <v>17</v>
+      </c>
+      <c r="H153" t="s">
+        <v>17</v>
+      </c>
+      <c r="I153" t="s">
+        <v>17</v>
+      </c>
+      <c r="J153" t="s">
+        <v>728</v>
+      </c>
+      <c r="K153" t="s">
+        <v>798</v>
+      </c>
+      <c r="L153" s="1">
+        <v>42123</v>
+      </c>
+      <c r="M153" s="1">
+        <v>42123</v>
+      </c>
+      <c r="N153" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="154" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A154" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B154" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C154" t="s">
+        <v>16</v>
+      </c>
+      <c r="D154" t="s">
+        <v>17</v>
+      </c>
+      <c r="E154" t="s">
+        <v>17</v>
+      </c>
+      <c r="F154" t="s">
+        <v>17</v>
+      </c>
+      <c r="G154" t="s">
+        <v>17</v>
+      </c>
+      <c r="H154" t="s">
+        <v>17</v>
+      </c>
+      <c r="I154" t="s">
+        <v>17</v>
+      </c>
+      <c r="J154" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K154" t="s">
+        <v>1357</v>
+      </c>
+      <c r="L154" s="1"/>
+      <c r="M154" s="1"/>
+      <c r="N154" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="155" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A155" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B155" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C155" t="s">
+        <v>16</v>
+      </c>
+      <c r="D155" t="s">
+        <v>17</v>
+      </c>
+      <c r="E155" t="s">
+        <v>17</v>
+      </c>
+      <c r="F155" t="s">
+        <v>17</v>
+      </c>
+      <c r="G155" t="s">
+        <v>17</v>
+      </c>
+      <c r="H155" t="s">
+        <v>17</v>
+      </c>
+      <c r="I155" t="s">
+        <v>17</v>
+      </c>
+      <c r="J155" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K155" t="s">
+        <v>1363</v>
+      </c>
+      <c r="L155" s="1"/>
+      <c r="M155" s="1"/>
+      <c r="N155" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="156" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A156" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B156" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C156" t="s">
+        <v>16</v>
+      </c>
+      <c r="D156" t="s">
+        <v>17</v>
+      </c>
+      <c r="E156" t="s">
+        <v>17</v>
+      </c>
+      <c r="F156" t="s">
+        <v>17</v>
+      </c>
+      <c r="G156" t="s">
+        <v>17</v>
+      </c>
+      <c r="H156" t="s">
+        <v>17</v>
+      </c>
+      <c r="I156" t="s">
+        <v>17</v>
+      </c>
+      <c r="J156" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K156" t="s">
+        <v>1360</v>
+      </c>
+      <c r="L156" s="1"/>
+      <c r="M156" s="1"/>
+      <c r="N156" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="157" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A157" t="s">
+        <v>799</v>
+      </c>
+      <c r="B157" t="s">
+        <v>800</v>
+      </c>
+      <c r="C157" t="s">
+        <v>436</v>
+      </c>
+      <c r="D157" t="s">
+        <v>17</v>
+      </c>
+      <c r="E157" t="s">
+        <v>17</v>
+      </c>
+      <c r="F157" t="s">
+        <v>17</v>
+      </c>
+      <c r="G157" t="s">
+        <v>17</v>
+      </c>
+      <c r="H157" t="s">
+        <v>17</v>
+      </c>
+      <c r="I157" t="s">
+        <v>17</v>
+      </c>
+      <c r="J157" t="s">
+        <v>728</v>
+      </c>
+      <c r="K157" t="s">
+        <v>801</v>
+      </c>
+      <c r="L157" s="1">
+        <v>42139</v>
+      </c>
+      <c r="M157" s="1">
+        <v>42139</v>
+      </c>
+      <c r="N157" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="158" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A158" t="s">
+        <v>802</v>
+      </c>
+      <c r="B158" t="s">
+        <v>803</v>
+      </c>
+      <c r="C158" t="s">
+        <v>436</v>
+      </c>
+      <c r="D158" t="s">
+        <v>17</v>
+      </c>
+      <c r="E158" t="s">
+        <v>17</v>
+      </c>
+      <c r="F158" t="s">
+        <v>17</v>
+      </c>
+      <c r="G158" t="s">
+        <v>17</v>
+      </c>
+      <c r="H158" t="s">
+        <v>17</v>
+      </c>
+      <c r="I158" t="s">
+        <v>17</v>
+      </c>
+      <c r="J158" t="s">
+        <v>728</v>
+      </c>
+      <c r="K158" t="s">
+        <v>804</v>
+      </c>
+      <c r="L158" s="1">
+        <v>42153</v>
+      </c>
+      <c r="M158" s="1">
+        <v>42153</v>
+      </c>
+      <c r="N158" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="159" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A159" t="s">
+        <v>703</v>
+      </c>
+      <c r="B159" t="s">
+        <v>704</v>
+      </c>
+      <c r="C159" t="s">
+        <v>699</v>
+      </c>
+      <c r="D159" t="s">
+        <v>17</v>
+      </c>
+      <c r="E159" t="s">
+        <v>17</v>
+      </c>
+      <c r="F159" t="s">
+        <v>17</v>
+      </c>
+      <c r="G159" t="s">
+        <v>17</v>
+      </c>
+      <c r="H159" t="s">
+        <v>17</v>
+      </c>
+      <c r="I159" t="s">
+        <v>17</v>
+      </c>
+      <c r="J159" t="s">
+        <v>700</v>
+      </c>
+      <c r="K159" t="s">
+        <v>705</v>
+      </c>
+      <c r="L159" s="1">
+        <v>20455</v>
+      </c>
+      <c r="M159" s="1">
+        <v>23012</v>
+      </c>
+      <c r="N159" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="160" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A160" t="s">
+        <v>697</v>
+      </c>
+      <c r="B160" t="s">
+        <v>698</v>
+      </c>
+      <c r="C160" t="s">
+        <v>699</v>
+      </c>
+      <c r="D160" t="s">
+        <v>17</v>
+      </c>
+      <c r="E160" t="s">
+        <v>17</v>
+      </c>
+      <c r="F160" t="s">
+        <v>17</v>
+      </c>
+      <c r="G160" t="s">
+        <v>17</v>
+      </c>
+      <c r="H160" t="s">
+        <v>17</v>
+      </c>
+      <c r="I160" t="s">
+        <v>17</v>
+      </c>
+      <c r="J160" t="s">
+        <v>700</v>
+      </c>
+      <c r="K160" t="s">
+        <v>701</v>
+      </c>
+      <c r="L160" s="1">
+        <v>23377</v>
+      </c>
+      <c r="M160" s="1">
+        <v>31048</v>
+      </c>
+      <c r="N160" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="161" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A161" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B161" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C161" t="s">
+        <v>16</v>
+      </c>
+      <c r="D161" t="s">
+        <v>17</v>
+      </c>
+      <c r="E161" t="s">
+        <v>17</v>
+      </c>
+      <c r="F161" t="s">
+        <v>17</v>
+      </c>
+      <c r="G161" t="s">
+        <v>17</v>
+      </c>
+      <c r="H161" t="s">
+        <v>17</v>
+      </c>
+      <c r="I161" t="s">
+        <v>17</v>
+      </c>
+      <c r="J161" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K161" t="s">
+        <v>1369</v>
+      </c>
+      <c r="L161" s="1"/>
+      <c r="M161" s="1"/>
+      <c r="N161" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="162" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A162" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B162" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C162" t="s">
+        <v>16</v>
+      </c>
+      <c r="D162" t="s">
+        <v>17</v>
+      </c>
+      <c r="E162" t="s">
+        <v>17</v>
+      </c>
+      <c r="F162" t="s">
+        <v>17</v>
+      </c>
+      <c r="G162" t="s">
+        <v>17</v>
+      </c>
+      <c r="H162" t="s">
+        <v>17</v>
+      </c>
+      <c r="I162" t="s">
+        <v>17</v>
+      </c>
+      <c r="J162" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K162" t="s">
+        <v>1375</v>
+      </c>
+      <c r="L162" s="1">
+        <v>21916</v>
+      </c>
+      <c r="M162" s="1">
+        <v>21916</v>
+      </c>
+      <c r="N162" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="163" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A163" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B163" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C163" t="s">
+        <v>16</v>
+      </c>
+      <c r="D163" t="s">
+        <v>17</v>
+      </c>
+      <c r="E163" t="s">
+        <v>17</v>
+      </c>
+      <c r="F163" t="s">
+        <v>17</v>
+      </c>
+      <c r="G163" t="s">
+        <v>17</v>
+      </c>
+      <c r="H163" t="s">
+        <v>17</v>
+      </c>
+      <c r="I163" t="s">
+        <v>17</v>
+      </c>
+      <c r="J163" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K163" t="s">
+        <v>1381</v>
+      </c>
+      <c r="L163" s="1">
+        <v>24108</v>
+      </c>
+      <c r="M163" s="1">
+        <v>24108</v>
+      </c>
+      <c r="N163" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="164" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A164" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B164" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C164" t="s">
+        <v>16</v>
+      </c>
+      <c r="D164" t="s">
+        <v>17</v>
+      </c>
+      <c r="E164" t="s">
+        <v>17</v>
+      </c>
+      <c r="F164" t="s">
+        <v>17</v>
+      </c>
+      <c r="G164" t="s">
+        <v>17</v>
+      </c>
+      <c r="H164" t="s">
+        <v>17</v>
+      </c>
+      <c r="I164" t="s">
+        <v>17</v>
+      </c>
+      <c r="J164" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K164" t="s">
+        <v>1378</v>
+      </c>
+      <c r="L164" s="1">
+        <v>23743</v>
+      </c>
+      <c r="M164" s="1">
+        <v>23743</v>
+      </c>
+      <c r="N164" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="165" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A165" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B165" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C165" t="s">
+        <v>16</v>
+      </c>
+      <c r="D165" t="s">
+        <v>17</v>
+      </c>
+      <c r="E165" t="s">
+        <v>17</v>
+      </c>
+      <c r="F165" t="s">
+        <v>17</v>
+      </c>
+      <c r="G165" t="s">
+        <v>17</v>
+      </c>
+      <c r="H165" t="s">
+        <v>17</v>
+      </c>
+      <c r="I165" t="s">
+        <v>17</v>
+      </c>
+      <c r="J165" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K165" t="s">
+        <v>1405</v>
+      </c>
+      <c r="L165" s="1"/>
+      <c r="M165" s="1"/>
+      <c r="N165" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="166" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A166" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B166" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C166" t="s">
+        <v>16</v>
+      </c>
+      <c r="D166" t="s">
+        <v>17</v>
+      </c>
+      <c r="E166" t="s">
+        <v>17</v>
+      </c>
+      <c r="F166" t="s">
+        <v>17</v>
+      </c>
+      <c r="G166" t="s">
+        <v>17</v>
+      </c>
+      <c r="H166" t="s">
+        <v>17</v>
+      </c>
+      <c r="I166" t="s">
+        <v>17</v>
+      </c>
+      <c r="J166" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K166" t="s">
+        <v>1402</v>
+      </c>
+      <c r="L166" s="1"/>
+      <c r="M166" s="1"/>
+      <c r="N166" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="167" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A167" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B167" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C167" t="s">
+        <v>16</v>
+      </c>
+      <c r="D167" t="s">
+        <v>17</v>
+      </c>
+      <c r="E167" t="s">
+        <v>17</v>
+      </c>
+      <c r="F167" t="s">
+        <v>17</v>
+      </c>
+      <c r="G167" t="s">
+        <v>17</v>
+      </c>
+      <c r="H167" t="s">
+        <v>17</v>
+      </c>
+      <c r="I167" t="s">
+        <v>17</v>
+      </c>
+      <c r="J167" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K167" t="s">
+        <v>1384</v>
+      </c>
+      <c r="L167" s="1">
+        <v>22282</v>
+      </c>
+      <c r="M167" s="1">
+        <v>22282</v>
+      </c>
+      <c r="N167" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="168" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A168" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B168" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C168" t="s">
+        <v>16</v>
+      </c>
+      <c r="D168" t="s">
+        <v>17</v>
+      </c>
+      <c r="E168" t="s">
+        <v>17</v>
+      </c>
+      <c r="F168" t="s">
+        <v>17</v>
+      </c>
+      <c r="G168" t="s">
+        <v>17</v>
+      </c>
+      <c r="H168" t="s">
+        <v>17</v>
+      </c>
+      <c r="I168" t="s">
+        <v>17</v>
+      </c>
+      <c r="J168" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K168" t="s">
+        <v>1387</v>
+      </c>
+      <c r="L168" s="1">
+        <v>24473</v>
+      </c>
+      <c r="M168" s="1">
+        <v>24473</v>
+      </c>
+      <c r="N168" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="169" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A169" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B169" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C169" t="s">
+        <v>16</v>
+      </c>
+      <c r="D169" t="s">
+        <v>17</v>
+      </c>
+      <c r="E169" t="s">
+        <v>17</v>
+      </c>
+      <c r="F169" t="s">
+        <v>17</v>
+      </c>
+      <c r="G169" t="s">
+        <v>17</v>
+      </c>
+      <c r="H169" t="s">
+        <v>17</v>
+      </c>
+      <c r="I169" t="s">
+        <v>17</v>
+      </c>
+      <c r="J169" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K169" t="s">
+        <v>1372</v>
+      </c>
+      <c r="L169" s="1"/>
+      <c r="M169" s="1"/>
+      <c r="N169" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="170" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A170" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B170" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C170" t="s">
+        <v>16</v>
+      </c>
+      <c r="D170" t="s">
+        <v>17</v>
+      </c>
+      <c r="E170" t="s">
+        <v>17</v>
+      </c>
+      <c r="F170" t="s">
+        <v>17</v>
+      </c>
+      <c r="G170" t="s">
+        <v>17</v>
+      </c>
+      <c r="H170" t="s">
+        <v>17</v>
+      </c>
+      <c r="I170" t="s">
+        <v>17</v>
+      </c>
+      <c r="J170" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K170" t="s">
+        <v>1414</v>
+      </c>
+      <c r="L170" s="1"/>
+      <c r="M170" s="1"/>
+      <c r="N170" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="171" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A171" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B171" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C171" t="s">
+        <v>16</v>
+      </c>
+      <c r="D171" t="s">
+        <v>17</v>
+      </c>
+      <c r="E171" t="s">
+        <v>17</v>
+      </c>
+      <c r="F171" t="s">
+        <v>17</v>
+      </c>
+      <c r="G171" t="s">
+        <v>17</v>
+      </c>
+      <c r="H171" t="s">
+        <v>17</v>
+      </c>
+      <c r="I171" t="s">
+        <v>17</v>
+      </c>
+      <c r="J171" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K171" t="s">
+        <v>1399</v>
+      </c>
+      <c r="L171" s="1"/>
+      <c r="M171" s="1"/>
+      <c r="N171" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="172" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A172" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B172" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C172" t="s">
+        <v>16</v>
+      </c>
+      <c r="D172" t="s">
+        <v>17</v>
+      </c>
+      <c r="E172" t="s">
+        <v>17</v>
+      </c>
+      <c r="F172" t="s">
+        <v>17</v>
+      </c>
+      <c r="G172" t="s">
+        <v>17</v>
+      </c>
+      <c r="H172" t="s">
+        <v>17</v>
+      </c>
+      <c r="I172" t="s">
+        <v>17</v>
+      </c>
+      <c r="J172" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K172" t="s">
+        <v>1417</v>
+      </c>
+      <c r="L172" s="1"/>
+      <c r="M172" s="1"/>
+      <c r="N172" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="173" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A173" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B173" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C173" t="s">
+        <v>16</v>
+      </c>
+      <c r="D173" t="s">
+        <v>17</v>
+      </c>
+      <c r="E173" t="s">
+        <v>17</v>
+      </c>
+      <c r="F173" t="s">
+        <v>17</v>
+      </c>
+      <c r="G173" t="s">
+        <v>17</v>
+      </c>
+      <c r="H173" t="s">
+        <v>17</v>
+      </c>
+      <c r="I173" t="s">
+        <v>17</v>
+      </c>
+      <c r="J173" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K173" t="s">
+        <v>1408</v>
+      </c>
+      <c r="L173" s="1"/>
+      <c r="M173" s="1"/>
+      <c r="N173" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="174" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A174" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B174" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C174" t="s">
+        <v>16</v>
+      </c>
+      <c r="D174" t="s">
+        <v>17</v>
+      </c>
+      <c r="E174" t="s">
+        <v>17</v>
+      </c>
+      <c r="F174" t="s">
+        <v>17</v>
+      </c>
+      <c r="G174" t="s">
+        <v>17</v>
+      </c>
+      <c r="H174" t="s">
+        <v>17</v>
+      </c>
+      <c r="I174" t="s">
+        <v>17</v>
+      </c>
+      <c r="J174" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K174" t="s">
+        <v>1429</v>
+      </c>
+      <c r="L174" s="1"/>
+      <c r="M174" s="1"/>
+      <c r="N174" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="175" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A175" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B175" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C175" t="s">
+        <v>16</v>
+      </c>
+      <c r="D175" t="s">
+        <v>17</v>
+      </c>
+      <c r="E175" t="s">
+        <v>17</v>
+      </c>
+      <c r="F175" t="s">
+        <v>17</v>
+      </c>
+      <c r="G175" t="s">
+        <v>17</v>
+      </c>
+      <c r="H175" t="s">
+        <v>17</v>
+      </c>
+      <c r="I175" t="s">
+        <v>17</v>
+      </c>
+      <c r="J175" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K175" t="s">
+        <v>1531</v>
+      </c>
+      <c r="L175" s="1">
+        <v>19360</v>
+      </c>
+      <c r="M175" s="1">
+        <v>19360</v>
+      </c>
+      <c r="N175" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="176" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A176" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B176" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C176" t="s">
+        <v>16</v>
+      </c>
+      <c r="D176" t="s">
+        <v>17</v>
+      </c>
+      <c r="E176" t="s">
+        <v>17</v>
+      </c>
+      <c r="F176" t="s">
+        <v>17</v>
+      </c>
+      <c r="G176" t="s">
+        <v>17</v>
+      </c>
+      <c r="H176" t="s">
+        <v>17</v>
+      </c>
+      <c r="I176" t="s">
+        <v>17</v>
+      </c>
+      <c r="J176" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K176" t="s">
+        <v>1659</v>
+      </c>
+      <c r="L176" s="1">
+        <v>21186</v>
+      </c>
+      <c r="M176" s="1">
+        <v>22189</v>
+      </c>
+      <c r="N176" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="177" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A177" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B177" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C177" t="s">
+        <v>16</v>
+      </c>
+      <c r="D177" t="s">
+        <v>17</v>
+      </c>
+      <c r="E177" t="s">
+        <v>17</v>
+      </c>
+      <c r="F177" t="s">
+        <v>17</v>
+      </c>
+      <c r="G177" t="s">
+        <v>17</v>
+      </c>
+      <c r="H177" t="s">
+        <v>17</v>
+      </c>
+      <c r="I177" t="s">
+        <v>17</v>
+      </c>
+      <c r="J177" t="s">
+        <v>1457</v>
+      </c>
+      <c r="K177" t="s">
+        <v>1473</v>
+      </c>
+      <c r="L177" s="1">
+        <v>25569</v>
+      </c>
+      <c r="M177" s="1">
+        <v>25569</v>
+      </c>
+      <c r="N177" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="178" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A178" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B178" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C178" t="s">
+        <v>16</v>
+      </c>
+      <c r="D178" t="s">
+        <v>17</v>
+      </c>
+      <c r="E178" t="s">
+        <v>17</v>
+      </c>
+      <c r="F178" t="s">
+        <v>17</v>
+      </c>
+      <c r="G178" t="s">
+        <v>17</v>
+      </c>
+      <c r="H178" t="s">
+        <v>17</v>
+      </c>
+      <c r="I178" t="s">
+        <v>17</v>
+      </c>
+      <c r="J178" t="s">
+        <v>1280</v>
+      </c>
+      <c r="K178" t="s">
+        <v>1284</v>
+      </c>
+      <c r="L178" s="1">
+        <v>25569</v>
+      </c>
+      <c r="M178" s="1">
+        <v>25569</v>
+      </c>
+      <c r="N178" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="179" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A179" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B179" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C179" t="s">
+        <v>16</v>
+      </c>
+      <c r="D179" t="s">
+        <v>17</v>
+      </c>
+      <c r="E179" t="s">
+        <v>17</v>
+      </c>
+      <c r="F179" t="s">
+        <v>17</v>
+      </c>
+      <c r="G179" t="s">
+        <v>17</v>
+      </c>
+      <c r="H179" t="s">
+        <v>17</v>
+      </c>
+      <c r="I179" t="s">
+        <v>17</v>
+      </c>
+      <c r="J179" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K179" t="s">
+        <v>1635</v>
+      </c>
+      <c r="L179" s="1">
+        <v>26299</v>
+      </c>
+      <c r="M179" s="1">
+        <v>26299</v>
+      </c>
+      <c r="N179" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="180" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A180" t="s">
+        <v>805</v>
+      </c>
+      <c r="B180" t="s">
+        <v>806</v>
+      </c>
+      <c r="C180" t="s">
+        <v>436</v>
+      </c>
+      <c r="D180" t="s">
+        <v>17</v>
+      </c>
+      <c r="E180" t="s">
+        <v>17</v>
+      </c>
+      <c r="F180" t="s">
+        <v>17</v>
+      </c>
+      <c r="G180" t="s">
+        <v>17</v>
+      </c>
+      <c r="H180" t="s">
+        <v>17</v>
+      </c>
+      <c r="I180" t="s">
+        <v>17</v>
+      </c>
+      <c r="J180" t="s">
+        <v>728</v>
+      </c>
+      <c r="K180" t="s">
+        <v>807</v>
+      </c>
+      <c r="L180" s="1">
+        <v>42184</v>
+      </c>
+      <c r="M180" s="1">
+        <v>42184</v>
+      </c>
+      <c r="N180" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="181" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A181" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B181" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C181" t="s">
+        <v>16</v>
+      </c>
+      <c r="D181" t="s">
+        <v>17</v>
+      </c>
+      <c r="E181" t="s">
+        <v>17</v>
+      </c>
+      <c r="F181" t="s">
+        <v>17</v>
+      </c>
+      <c r="G181" t="s">
+        <v>17</v>
+      </c>
+      <c r="H181" t="s">
+        <v>17</v>
+      </c>
+      <c r="I181" t="s">
+        <v>17</v>
+      </c>
+      <c r="J181" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K181" t="s">
+        <v>1665</v>
+      </c>
+      <c r="L181" s="1">
+        <v>20821</v>
+      </c>
+      <c r="M181" s="1">
+        <v>20821</v>
+      </c>
+      <c r="N181" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="182" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A182" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B182" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C182" t="s">
+        <v>16</v>
+      </c>
+      <c r="D182" t="s">
+        <v>17</v>
+      </c>
+      <c r="E182" t="s">
+        <v>17</v>
+      </c>
+      <c r="F182" t="s">
+        <v>17</v>
+      </c>
+      <c r="G182" t="s">
+        <v>17</v>
+      </c>
+      <c r="H182" t="s">
+        <v>17</v>
+      </c>
+      <c r="I182" t="s">
+        <v>17</v>
+      </c>
+      <c r="J182" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K182" t="s">
+        <v>1662</v>
+      </c>
+      <c r="L182" s="1">
+        <v>20821</v>
+      </c>
+      <c r="M182" s="1">
+        <v>20821</v>
+      </c>
+      <c r="N182" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="183" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A183" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B183" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C183" t="s">
+        <v>16</v>
+      </c>
+      <c r="D183" t="s">
+        <v>17</v>
+      </c>
+      <c r="E183" t="s">
+        <v>17</v>
+      </c>
+      <c r="F183" t="s">
+        <v>17</v>
+      </c>
+      <c r="G183" t="s">
+        <v>17</v>
+      </c>
+      <c r="H183" t="s">
+        <v>17</v>
+      </c>
+      <c r="I183" t="s">
+        <v>17</v>
+      </c>
+      <c r="J183" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K183" t="s">
+        <v>1668</v>
+      </c>
+      <c r="L183" s="1">
+        <v>20821</v>
+      </c>
+      <c r="M183" s="1">
+        <v>20821</v>
+      </c>
+      <c r="N183" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="184" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A184" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B184" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C184" t="s">
+        <v>16</v>
+      </c>
+      <c r="D184" t="s">
+        <v>17</v>
+      </c>
+      <c r="E184" t="s">
+        <v>17</v>
+      </c>
+      <c r="F184" t="s">
+        <v>17</v>
+      </c>
+      <c r="G184" t="s">
+        <v>17</v>
+      </c>
+      <c r="H184" t="s">
+        <v>17</v>
+      </c>
+      <c r="I184" t="s">
+        <v>17</v>
+      </c>
+      <c r="J184" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K184" t="s">
+        <v>1677</v>
+      </c>
+      <c r="L184" s="1">
+        <v>20821</v>
+      </c>
+      <c r="M184" s="1">
+        <v>20821</v>
+      </c>
+      <c r="N184" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="185" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A185" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B185" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C185" t="s">
+        <v>16</v>
+      </c>
+      <c r="D185" t="s">
+        <v>17</v>
+      </c>
+      <c r="E185" t="s">
+        <v>17</v>
+      </c>
+      <c r="F185" t="s">
+        <v>17</v>
+      </c>
+      <c r="G185" t="s">
+        <v>17</v>
+      </c>
+      <c r="H185" t="s">
+        <v>17</v>
+      </c>
+      <c r="I185" t="s">
+        <v>17</v>
+      </c>
+      <c r="J185" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K185" t="s">
+        <v>1671</v>
+      </c>
+      <c r="L185" s="1">
+        <v>20821</v>
+      </c>
+      <c r="M185" s="1">
+        <v>20821</v>
+      </c>
+      <c r="N185" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="186" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A186" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B186" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C186" t="s">
+        <v>16</v>
+      </c>
+      <c r="D186" t="s">
+        <v>17</v>
+      </c>
+      <c r="E186" t="s">
+        <v>17</v>
+      </c>
+      <c r="F186" t="s">
+        <v>17</v>
+      </c>
+      <c r="G186" t="s">
+        <v>17</v>
+      </c>
+      <c r="H186" t="s">
+        <v>17</v>
+      </c>
+      <c r="I186" t="s">
+        <v>17</v>
+      </c>
+      <c r="J186" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K186" t="s">
+        <v>1674</v>
+      </c>
+      <c r="L186" s="1">
+        <v>20821</v>
+      </c>
+      <c r="M186" s="1">
+        <v>20821</v>
+      </c>
+      <c r="N186" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="187" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A187" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B187" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C187" t="s">
+        <v>16</v>
+      </c>
+      <c r="D187" t="s">
+        <v>17</v>
+      </c>
+      <c r="E187" t="s">
+        <v>17</v>
+      </c>
+      <c r="F187" t="s">
+        <v>17</v>
+      </c>
+      <c r="G187" t="s">
+        <v>17</v>
+      </c>
+      <c r="H187" t="s">
+        <v>17</v>
+      </c>
+      <c r="I187" t="s">
+        <v>17</v>
+      </c>
+      <c r="J187" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K187" t="s">
+        <v>1683</v>
+      </c>
+      <c r="L187" s="1">
+        <v>20821</v>
+      </c>
+      <c r="M187" s="1">
+        <v>20821</v>
+      </c>
+      <c r="N187" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="188" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A188" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B188" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C188" t="s">
+        <v>16</v>
+      </c>
+      <c r="D188" t="s">
+        <v>17</v>
+      </c>
+      <c r="E188" t="s">
+        <v>17</v>
+      </c>
+      <c r="F188" t="s">
+        <v>17</v>
+      </c>
+      <c r="G188" t="s">
+        <v>17</v>
+      </c>
+      <c r="H188" t="s">
+        <v>17</v>
+      </c>
+      <c r="I188" t="s">
+        <v>17</v>
+      </c>
+      <c r="J188" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K188" t="s">
+        <v>1680</v>
+      </c>
+      <c r="L188" s="1">
+        <v>20821</v>
+      </c>
+      <c r="M188" s="1">
+        <v>20821</v>
+      </c>
+      <c r="N188" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="189" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A189" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B189" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C189" t="s">
+        <v>16</v>
+      </c>
+      <c r="D189" t="s">
+        <v>17</v>
+      </c>
+      <c r="E189" t="s">
+        <v>17</v>
+      </c>
+      <c r="F189" t="s">
+        <v>17</v>
+      </c>
+      <c r="G189" t="s">
+        <v>17</v>
+      </c>
+      <c r="H189" t="s">
+        <v>17</v>
+      </c>
+      <c r="I189" t="s">
+        <v>17</v>
+      </c>
+      <c r="J189" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K189" t="s">
+        <v>1731</v>
+      </c>
+      <c r="L189" s="1">
+        <v>19725</v>
+      </c>
+      <c r="M189" s="1">
+        <v>19725</v>
+      </c>
+      <c r="N189" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="190" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A190" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B190" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C190" t="s">
+        <v>16</v>
+      </c>
+      <c r="D190" t="s">
+        <v>17</v>
+      </c>
+      <c r="E190" t="s">
+        <v>17</v>
+      </c>
+      <c r="F190" t="s">
+        <v>17</v>
+      </c>
+      <c r="G190" t="s">
+        <v>17</v>
+      </c>
+      <c r="H190" t="s">
+        <v>17</v>
+      </c>
+      <c r="I190" t="s">
+        <v>17</v>
+      </c>
+      <c r="J190" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K190" t="s">
+        <v>1638</v>
+      </c>
+      <c r="L190" s="1">
+        <v>22647</v>
+      </c>
+      <c r="M190" s="1">
+        <v>22647</v>
+      </c>
+      <c r="N190" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="191" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A191" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B191" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C191" t="s">
+        <v>16</v>
+      </c>
+      <c r="D191" t="s">
+        <v>17</v>
+      </c>
+      <c r="E191" t="s">
+        <v>17</v>
+      </c>
+      <c r="F191" t="s">
+        <v>17</v>
+      </c>
+      <c r="G191" t="s">
+        <v>17</v>
+      </c>
+      <c r="H191" t="s">
+        <v>17</v>
+      </c>
+      <c r="I191" t="s">
+        <v>17</v>
+      </c>
+      <c r="J191" t="s">
+        <v>1457</v>
+      </c>
+      <c r="K191" t="s">
+        <v>1503</v>
+      </c>
+      <c r="L191" s="1"/>
+      <c r="M191" s="1"/>
+      <c r="N191" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="192" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A192" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B192" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C192" t="s">
+        <v>16</v>
+      </c>
+      <c r="D192" t="s">
+        <v>17</v>
+      </c>
+      <c r="E192" t="s">
+        <v>17</v>
+      </c>
+      <c r="F192" t="s">
+        <v>17</v>
+      </c>
+      <c r="G192" t="s">
+        <v>17</v>
+      </c>
+      <c r="H192" t="s">
+        <v>17</v>
+      </c>
+      <c r="I192" t="s">
+        <v>17</v>
+      </c>
+      <c r="J192" t="s">
+        <v>1457</v>
+      </c>
+      <c r="K192" t="s">
+        <v>1500</v>
+      </c>
+      <c r="L192" s="1">
+        <v>17797</v>
+      </c>
+      <c r="M192" s="1">
+        <v>17797</v>
+      </c>
+      <c r="N192" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="193" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A193" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B193" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C193" t="s">
+        <v>17</v>
+      </c>
+      <c r="D193" t="s">
+        <v>17</v>
+      </c>
+      <c r="E193" t="s">
+        <v>17</v>
+      </c>
+      <c r="F193" t="s">
+        <v>17</v>
+      </c>
+      <c r="G193" t="s">
+        <v>17</v>
+      </c>
+      <c r="H193" t="s">
+        <v>17</v>
+      </c>
+      <c r="I193" t="s">
+        <v>17</v>
+      </c>
+      <c r="J193" t="s">
+        <v>18</v>
+      </c>
+      <c r="K193" t="s">
+        <v>1190</v>
+      </c>
+      <c r="L193" s="1">
+        <v>20821</v>
+      </c>
+      <c r="M193" s="1">
+        <v>20821</v>
+      </c>
+      <c r="N193" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="194" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A194" t="s">
+        <v>808</v>
+      </c>
+      <c r="B194" t="s">
+        <v>809</v>
+      </c>
+      <c r="C194" t="s">
+        <v>436</v>
+      </c>
+      <c r="D194" t="s">
+        <v>17</v>
+      </c>
+      <c r="E194" t="s">
+        <v>17</v>
+      </c>
+      <c r="F194" t="s">
+        <v>17</v>
+      </c>
+      <c r="G194" t="s">
+        <v>17</v>
+      </c>
+      <c r="H194" t="s">
+        <v>17</v>
+      </c>
+      <c r="I194" t="s">
+        <v>17</v>
+      </c>
+      <c r="J194" t="s">
+        <v>728</v>
+      </c>
+      <c r="K194" t="s">
+        <v>810</v>
+      </c>
+      <c r="L194" s="1">
+        <v>41769</v>
+      </c>
+      <c r="M194" s="1">
+        <v>41769</v>
+      </c>
+      <c r="N194" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="195" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A195" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B195" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C195" t="s">
+        <v>17</v>
+      </c>
+      <c r="D195" t="s">
+        <v>17</v>
+      </c>
+      <c r="E195" t="s">
+        <v>17</v>
+      </c>
+      <c r="F195" t="s">
+        <v>17</v>
+      </c>
+      <c r="G195" t="s">
+        <v>17</v>
+      </c>
+      <c r="H195" t="s">
+        <v>17</v>
+      </c>
+      <c r="I195" t="s">
+        <v>17</v>
+      </c>
+      <c r="J195" t="s">
+        <v>18</v>
+      </c>
+      <c r="K195" t="s">
+        <v>1193</v>
+      </c>
+      <c r="L195" s="1">
+        <v>22647</v>
+      </c>
+      <c r="M195" s="1">
+        <v>22647</v>
+      </c>
+      <c r="N195" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="196" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A196" t="s">
+        <v>685</v>
+      </c>
+      <c r="B196" t="s">
+        <v>686</v>
+      </c>
+      <c r="C196" t="s">
+        <v>587</v>
+      </c>
+      <c r="D196" t="s">
+        <v>17</v>
+      </c>
+      <c r="E196" t="s">
+        <v>17</v>
+      </c>
+      <c r="F196" t="s">
+        <v>17</v>
+      </c>
+      <c r="G196" t="s">
+        <v>17</v>
+      </c>
+      <c r="H196" t="s">
+        <v>17</v>
+      </c>
+      <c r="I196" t="s">
+        <v>17</v>
+      </c>
+      <c r="J196" t="s">
+        <v>18</v>
+      </c>
+      <c r="K196" t="s">
+        <v>687</v>
+      </c>
+      <c r="L196" s="1">
+        <v>21125</v>
+      </c>
+      <c r="M196" s="1">
+        <v>21125</v>
+      </c>
+      <c r="N196" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="197" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A197" t="s">
+        <v>605</v>
+      </c>
+      <c r="B197" t="s">
+        <v>606</v>
+      </c>
+      <c r="C197" t="s">
+        <v>587</v>
+      </c>
+      <c r="D197" t="s">
+        <v>17</v>
+      </c>
+      <c r="E197" t="s">
+        <v>17</v>
+      </c>
+      <c r="F197" t="s">
+        <v>17</v>
+      </c>
+      <c r="G197" t="s">
+        <v>17</v>
+      </c>
+      <c r="H197" t="s">
+        <v>17</v>
+      </c>
+      <c r="I197" t="s">
+        <v>17</v>
+      </c>
+      <c r="J197" t="s">
+        <v>18</v>
+      </c>
+      <c r="K197" t="s">
+        <v>607</v>
+      </c>
+      <c r="L197" s="1">
+        <v>20821</v>
+      </c>
+      <c r="M197" s="1">
+        <v>20821</v>
+      </c>
+      <c r="N197" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="198" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A198" t="s">
+        <v>608</v>
+      </c>
+      <c r="B198" t="s">
+        <v>609</v>
+      </c>
+      <c r="C198" t="s">
+        <v>587</v>
+      </c>
+      <c r="D198" t="s">
+        <v>17</v>
+      </c>
+      <c r="E198" t="s">
+        <v>17</v>
+      </c>
+      <c r="F198" t="s">
+        <v>17</v>
+      </c>
+      <c r="G198" t="s">
+        <v>17</v>
+      </c>
+      <c r="H198" t="s">
+        <v>17</v>
+      </c>
+      <c r="I198" t="s">
+        <v>17</v>
+      </c>
+      <c r="J198" t="s">
+        <v>18</v>
+      </c>
+      <c r="K198" t="s">
+        <v>610</v>
+      </c>
+      <c r="L198" s="1">
+        <v>20703</v>
+      </c>
+      <c r="M198" s="1">
+        <v>20703</v>
+      </c>
+      <c r="N198" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="199" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A199" t="s">
+        <v>811</v>
+      </c>
+      <c r="B199" t="s">
+        <v>812</v>
+      </c>
+      <c r="C199" t="s">
+        <v>436</v>
+      </c>
+      <c r="D199" t="s">
+        <v>17</v>
+      </c>
+      <c r="E199" t="s">
+        <v>17</v>
+      </c>
+      <c r="F199" t="s">
+        <v>17</v>
+      </c>
+      <c r="G199" t="s">
+        <v>17</v>
+      </c>
+      <c r="H199" t="s">
+        <v>17</v>
+      </c>
+      <c r="I199" t="s">
+        <v>17</v>
+      </c>
+      <c r="J199" t="s">
+        <v>728</v>
+      </c>
+      <c r="K199" t="s">
+        <v>813</v>
+      </c>
+      <c r="L199" s="1">
+        <v>42227</v>
+      </c>
+      <c r="M199" s="1">
+        <v>42227</v>
+      </c>
+      <c r="N199" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="200" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A200" t="s">
+        <v>814</v>
+      </c>
+      <c r="B200" t="s">
+        <v>815</v>
+      </c>
+      <c r="C200" t="s">
+        <v>436</v>
+      </c>
+      <c r="D200" t="s">
+        <v>17</v>
+      </c>
+      <c r="E200" t="s">
+        <v>17</v>
+      </c>
+      <c r="F200" t="s">
+        <v>17</v>
+      </c>
+      <c r="G200" t="s">
+        <v>17</v>
+      </c>
+      <c r="H200" t="s">
+        <v>17</v>
+      </c>
+      <c r="I200" t="s">
+        <v>17</v>
+      </c>
+      <c r="J200" t="s">
+        <v>728</v>
+      </c>
+      <c r="K200" t="s">
+        <v>816</v>
+      </c>
+      <c r="L200" s="1">
+        <v>42139</v>
+      </c>
+      <c r="M200" s="1">
+        <v>42139</v>
+      </c>
+      <c r="N200" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="201" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A201" t="s">
+        <v>817</v>
+      </c>
+      <c r="B201" t="s">
+        <v>818</v>
+      </c>
+      <c r="C201" t="s">
+        <v>436</v>
+      </c>
+      <c r="D201" t="s">
+        <v>17</v>
+      </c>
+      <c r="E201" t="s">
+        <v>17</v>
+      </c>
+      <c r="F201" t="s">
+        <v>17</v>
+      </c>
+      <c r="G201" t="s">
+        <v>17</v>
+      </c>
+      <c r="H201" t="s">
+        <v>17</v>
+      </c>
+      <c r="I201" t="s">
+        <v>17</v>
+      </c>
+      <c r="J201" t="s">
+        <v>728</v>
+      </c>
+      <c r="K201" t="s">
+        <v>819</v>
+      </c>
+      <c r="L201" s="1">
+        <v>41786</v>
+      </c>
+      <c r="M201" s="1">
+        <v>41786</v>
+      </c>
+      <c r="N201" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="202" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A202" t="s">
+        <v>820</v>
+      </c>
+      <c r="B202" t="s">
+        <v>821</v>
+      </c>
+      <c r="C202" t="s">
+        <v>436</v>
+      </c>
+      <c r="D202" t="s">
+        <v>17</v>
+      </c>
+      <c r="E202" t="s">
+        <v>17</v>
+      </c>
+      <c r="F202" t="s">
+        <v>17</v>
+      </c>
+      <c r="G202" t="s">
+        <v>17</v>
+      </c>
+      <c r="H202" t="s">
+        <v>17</v>
+      </c>
+      <c r="I202" t="s">
+        <v>17</v>
+      </c>
+      <c r="J202" t="s">
+        <v>728</v>
+      </c>
+      <c r="K202" t="s">
+        <v>822</v>
+      </c>
+      <c r="L202" s="1">
+        <v>41776</v>
+      </c>
+      <c r="M202" s="1">
+        <v>41776</v>
+      </c>
+      <c r="N202" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="203" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A203" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B203" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C203" t="s">
+        <v>17</v>
+      </c>
+      <c r="D203" t="s">
+        <v>17</v>
+      </c>
+      <c r="E203" t="s">
+        <v>17</v>
+      </c>
+      <c r="F203" t="s">
+        <v>17</v>
+      </c>
+      <c r="G203" t="s">
+        <v>17</v>
+      </c>
+      <c r="H203" t="s">
+        <v>17</v>
+      </c>
+      <c r="I203" t="s">
+        <v>17</v>
+      </c>
+      <c r="J203" t="s">
+        <v>18</v>
+      </c>
+      <c r="K203" t="s">
+        <v>1200</v>
+      </c>
+      <c r="L203" s="1"/>
+      <c r="M203" s="1"/>
+      <c r="N203" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="204" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A204" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B204" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C204" t="s">
+        <v>17</v>
+      </c>
+      <c r="D204" t="s">
+        <v>17</v>
+      </c>
+      <c r="E204" t="s">
+        <v>17</v>
+      </c>
+      <c r="F204" t="s">
+        <v>17</v>
+      </c>
+      <c r="G204" t="s">
+        <v>17</v>
+      </c>
+      <c r="H204" t="s">
+        <v>17</v>
+      </c>
+      <c r="I204" t="s">
+        <v>17</v>
+      </c>
+      <c r="J204" t="s">
+        <v>18</v>
+      </c>
+      <c r="K204" t="s">
+        <v>1203</v>
+      </c>
+      <c r="L204" s="1">
+        <v>23743</v>
+      </c>
+      <c r="M204" s="1">
+        <v>23743</v>
+      </c>
+      <c r="N204" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="205" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A205" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B205" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C205" t="s">
+        <v>17</v>
+      </c>
+      <c r="D205" t="s">
+        <v>17</v>
+      </c>
+      <c r="E205" t="s">
+        <v>17</v>
+      </c>
+      <c r="F205" t="s">
+        <v>17</v>
+      </c>
+      <c r="G205" t="s">
+        <v>17</v>
+      </c>
+      <c r="H205" t="s">
+        <v>17</v>
+      </c>
+      <c r="I205" t="s">
+        <v>17</v>
+      </c>
+      <c r="J205" t="s">
+        <v>18</v>
+      </c>
+      <c r="K205" t="s">
+        <v>1213</v>
+      </c>
+      <c r="L205" s="1">
+        <v>23743</v>
+      </c>
+      <c r="M205" s="1">
+        <v>23743</v>
+      </c>
+      <c r="N205" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="206" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A206" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B206" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C206" t="s">
+        <v>17</v>
+      </c>
+      <c r="D206" t="s">
+        <v>17</v>
+      </c>
+      <c r="E206" t="s">
+        <v>17</v>
+      </c>
+      <c r="F206" t="s">
+        <v>17</v>
+      </c>
+      <c r="G206" t="s">
+        <v>17</v>
+      </c>
+      <c r="H206" t="s">
+        <v>17</v>
+      </c>
+      <c r="I206" t="s">
+        <v>17</v>
+      </c>
+      <c r="J206" t="s">
+        <v>18</v>
+      </c>
+      <c r="K206" t="s">
+        <v>1216</v>
+      </c>
+      <c r="L206" s="1">
+        <v>23743</v>
+      </c>
+      <c r="M206" s="1">
+        <v>23743</v>
+      </c>
+      <c r="N206" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="207" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A207" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B207" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C207" t="s">
+        <v>17</v>
+      </c>
+      <c r="D207" t="s">
+        <v>17</v>
+      </c>
+      <c r="E207" t="s">
+        <v>17</v>
+      </c>
+      <c r="F207" t="s">
+        <v>17</v>
+      </c>
+      <c r="G207" t="s">
+        <v>17</v>
+      </c>
+      <c r="H207" t="s">
+        <v>17</v>
+      </c>
+      <c r="I207" t="s">
+        <v>17</v>
+      </c>
+      <c r="J207" t="s">
+        <v>18</v>
+      </c>
+      <c r="K207" t="s">
+        <v>1219</v>
+      </c>
+      <c r="L207" s="1">
+        <v>23743</v>
+      </c>
+      <c r="M207" s="1">
+        <v>23743</v>
+      </c>
+      <c r="N207" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="208" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A208" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B208" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C208" t="s">
+        <v>17</v>
+      </c>
+      <c r="D208" t="s">
+        <v>17</v>
+      </c>
+      <c r="E208" t="s">
+        <v>17</v>
+      </c>
+      <c r="F208" t="s">
+        <v>17</v>
+      </c>
+      <c r="G208" t="s">
+        <v>17</v>
+      </c>
+      <c r="H208" t="s">
+        <v>17</v>
+      </c>
+      <c r="I208" t="s">
+        <v>17</v>
+      </c>
+      <c r="J208" t="s">
+        <v>18</v>
+      </c>
+      <c r="K208" t="s">
+        <v>1207</v>
+      </c>
+      <c r="L208" s="1">
+        <v>23743</v>
+      </c>
+      <c r="M208" s="1">
+        <v>23743</v>
+      </c>
+      <c r="N208" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="209" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A209" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B209" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C209" t="s">
+        <v>17</v>
+      </c>
+      <c r="D209" t="s">
+        <v>17</v>
+      </c>
+      <c r="E209" t="s">
+        <v>17</v>
+      </c>
+      <c r="F209" t="s">
+        <v>17</v>
+      </c>
+      <c r="G209" t="s">
+        <v>17</v>
+      </c>
+      <c r="H209" t="s">
+        <v>17</v>
+      </c>
+      <c r="I209" t="s">
+        <v>17</v>
+      </c>
+      <c r="J209" t="s">
+        <v>18</v>
+      </c>
+      <c r="K209" t="s">
+        <v>1210</v>
+      </c>
+      <c r="L209" s="1">
+        <v>22647</v>
+      </c>
+      <c r="M209" s="1">
+        <v>22647</v>
+      </c>
+      <c r="N209" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="210" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A210" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B210" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C210" t="s">
+        <v>16</v>
+      </c>
+      <c r="D210" t="s">
+        <v>17</v>
+      </c>
+      <c r="E210" t="s">
+        <v>17</v>
+      </c>
+      <c r="F210" t="s">
+        <v>17</v>
+      </c>
+      <c r="G210" t="s">
+        <v>17</v>
+      </c>
+      <c r="H210" t="s">
+        <v>17</v>
+      </c>
+      <c r="I210" t="s">
+        <v>17</v>
+      </c>
+      <c r="J210" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K210" t="s">
+        <v>1650</v>
+      </c>
+      <c r="L210" s="1">
+        <v>19360</v>
+      </c>
+      <c r="M210" s="1">
+        <v>19360</v>
+      </c>
+      <c r="N210" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="211" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A211" t="s">
+        <v>823</v>
+      </c>
+      <c r="B211" t="s">
+        <v>824</v>
+      </c>
+      <c r="C211" t="s">
+        <v>436</v>
+      </c>
+      <c r="D211" t="s">
+        <v>17</v>
+      </c>
+      <c r="E211" t="s">
+        <v>17</v>
+      </c>
+      <c r="F211" t="s">
+        <v>17</v>
+      </c>
+      <c r="G211" t="s">
+        <v>17</v>
+      </c>
+      <c r="H211" t="s">
+        <v>17</v>
+      </c>
+      <c r="I211" t="s">
+        <v>17</v>
+      </c>
+      <c r="J211" t="s">
+        <v>728</v>
+      </c>
+      <c r="K211" t="s">
+        <v>825</v>
+      </c>
+      <c r="L211" s="1">
+        <v>41769</v>
+      </c>
+      <c r="M211" s="1">
+        <v>41769</v>
+      </c>
+      <c r="N211" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="212" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A212" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B212" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C212" t="s">
+        <v>16</v>
+      </c>
+      <c r="D212" t="s">
+        <v>17</v>
+      </c>
+      <c r="E212" t="s">
+        <v>17</v>
+      </c>
+      <c r="F212" t="s">
+        <v>17</v>
+      </c>
+      <c r="G212" t="s">
+        <v>17</v>
+      </c>
+      <c r="H212" t="s">
+        <v>17</v>
+      </c>
+      <c r="I212" t="s">
+        <v>17</v>
+      </c>
+      <c r="J212" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K212" t="s">
+        <v>1438</v>
+      </c>
+      <c r="L212" s="1">
+        <v>28856</v>
+      </c>
+      <c r="M212" s="1">
+        <v>28856</v>
+      </c>
+      <c r="N212" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="213" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A213" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B213" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C213" t="s">
+        <v>16</v>
+      </c>
+      <c r="D213" t="s">
+        <v>17</v>
+      </c>
+      <c r="E213" t="s">
+        <v>17</v>
+      </c>
+      <c r="F213" t="s">
+        <v>17</v>
+      </c>
+      <c r="G213" t="s">
+        <v>17</v>
+      </c>
+      <c r="H213" t="s">
+        <v>17</v>
+      </c>
+      <c r="I213" t="s">
+        <v>17</v>
+      </c>
+      <c r="J213" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K213" t="s">
+        <v>1445</v>
+      </c>
+      <c r="L213" s="1">
+        <v>24108</v>
+      </c>
+      <c r="M213" s="1">
+        <v>24108</v>
+      </c>
+      <c r="N213" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="214" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A214" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B214" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C214" t="s">
+        <v>16</v>
+      </c>
+      <c r="D214" t="s">
+        <v>17</v>
+      </c>
+      <c r="E214" t="s">
+        <v>17</v>
+      </c>
+      <c r="F214" t="s">
+        <v>17</v>
+      </c>
+      <c r="G214" t="s">
+        <v>17</v>
+      </c>
+      <c r="H214" t="s">
+        <v>17</v>
+      </c>
+      <c r="I214" t="s">
+        <v>17</v>
+      </c>
+      <c r="J214" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K214" t="s">
+        <v>1653</v>
+      </c>
+      <c r="L214" s="1">
+        <v>24838</v>
+      </c>
+      <c r="M214" s="1">
+        <v>24838</v>
+      </c>
+      <c r="N214" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="215" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A215" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B215" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C215" t="s">
+        <v>16</v>
+      </c>
+      <c r="D215" t="s">
+        <v>17</v>
+      </c>
+      <c r="E215" t="s">
+        <v>17</v>
+      </c>
+      <c r="F215" t="s">
+        <v>17</v>
+      </c>
+      <c r="G215" t="s">
+        <v>17</v>
+      </c>
+      <c r="H215" t="s">
+        <v>17</v>
+      </c>
+      <c r="I215" t="s">
+        <v>17</v>
+      </c>
+      <c r="J215" t="s">
+        <v>1087</v>
+      </c>
+      <c r="K215" t="s">
+        <v>1092</v>
+      </c>
+      <c r="L215" s="1">
+        <v>26299</v>
+      </c>
+      <c r="M215" s="1">
+        <v>28574</v>
+      </c>
+      <c r="N215" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="216" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A216" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B216" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C216" t="s">
+        <v>16</v>
+      </c>
+      <c r="D216" t="s">
+        <v>17</v>
+      </c>
+      <c r="E216" t="s">
+        <v>17</v>
+      </c>
+      <c r="F216" t="s">
+        <v>17</v>
+      </c>
+      <c r="G216" t="s">
+        <v>17</v>
+      </c>
+      <c r="H216" t="s">
+        <v>17</v>
+      </c>
+      <c r="I216" t="s">
+        <v>17</v>
+      </c>
+      <c r="J216" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K216" t="s">
+        <v>1517</v>
+      </c>
+      <c r="L216" s="1">
+        <v>34335</v>
+      </c>
+      <c r="M216" s="1">
+        <v>34335</v>
+      </c>
+      <c r="N216" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="217" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A217" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B217" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C217" t="s">
+        <v>16</v>
+      </c>
+      <c r="D217" t="s">
+        <v>17</v>
+      </c>
+      <c r="E217" t="s">
+        <v>17</v>
+      </c>
+      <c r="F217" t="s">
+        <v>17</v>
+      </c>
+      <c r="G217" t="s">
+        <v>17</v>
+      </c>
+      <c r="H217" t="s">
+        <v>17</v>
+      </c>
+      <c r="I217" t="s">
+        <v>17</v>
+      </c>
+      <c r="J217" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K217" t="s">
+        <v>1396</v>
+      </c>
+      <c r="L217" s="1"/>
+      <c r="M217" s="1"/>
+      <c r="N217" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="218" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A218" t="s">
+        <v>826</v>
+      </c>
+      <c r="B218" t="s">
+        <v>827</v>
+      </c>
+      <c r="C218" t="s">
+        <v>436</v>
+      </c>
+      <c r="D218" t="s">
+        <v>17</v>
+      </c>
+      <c r="E218" t="s">
+        <v>17</v>
+      </c>
+      <c r="F218" t="s">
+        <v>17</v>
+      </c>
+      <c r="G218" t="s">
+        <v>17</v>
+      </c>
+      <c r="H218" t="s">
+        <v>17</v>
+      </c>
+      <c r="I218" t="s">
+        <v>17</v>
+      </c>
+      <c r="J218" t="s">
+        <v>728</v>
+      </c>
+      <c r="K218" t="s">
+        <v>828</v>
+      </c>
+      <c r="L218" s="1">
+        <v>42180</v>
+      </c>
+      <c r="M218" s="1">
+        <v>42180</v>
+      </c>
+      <c r="N218" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="219" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A219" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B219" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C219" t="s">
+        <v>16</v>
+      </c>
+      <c r="D219" t="s">
+        <v>17</v>
+      </c>
+      <c r="E219" t="s">
+        <v>17</v>
+      </c>
+      <c r="F219" t="s">
+        <v>17</v>
+      </c>
+      <c r="G219" t="s">
+        <v>17</v>
+      </c>
+      <c r="H219" t="s">
+        <v>17</v>
+      </c>
+      <c r="I219" t="s">
+        <v>17</v>
+      </c>
+      <c r="J219" t="s">
+        <v>1280</v>
+      </c>
+      <c r="K219" t="s">
+        <v>1287</v>
+      </c>
+      <c r="L219" s="1">
+        <v>24838</v>
+      </c>
+      <c r="M219" s="1">
+        <v>24838</v>
+      </c>
+      <c r="N219" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="220" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A220" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B220" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C220" t="s">
+        <v>16</v>
+      </c>
+      <c r="D220" t="s">
+        <v>17</v>
+      </c>
+      <c r="E220" t="s">
+        <v>17</v>
+      </c>
+      <c r="F220" t="s">
+        <v>17</v>
+      </c>
+      <c r="G220" t="s">
+        <v>17</v>
+      </c>
+      <c r="H220" t="s">
+        <v>17</v>
+      </c>
+      <c r="I220" t="s">
+        <v>17</v>
+      </c>
+      <c r="J220" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K220" t="s">
+        <v>1390</v>
+      </c>
+      <c r="L220" s="1"/>
+      <c r="M220" s="1"/>
+      <c r="N220" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="221" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A221" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B221" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C221" t="s">
+        <v>16</v>
+      </c>
+      <c r="D221" t="s">
+        <v>17</v>
+      </c>
+      <c r="E221" t="s">
+        <v>17</v>
+      </c>
+      <c r="F221" t="s">
+        <v>17</v>
+      </c>
+      <c r="G221" t="s">
+        <v>17</v>
+      </c>
+      <c r="H221" t="s">
+        <v>17</v>
+      </c>
+      <c r="I221" t="s">
+        <v>17</v>
+      </c>
+      <c r="J221" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K221" t="s">
+        <v>1393</v>
+      </c>
+      <c r="L221" s="1"/>
+      <c r="M221" s="1"/>
+      <c r="N221" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="222" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A222" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B222" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C222" t="s">
+        <v>16</v>
+      </c>
+      <c r="D222" t="s">
+        <v>17</v>
+      </c>
+      <c r="E222" t="s">
+        <v>17</v>
+      </c>
+      <c r="F222" t="s">
+        <v>17</v>
+      </c>
+      <c r="G222" t="s">
+        <v>17</v>
+      </c>
+      <c r="H222" t="s">
+        <v>17</v>
+      </c>
+      <c r="I222" t="s">
+        <v>17</v>
+      </c>
+      <c r="J222" t="s">
+        <v>1457</v>
+      </c>
+      <c r="K222" t="s">
+        <v>1506</v>
+      </c>
+      <c r="L222" s="1">
+        <v>14906</v>
+      </c>
+      <c r="M222" s="1">
+        <v>14906</v>
+      </c>
+      <c r="N222" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="223" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A223" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B223" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C223" t="s">
+        <v>16</v>
+      </c>
+      <c r="D223" t="s">
+        <v>17</v>
+      </c>
+      <c r="E223" t="s">
+        <v>17</v>
+      </c>
+      <c r="F223" t="s">
+        <v>17</v>
+      </c>
+      <c r="G223" t="s">
+        <v>17</v>
+      </c>
+      <c r="H223" t="s">
+        <v>17</v>
+      </c>
+      <c r="I223" t="s">
+        <v>17</v>
+      </c>
+      <c r="J223" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K223" t="s">
+        <v>1326</v>
+      </c>
+      <c r="L223" s="1"/>
+      <c r="M223" s="1"/>
+      <c r="N223" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="224" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A224" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B224" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C224" t="s">
+        <v>16</v>
+      </c>
+      <c r="D224" t="s">
+        <v>17</v>
+      </c>
+      <c r="E224" t="s">
+        <v>17</v>
+      </c>
+      <c r="F224" t="s">
+        <v>17</v>
+      </c>
+      <c r="G224" t="s">
+        <v>17</v>
+      </c>
+      <c r="H224" t="s">
+        <v>17</v>
+      </c>
+      <c r="I224" t="s">
+        <v>17</v>
+      </c>
+      <c r="J224" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K224" t="s">
+        <v>1734</v>
+      </c>
+      <c r="L224" s="1">
+        <v>44562</v>
+      </c>
+      <c r="M224" s="1">
+        <v>44562</v>
+      </c>
+      <c r="N224" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="225" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A225" t="s">
+        <v>829</v>
+      </c>
+      <c r="B225" t="s">
+        <v>830</v>
+      </c>
+      <c r="C225" t="s">
+        <v>436</v>
+      </c>
+      <c r="D225" t="s">
+        <v>17</v>
+      </c>
+      <c r="E225" t="s">
+        <v>17</v>
+      </c>
+      <c r="F225" t="s">
+        <v>17</v>
+      </c>
+      <c r="G225" t="s">
+        <v>17</v>
+      </c>
+      <c r="H225" t="s">
+        <v>17</v>
+      </c>
+      <c r="I225" t="s">
+        <v>17</v>
+      </c>
+      <c r="J225" t="s">
+        <v>728</v>
+      </c>
+      <c r="K225" t="s">
+        <v>831</v>
+      </c>
+      <c r="L225" s="1">
+        <v>42262</v>
+      </c>
+      <c r="M225" s="1">
+        <v>42262</v>
+      </c>
+      <c r="N225" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="226" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A226" t="s">
+        <v>832</v>
+      </c>
+      <c r="B226" t="s">
+        <v>833</v>
+      </c>
+      <c r="C226" t="s">
+        <v>436</v>
+      </c>
+      <c r="D226" t="s">
+        <v>17</v>
+      </c>
+      <c r="E226" t="s">
+        <v>17</v>
+      </c>
+      <c r="F226" t="s">
+        <v>17</v>
+      </c>
+      <c r="G226" t="s">
+        <v>17</v>
+      </c>
+      <c r="H226" t="s">
+        <v>17</v>
+      </c>
+      <c r="I226" t="s">
+        <v>17</v>
+      </c>
+      <c r="J226" t="s">
+        <v>728</v>
+      </c>
+      <c r="K226" t="s">
+        <v>834</v>
+      </c>
+      <c r="L226" s="1">
+        <v>42144</v>
+      </c>
+      <c r="M226" s="1">
+        <v>42144</v>
+      </c>
+      <c r="N226" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="227" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A227" t="s">
+        <v>835</v>
+      </c>
+      <c r="B227" t="s">
+        <v>836</v>
+      </c>
+      <c r="C227" t="s">
+        <v>436</v>
+      </c>
+      <c r="D227" t="s">
+        <v>17</v>
+      </c>
+      <c r="E227" t="s">
+        <v>17</v>
+      </c>
+      <c r="F227" t="s">
+        <v>17</v>
+      </c>
+      <c r="G227" t="s">
+        <v>17</v>
+      </c>
+      <c r="H227" t="s">
+        <v>17</v>
+      </c>
+      <c r="I227" t="s">
+        <v>17</v>
+      </c>
+      <c r="J227" t="s">
+        <v>728</v>
+      </c>
+      <c r="K227" t="s">
+        <v>837</v>
+      </c>
+      <c r="L227" s="1">
+        <v>41788</v>
+      </c>
+      <c r="M227" s="1">
+        <v>41788</v>
+      </c>
+      <c r="N227" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="228" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A228" t="s">
+        <v>838</v>
+      </c>
+      <c r="B228" t="s">
+        <v>839</v>
+      </c>
+      <c r="C228" t="s">
+        <v>436</v>
+      </c>
+      <c r="D228" t="s">
+        <v>17</v>
+      </c>
+      <c r="E228" t="s">
+        <v>17</v>
+      </c>
+      <c r="F228" t="s">
+        <v>17</v>
+      </c>
+      <c r="G228" t="s">
+        <v>17</v>
+      </c>
+      <c r="H228" t="s">
+        <v>17</v>
+      </c>
+      <c r="I228" t="s">
+        <v>17</v>
+      </c>
+      <c r="J228" t="s">
+        <v>728</v>
+      </c>
+      <c r="K228" t="s">
+        <v>840</v>
+      </c>
+      <c r="L228" s="1">
+        <v>41773</v>
+      </c>
+      <c r="M228" s="1">
+        <v>41773</v>
+      </c>
+      <c r="N228" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="229" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A229" t="s">
+        <v>841</v>
+      </c>
+      <c r="B229" t="s">
+        <v>842</v>
+      </c>
+      <c r="C229" t="s">
+        <v>436</v>
+      </c>
+      <c r="D229" t="s">
+        <v>17</v>
+      </c>
+      <c r="E229" t="s">
+        <v>17</v>
+      </c>
+      <c r="F229" t="s">
+        <v>17</v>
+      </c>
+      <c r="G229" t="s">
+        <v>17</v>
+      </c>
+      <c r="H229" t="s">
+        <v>17</v>
+      </c>
+      <c r="I229" t="s">
+        <v>17</v>
+      </c>
+      <c r="J229" t="s">
+        <v>728</v>
+      </c>
+      <c r="K229" t="s">
+        <v>843</v>
+      </c>
+      <c r="L229" s="1">
+        <v>42130</v>
+      </c>
+      <c r="M229" s="1">
+        <v>42130</v>
+      </c>
+      <c r="N229" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="230" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A230" t="s">
+        <v>844</v>
+      </c>
+      <c r="B230" t="s">
+        <v>845</v>
+      </c>
+      <c r="C230" t="s">
+        <v>436</v>
+      </c>
+      <c r="D230" t="s">
+        <v>17</v>
+      </c>
+      <c r="E230" t="s">
+        <v>17</v>
+      </c>
+      <c r="F230" t="s">
+        <v>17</v>
+      </c>
+      <c r="G230" t="s">
+        <v>17</v>
+      </c>
+      <c r="H230" t="s">
+        <v>17</v>
+      </c>
+      <c r="I230" t="s">
+        <v>17</v>
+      </c>
+      <c r="J230" t="s">
+        <v>728</v>
+      </c>
+      <c r="K230" t="s">
+        <v>846</v>
+      </c>
+      <c r="L230" s="1">
+        <v>42121</v>
+      </c>
+      <c r="M230" s="1">
+        <v>42121</v>
+      </c>
+      <c r="N230" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="231" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A231" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B231" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C231" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D231" t="s">
+        <v>17</v>
+      </c>
+      <c r="E231" t="s">
+        <v>17</v>
+      </c>
+      <c r="F231" t="s">
+        <v>17</v>
+      </c>
+      <c r="G231" t="s">
+        <v>17</v>
+      </c>
+      <c r="H231" t="s">
+        <v>17</v>
+      </c>
+      <c r="I231" t="s">
+        <v>17</v>
+      </c>
+      <c r="J231" t="s">
+        <v>1271</v>
+      </c>
+      <c r="K231" t="s">
+        <v>1276</v>
+      </c>
+      <c r="L231" s="1">
+        <v>22920</v>
+      </c>
+      <c r="M231" s="1">
+        <v>27647</v>
+      </c>
+      <c r="N231" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="232" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A232" t="s">
+        <v>357</v>
+      </c>
+      <c r="B232" t="s">
+        <v>358</v>
+      </c>
+      <c r="C232" t="s">
+        <v>312</v>
+      </c>
+      <c r="D232" t="s">
+        <v>17</v>
+      </c>
+      <c r="E232" t="s">
+        <v>359</v>
+      </c>
+      <c r="F232" t="s">
+        <v>360</v>
+      </c>
+      <c r="G232" t="s">
+        <v>361</v>
+      </c>
+      <c r="H232" t="s">
+        <v>17</v>
+      </c>
+      <c r="I232" t="s">
+        <v>362</v>
+      </c>
+      <c r="J232" t="s">
+        <v>307</v>
+      </c>
+      <c r="K232" t="s">
+        <v>363</v>
+      </c>
+      <c r="L232" s="1">
+        <v>27546</v>
+      </c>
+      <c r="M232" s="1">
+        <v>27546</v>
+      </c>
+      <c r="N232" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="233" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A233" t="s">
+        <v>847</v>
+      </c>
+      <c r="B233" t="s">
+        <v>848</v>
+      </c>
+      <c r="C233" t="s">
+        <v>436</v>
+      </c>
+      <c r="D233" t="s">
+        <v>17</v>
+      </c>
+      <c r="E233" t="s">
+        <v>17</v>
+      </c>
+      <c r="F233" t="s">
+        <v>17</v>
+      </c>
+      <c r="G233" t="s">
+        <v>17</v>
+      </c>
+      <c r="H233" t="s">
+        <v>17</v>
+      </c>
+      <c r="I233" t="s">
+        <v>17</v>
+      </c>
+      <c r="J233" t="s">
+        <v>728</v>
+      </c>
+      <c r="K233" t="s">
+        <v>849</v>
+      </c>
+      <c r="L233" s="1">
+        <v>45139</v>
+      </c>
+      <c r="M233" s="1">
+        <v>45139</v>
+      </c>
+      <c r="N233" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="234" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A234" t="s">
+        <v>850</v>
+      </c>
+      <c r="B234" t="s">
+        <v>851</v>
+      </c>
+      <c r="C234" t="s">
+        <v>436</v>
+      </c>
+      <c r="D234" t="s">
+        <v>17</v>
+      </c>
+      <c r="E234" t="s">
+        <v>17</v>
+      </c>
+      <c r="F234" t="s">
+        <v>17</v>
+      </c>
+      <c r="G234" t="s">
+        <v>17</v>
+      </c>
+      <c r="H234" t="s">
+        <v>17</v>
+      </c>
+      <c r="I234" t="s">
+        <v>17</v>
+      </c>
+      <c r="J234" t="s">
+        <v>728</v>
+      </c>
+      <c r="K234" t="s">
+        <v>852</v>
+      </c>
+      <c r="L234" s="1">
+        <v>41788</v>
+      </c>
+      <c r="M234" s="1">
+        <v>41788</v>
+      </c>
+      <c r="N234" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="235" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A235" t="s">
+        <v>626</v>
+      </c>
+      <c r="B235" t="s">
+        <v>627</v>
+      </c>
+      <c r="C235" t="s">
+        <v>587</v>
+      </c>
+      <c r="D235" t="s">
+        <v>17</v>
+      </c>
+      <c r="E235" t="s">
+        <v>17</v>
+      </c>
+      <c r="F235" t="s">
+        <v>17</v>
+      </c>
+      <c r="G235" t="s">
+        <v>17</v>
+      </c>
+      <c r="H235" t="s">
+        <v>17</v>
+      </c>
+      <c r="I235" t="s">
+        <v>17</v>
+      </c>
+      <c r="J235" t="s">
+        <v>18</v>
+      </c>
+      <c r="K235" t="s">
+        <v>628</v>
+      </c>
+      <c r="L235" s="1">
+        <v>22295</v>
+      </c>
+      <c r="M235" s="1">
+        <v>22295</v>
+      </c>
+      <c r="N235" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="236" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A236" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B236" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C236" t="s">
+        <v>16</v>
+      </c>
+      <c r="D236" t="s">
+        <v>17</v>
+      </c>
+      <c r="E236" t="s">
+        <v>17</v>
+      </c>
+      <c r="F236" t="s">
+        <v>17</v>
+      </c>
+      <c r="G236" t="s">
+        <v>17</v>
+      </c>
+      <c r="H236" t="s">
+        <v>17</v>
+      </c>
+      <c r="I236" t="s">
+        <v>17</v>
+      </c>
+      <c r="J236" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K236" t="s">
+        <v>1738</v>
+      </c>
+      <c r="L236" s="1">
+        <v>21551</v>
+      </c>
+      <c r="M236" s="1">
+        <v>21629</v>
+      </c>
+      <c r="N236" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="237" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A237" t="s">
+        <v>853</v>
+      </c>
+      <c r="B237" t="s">
+        <v>854</v>
+      </c>
+      <c r="C237" t="s">
+        <v>436</v>
+      </c>
+      <c r="D237" t="s">
+        <v>17</v>
+      </c>
+      <c r="E237" t="s">
+        <v>17</v>
+      </c>
+      <c r="F237" t="s">
+        <v>17</v>
+      </c>
+      <c r="G237" t="s">
+        <v>17</v>
+      </c>
+      <c r="H237" t="s">
+        <v>17</v>
+      </c>
+      <c r="I237" t="s">
+        <v>17</v>
+      </c>
+      <c r="J237" t="s">
+        <v>728</v>
+      </c>
+      <c r="K237" t="s">
+        <v>855</v>
+      </c>
+      <c r="L237" s="1">
+        <v>45135</v>
+      </c>
+      <c r="M237" s="1">
+        <v>45135</v>
+      </c>
+      <c r="N237" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="238" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A238" t="s">
+        <v>856</v>
+      </c>
+      <c r="B238" t="s">
+        <v>857</v>
+      </c>
+      <c r="C238" t="s">
+        <v>436</v>
+      </c>
+      <c r="D238" t="s">
+        <v>17</v>
+      </c>
+      <c r="E238" t="s">
+        <v>17</v>
+      </c>
+      <c r="F238" t="s">
+        <v>17</v>
+      </c>
+      <c r="G238" t="s">
+        <v>17</v>
+      </c>
+      <c r="H238" t="s">
+        <v>17</v>
+      </c>
+      <c r="I238" t="s">
+        <v>17</v>
+      </c>
+      <c r="J238" t="s">
+        <v>728</v>
+      </c>
+      <c r="K238" t="s">
+        <v>858</v>
+      </c>
+      <c r="L238" s="1">
+        <v>42185</v>
+      </c>
+      <c r="M238" s="1">
+        <v>42185</v>
+      </c>
+      <c r="N238" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="239" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A239" t="s">
+        <v>859</v>
+      </c>
+      <c r="B239" t="s">
+        <v>860</v>
+      </c>
+      <c r="C239" t="s">
+        <v>436</v>
+      </c>
+      <c r="D239" t="s">
+        <v>17</v>
+      </c>
+      <c r="E239" t="s">
+        <v>17</v>
+      </c>
+      <c r="F239" t="s">
+        <v>17</v>
+      </c>
+      <c r="G239" t="s">
+        <v>17</v>
+      </c>
+      <c r="H239" t="s">
+        <v>17</v>
+      </c>
+      <c r="I239" t="s">
+        <v>17</v>
+      </c>
+      <c r="J239" t="s">
+        <v>728</v>
+      </c>
+      <c r="K239" t="s">
+        <v>861</v>
+      </c>
+      <c r="L239" s="1">
+        <v>42142</v>
+      </c>
+      <c r="M239" s="1">
+        <v>42142</v>
+      </c>
+      <c r="N239" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="240" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A240" t="s">
+        <v>862</v>
+      </c>
+      <c r="B240" t="s">
+        <v>863</v>
+      </c>
+      <c r="C240" t="s">
+        <v>436</v>
+      </c>
+      <c r="D240" t="s">
+        <v>17</v>
+      </c>
+      <c r="E240" t="s">
+        <v>17</v>
+      </c>
+      <c r="F240" t="s">
+        <v>17</v>
+      </c>
+      <c r="G240" t="s">
+        <v>17</v>
+      </c>
+      <c r="H240" t="s">
+        <v>17</v>
+      </c>
+      <c r="I240" t="s">
+        <v>17</v>
+      </c>
+      <c r="J240" t="s">
+        <v>728</v>
+      </c>
+      <c r="K240" t="s">
+        <v>864</v>
+      </c>
+      <c r="L240" s="1">
+        <v>41787</v>
+      </c>
+      <c r="M240" s="1">
+        <v>41787</v>
+      </c>
+      <c r="N240" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="241" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A241" t="s">
+        <v>865</v>
+      </c>
+      <c r="B241" t="s">
+        <v>866</v>
+      </c>
+      <c r="C241" t="s">
+        <v>436</v>
+      </c>
+      <c r="D241" t="s">
+        <v>17</v>
+      </c>
+      <c r="E241" t="s">
+        <v>17</v>
+      </c>
+      <c r="F241" t="s">
+        <v>17</v>
+      </c>
+      <c r="G241" t="s">
+        <v>17</v>
+      </c>
+      <c r="H241" t="s">
+        <v>17</v>
+      </c>
+      <c r="I241" t="s">
+        <v>17</v>
+      </c>
+      <c r="J241" t="s">
+        <v>728</v>
+      </c>
+      <c r="K241" t="s">
+        <v>867</v>
+      </c>
+      <c r="L241" s="1">
+        <v>41773</v>
+      </c>
+      <c r="M241" s="1">
+        <v>41773</v>
+      </c>
+      <c r="N241" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="242" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A242" t="s">
+        <v>868</v>
+      </c>
+      <c r="B242" t="s">
+        <v>869</v>
+      </c>
+      <c r="C242" t="s">
+        <v>436</v>
+      </c>
+      <c r="D242" t="s">
+        <v>17</v>
+      </c>
+      <c r="E242" t="s">
+        <v>17</v>
+      </c>
+      <c r="F242" t="s">
+        <v>17</v>
+      </c>
+      <c r="G242" t="s">
+        <v>17</v>
+      </c>
+      <c r="H242" t="s">
+        <v>17</v>
+      </c>
+      <c r="I242" t="s">
+        <v>17</v>
+      </c>
+      <c r="J242" t="s">
+        <v>728</v>
+      </c>
+      <c r="K242" t="s">
+        <v>870</v>
+      </c>
+      <c r="L242" s="1">
+        <v>45134</v>
+      </c>
+      <c r="M242" s="1">
+        <v>45134</v>
+      </c>
+      <c r="N242" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="243" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A243" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B243" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C243" t="s">
+        <v>16</v>
+      </c>
+      <c r="D243" t="s">
+        <v>17</v>
+      </c>
+      <c r="E243" t="s">
+        <v>17</v>
+      </c>
+      <c r="F243" t="s">
+        <v>17</v>
+      </c>
+      <c r="G243" t="s">
+        <v>17</v>
+      </c>
+      <c r="H243" t="s">
+        <v>17</v>
+      </c>
+      <c r="I243" t="s">
+        <v>17</v>
+      </c>
+      <c r="J243" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K243" t="s">
+        <v>1686</v>
+      </c>
+      <c r="L243" s="1">
+        <v>20333</v>
+      </c>
+      <c r="M243" s="1">
+        <v>20821</v>
+      </c>
+      <c r="N243" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="244" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A244" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B244" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C244" t="s">
+        <v>16</v>
+      </c>
+      <c r="D244" t="s">
+        <v>17</v>
+      </c>
+      <c r="E244" t="s">
+        <v>17</v>
+      </c>
+      <c r="F244" t="s">
+        <v>17</v>
+      </c>
+      <c r="G244" t="s">
+        <v>17</v>
+      </c>
+      <c r="H244" t="s">
+        <v>17</v>
+      </c>
+      <c r="I244" t="s">
+        <v>17</v>
+      </c>
+      <c r="J244" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K244" t="s">
+        <v>1448</v>
+      </c>
+      <c r="L244" s="1">
+        <v>26299</v>
+      </c>
+      <c r="M244" s="1">
+        <v>26299</v>
+      </c>
+      <c r="N244" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="245" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A245" t="s">
+        <v>531</v>
+      </c>
+      <c r="B245" t="s">
+        <v>532</v>
+      </c>
+      <c r="C245" t="s">
+        <v>16</v>
+      </c>
+      <c r="D245" t="s">
+        <v>17</v>
+      </c>
+      <c r="E245" t="s">
+        <v>17</v>
+      </c>
+      <c r="F245" t="s">
+        <v>17</v>
+      </c>
+      <c r="G245" t="s">
+        <v>17</v>
+      </c>
+      <c r="H245" t="s">
+        <v>17</v>
+      </c>
+      <c r="I245" t="s">
+        <v>17</v>
+      </c>
+      <c r="J245" t="s">
+        <v>524</v>
+      </c>
+      <c r="K245" t="s">
+        <v>533</v>
+      </c>
+      <c r="L245" s="1">
+        <v>14977</v>
+      </c>
+      <c r="M245" s="1">
+        <v>21031</v>
+      </c>
+      <c r="N245" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="246" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A246" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B246" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C246" t="s">
+        <v>16</v>
+      </c>
+      <c r="D246" t="s">
+        <v>17</v>
+      </c>
+      <c r="E246" t="s">
+        <v>17</v>
+      </c>
+      <c r="F246" t="s">
+        <v>17</v>
+      </c>
+      <c r="G246" t="s">
+        <v>17</v>
+      </c>
+      <c r="H246" t="s">
+        <v>17</v>
+      </c>
+      <c r="I246" t="s">
+        <v>17</v>
+      </c>
+      <c r="J246" t="s">
+        <v>1603</v>
+      </c>
+      <c r="K246" t="s">
+        <v>1604</v>
+      </c>
+      <c r="L246" s="1">
+        <v>26299</v>
+      </c>
+      <c r="M246" s="1">
+        <v>26299</v>
+      </c>
+      <c r="N246" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="247" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A247" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B247" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C247" t="s">
+        <v>16</v>
+      </c>
+      <c r="D247" t="s">
+        <v>17</v>
+      </c>
+      <c r="E247" t="s">
+        <v>17</v>
+      </c>
+      <c r="F247" t="s">
+        <v>17</v>
+      </c>
+      <c r="G247" t="s">
+        <v>17</v>
+      </c>
+      <c r="H247" t="s">
+        <v>17</v>
+      </c>
+      <c r="I247" t="s">
+        <v>17</v>
+      </c>
+      <c r="J247" t="s">
+        <v>1457</v>
+      </c>
+      <c r="K247" t="s">
+        <v>1458</v>
+      </c>
+      <c r="L247" s="1">
+        <v>27760</v>
+      </c>
+      <c r="M247" s="1">
+        <v>27760</v>
+      </c>
+      <c r="N247" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="248" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A248" t="s">
+        <v>871</v>
+      </c>
+      <c r="B248" t="s">
+        <v>872</v>
+      </c>
+      <c r="C248" t="s">
+        <v>436</v>
+      </c>
+      <c r="D248" t="s">
+        <v>17</v>
+      </c>
+      <c r="E248" t="s">
+        <v>17</v>
+      </c>
+      <c r="F248" t="s">
+        <v>17</v>
+      </c>
+      <c r="G248" t="s">
+        <v>17</v>
+      </c>
+      <c r="H248" t="s">
+        <v>17</v>
+      </c>
+      <c r="I248" t="s">
+        <v>17</v>
+      </c>
+      <c r="J248" t="s">
+        <v>728</v>
+      </c>
+      <c r="K248" t="s">
+        <v>873</v>
+      </c>
+      <c r="L248" s="1">
+        <v>45140</v>
+      </c>
+      <c r="M248" s="1">
+        <v>45140</v>
+      </c>
+      <c r="N248" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="249" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A249" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B249" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C249" t="s">
+        <v>16</v>
+      </c>
+      <c r="D249" t="s">
+        <v>17</v>
+      </c>
+      <c r="E249" t="s">
+        <v>17</v>
+      </c>
+      <c r="F249" t="s">
+        <v>17</v>
+      </c>
+      <c r="G249" t="s">
+        <v>17</v>
+      </c>
+      <c r="H249" t="s">
+        <v>17</v>
+      </c>
+      <c r="I249" t="s">
+        <v>17</v>
+      </c>
+      <c r="J249" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K249" t="s">
+        <v>1600</v>
+      </c>
+      <c r="L249" s="1">
+        <v>22647</v>
+      </c>
+      <c r="M249" s="1">
+        <v>22647</v>
+      </c>
+      <c r="N249" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="250" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A250" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B250" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C250" t="s">
+        <v>293</v>
+      </c>
+      <c r="D250" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E250" t="s">
+        <v>1223</v>
+      </c>
+      <c r="F250" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G250" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H250" t="s">
+        <v>1226</v>
+      </c>
+      <c r="I250" t="s">
+        <v>1227</v>
+      </c>
+      <c r="J250" t="s">
+        <v>1228</v>
+      </c>
+      <c r="K250" t="s">
+        <v>1229</v>
+      </c>
+      <c r="L250" s="1">
+        <v>11963</v>
+      </c>
+      <c r="M250" s="1">
+        <v>26024</v>
+      </c>
+      <c r="N250" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="251" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A251" t="s">
+        <v>519</v>
+      </c>
+      <c r="B251" t="s">
+        <v>520</v>
+      </c>
+      <c r="C251" t="s">
+        <v>436</v>
+      </c>
+      <c r="D251" t="s">
+        <v>17</v>
+      </c>
+      <c r="E251" t="s">
+        <v>17</v>
+      </c>
+      <c r="F251" t="s">
+        <v>17</v>
+      </c>
+      <c r="G251" t="s">
+        <v>17</v>
+      </c>
+      <c r="H251" t="s">
+        <v>17</v>
+      </c>
+      <c r="I251" t="s">
+        <v>17</v>
+      </c>
+      <c r="J251" t="s">
+        <v>437</v>
+      </c>
+      <c r="K251" t="s">
+        <v>521</v>
+      </c>
+      <c r="L251" s="1">
+        <v>39667</v>
+      </c>
+      <c r="M251" s="1">
+        <v>39667</v>
+      </c>
+      <c r="N251" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="252" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A252" t="s">
+        <v>434</v>
+      </c>
+      <c r="B252" t="s">
+        <v>435</v>
+      </c>
+      <c r="C252" t="s">
+        <v>436</v>
+      </c>
+      <c r="D252" t="s">
+        <v>17</v>
+      </c>
+      <c r="E252" t="s">
+        <v>17</v>
+      </c>
+      <c r="F252" t="s">
+        <v>17</v>
+      </c>
+      <c r="G252" t="s">
+        <v>17</v>
+      </c>
+      <c r="H252" t="s">
+        <v>17</v>
+      </c>
+      <c r="I252" t="s">
+        <v>17</v>
+      </c>
+      <c r="J252" t="s">
+        <v>437</v>
+      </c>
+      <c r="K252" t="s">
+        <v>438</v>
+      </c>
+      <c r="L252" s="1">
+        <v>40000</v>
+      </c>
+      <c r="M252" s="1">
+        <v>40000</v>
+      </c>
+      <c r="N252" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="253" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A253" t="s">
+        <v>440</v>
+      </c>
+      <c r="B253" t="s">
+        <v>441</v>
+      </c>
+      <c r="C253" t="s">
+        <v>436</v>
+      </c>
+      <c r="D253" t="s">
+        <v>17</v>
+      </c>
+      <c r="E253" t="s">
+        <v>17</v>
+      </c>
+      <c r="F253" t="s">
+        <v>17</v>
+      </c>
+      <c r="G253" t="s">
+        <v>17</v>
+      </c>
+      <c r="H253" t="s">
+        <v>17</v>
+      </c>
+      <c r="I253" t="s">
+        <v>17</v>
+      </c>
+      <c r="J253" t="s">
+        <v>437</v>
+      </c>
+      <c r="K253" t="s">
+        <v>442</v>
+      </c>
+      <c r="L253" s="1">
+        <v>39666</v>
+      </c>
+      <c r="M253" s="1">
+        <v>39666</v>
+      </c>
+      <c r="N253" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="254" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A254" t="s">
+        <v>444</v>
+      </c>
+      <c r="B254" t="s">
+        <v>445</v>
+      </c>
+      <c r="C254" t="s">
+        <v>436</v>
+      </c>
+      <c r="D254" t="s">
+        <v>17</v>
+      </c>
+      <c r="E254" t="s">
+        <v>17</v>
+      </c>
+      <c r="F254" t="s">
+        <v>17</v>
+      </c>
+      <c r="G254" t="s">
+        <v>17</v>
+      </c>
+      <c r="H254" t="s">
+        <v>17</v>
+      </c>
+      <c r="I254" t="s">
+        <v>17</v>
+      </c>
+      <c r="J254" t="s">
+        <v>437</v>
+      </c>
+      <c r="K254" t="s">
+        <v>446</v>
+      </c>
+      <c r="L254" s="1">
+        <v>39609</v>
+      </c>
+      <c r="M254" s="1">
+        <v>39609</v>
+      </c>
+      <c r="N254" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="255" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A255" t="s">
+        <v>447</v>
+      </c>
+      <c r="B255" t="s">
+        <v>448</v>
+      </c>
+      <c r="C255" t="s">
+        <v>436</v>
+      </c>
+      <c r="D255" t="s">
+        <v>17</v>
+      </c>
+      <c r="E255" t="s">
+        <v>17</v>
+      </c>
+      <c r="F255" t="s">
+        <v>17</v>
+      </c>
+      <c r="G255" t="s">
+        <v>17</v>
+      </c>
+      <c r="H255" t="s">
+        <v>17</v>
+      </c>
+      <c r="I255" t="s">
+        <v>17</v>
+      </c>
+      <c r="J255" t="s">
+        <v>437</v>
+      </c>
+      <c r="K255" t="s">
+        <v>449</v>
+      </c>
+      <c r="L255" s="1">
+        <v>39609</v>
+      </c>
+      <c r="M255" s="1">
+        <v>39639</v>
+      </c>
+      <c r="N255" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="256" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A256" t="s">
+        <v>450</v>
+      </c>
+      <c r="B256" t="s">
+        <v>451</v>
+      </c>
+      <c r="C256" t="s">
+        <v>436</v>
+      </c>
+      <c r="D256" t="s">
+        <v>17</v>
+      </c>
+      <c r="E256" t="s">
+        <v>17</v>
+      </c>
+      <c r="F256" t="s">
+        <v>17</v>
+      </c>
+      <c r="G256" t="s">
+        <v>17</v>
+      </c>
+      <c r="H256" t="s">
+        <v>17</v>
+      </c>
+      <c r="I256" t="s">
+        <v>17</v>
+      </c>
+      <c r="J256" t="s">
+        <v>437</v>
+      </c>
+      <c r="K256" t="s">
+        <v>452</v>
+      </c>
+      <c r="L256" s="1">
+        <v>39641</v>
+      </c>
+      <c r="M256" s="1">
+        <v>39641</v>
+      </c>
+      <c r="N256" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="257" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A257" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B257" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C257" t="s">
+        <v>436</v>
+      </c>
+      <c r="D257" t="s">
+        <v>17</v>
+      </c>
+      <c r="E257" t="s">
+        <v>17</v>
+      </c>
+      <c r="F257" t="s">
+        <v>17</v>
+      </c>
+      <c r="G257" t="s">
+        <v>17</v>
+      </c>
+      <c r="H257" t="s">
+        <v>17</v>
+      </c>
+      <c r="I257" t="s">
+        <v>17</v>
+      </c>
+      <c r="J257" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K257" t="s">
+        <v>1110</v>
+      </c>
+      <c r="L257" s="1">
+        <v>37924</v>
+      </c>
+      <c r="M257" s="1">
+        <v>37924</v>
+      </c>
+      <c r="N257" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="258" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A258" t="s">
+        <v>453</v>
+      </c>
+      <c r="B258" t="s">
+        <v>454</v>
+      </c>
+      <c r="C258" t="s">
+        <v>436</v>
+      </c>
+      <c r="D258" t="s">
+        <v>17</v>
+      </c>
+      <c r="E258" t="s">
+        <v>17</v>
+      </c>
+      <c r="F258" t="s">
+        <v>17</v>
+      </c>
+      <c r="G258" t="s">
+        <v>17</v>
+      </c>
+      <c r="H258" t="s">
+        <v>17</v>
+      </c>
+      <c r="I258" t="s">
+        <v>17</v>
+      </c>
+      <c r="J258" t="s">
+        <v>437</v>
+      </c>
+      <c r="K258" t="s">
+        <v>455</v>
+      </c>
+      <c r="L258" s="1">
+        <v>39610</v>
+      </c>
+      <c r="M258" s="1">
+        <v>39610</v>
+      </c>
+      <c r="N258" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="259" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A259" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B259" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C259" t="s">
+        <v>436</v>
+      </c>
+      <c r="D259" t="s">
+        <v>17</v>
+      </c>
+      <c r="E259" t="s">
+        <v>17</v>
+      </c>
+      <c r="F259" t="s">
+        <v>17</v>
+      </c>
+      <c r="G259" t="s">
+        <v>17</v>
+      </c>
+      <c r="H259" t="s">
+        <v>17</v>
+      </c>
+      <c r="I259" t="s">
+        <v>17</v>
+      </c>
+      <c r="J259" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K259" t="s">
+        <v>1143</v>
+      </c>
+      <c r="L259" s="1">
+        <v>35408</v>
+      </c>
+      <c r="M259" s="1">
+        <v>35408</v>
+      </c>
+      <c r="N259" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="260" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A260" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B260" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C260" t="s">
+        <v>436</v>
+      </c>
+      <c r="D260" t="s">
+        <v>17</v>
+      </c>
+      <c r="E260" t="s">
+        <v>17</v>
+      </c>
+      <c r="F260" t="s">
+        <v>17</v>
+      </c>
+      <c r="G260" t="s">
+        <v>17</v>
+      </c>
+      <c r="H260" t="s">
+        <v>17</v>
+      </c>
+      <c r="I260" t="s">
+        <v>17</v>
+      </c>
+      <c r="J260" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K260" t="s">
+        <v>1133</v>
+      </c>
+      <c r="L260" s="1">
+        <v>37211</v>
+      </c>
+      <c r="M260" s="1">
+        <v>37211</v>
+      </c>
+      <c r="N260" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="261" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A261" t="s">
+        <v>456</v>
+      </c>
+      <c r="B261" t="s">
+        <v>457</v>
+      </c>
+      <c r="C261" t="s">
+        <v>436</v>
+      </c>
+      <c r="D261" t="s">
+        <v>17</v>
+      </c>
+      <c r="E261" t="s">
+        <v>17</v>
+      </c>
+      <c r="F261" t="s">
+        <v>17</v>
+      </c>
+      <c r="G261" t="s">
+        <v>17</v>
+      </c>
+      <c r="H261" t="s">
+        <v>17</v>
+      </c>
+      <c r="I261" t="s">
+        <v>17</v>
+      </c>
+      <c r="J261" t="s">
+        <v>437</v>
+      </c>
+      <c r="K261" t="s">
+        <v>458</v>
+      </c>
+      <c r="L261" s="1">
+        <v>39669</v>
+      </c>
+      <c r="M261" s="1">
+        <v>39669</v>
+      </c>
+      <c r="N261" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="262" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A262" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B262" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C262" t="s">
+        <v>436</v>
+      </c>
+      <c r="D262" t="s">
+        <v>17</v>
+      </c>
+      <c r="E262" t="s">
+        <v>17</v>
+      </c>
+      <c r="F262" t="s">
+        <v>17</v>
+      </c>
+      <c r="G262" t="s">
+        <v>17</v>
+      </c>
+      <c r="H262" t="s">
+        <v>17</v>
+      </c>
+      <c r="I262" t="s">
+        <v>17</v>
+      </c>
+      <c r="J262" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K262" t="s">
+        <v>1174</v>
+      </c>
+      <c r="L262" s="1">
+        <v>26149</v>
+      </c>
+      <c r="M262" s="1">
+        <v>26149</v>
+      </c>
+      <c r="N262" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="263" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A263" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B263" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C263" t="s">
+        <v>436</v>
+      </c>
+      <c r="D263" t="s">
+        <v>17</v>
+      </c>
+      <c r="E263" t="s">
+        <v>17</v>
+      </c>
+      <c r="F263" t="s">
+        <v>17</v>
+      </c>
+      <c r="G263" t="s">
+        <v>17</v>
+      </c>
+      <c r="H263" t="s">
+        <v>17</v>
+      </c>
+      <c r="I263" t="s">
+        <v>17</v>
+      </c>
+      <c r="J263" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K263" t="s">
+        <v>1118</v>
+      </c>
+      <c r="L263" s="1">
+        <v>37959</v>
+      </c>
+      <c r="M263" s="1">
+        <v>37959</v>
+      </c>
+      <c r="N263" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="264" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A264" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B264" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C264" t="s">
+        <v>436</v>
+      </c>
+      <c r="D264" t="s">
+        <v>17</v>
+      </c>
+      <c r="E264" t="s">
+        <v>17</v>
+      </c>
+      <c r="F264" t="s">
+        <v>17</v>
+      </c>
+      <c r="G264" t="s">
+        <v>17</v>
+      </c>
+      <c r="H264" t="s">
+        <v>17</v>
+      </c>
+      <c r="I264" t="s">
+        <v>17</v>
+      </c>
+      <c r="J264" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K264" t="s">
+        <v>1147</v>
+      </c>
+      <c r="L264" s="1">
+        <v>35354</v>
+      </c>
+      <c r="M264" s="1">
+        <v>35354</v>
+      </c>
+      <c r="N264" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="265" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A265" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B265" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C265" t="s">
+        <v>436</v>
+      </c>
+      <c r="D265" t="s">
+        <v>17</v>
+      </c>
+      <c r="E265" t="s">
+        <v>17</v>
+      </c>
+      <c r="F265" t="s">
+        <v>17</v>
+      </c>
+      <c r="G265" t="s">
+        <v>17</v>
+      </c>
+      <c r="H265" t="s">
+        <v>17</v>
+      </c>
+      <c r="I265" t="s">
+        <v>17</v>
+      </c>
+      <c r="J265" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K265" t="s">
+        <v>1150</v>
+      </c>
+      <c r="L265" s="1">
+        <v>35369</v>
+      </c>
+      <c r="M265" s="1">
+        <v>35369</v>
+      </c>
+      <c r="N265" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="266" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A266" t="s">
+        <v>459</v>
+      </c>
+      <c r="B266" t="s">
+        <v>460</v>
+      </c>
+      <c r="C266" t="s">
+        <v>436</v>
+      </c>
+      <c r="D266" t="s">
+        <v>17</v>
+      </c>
+      <c r="E266" t="s">
+        <v>17</v>
+      </c>
+      <c r="F266" t="s">
+        <v>17</v>
+      </c>
+      <c r="G266" t="s">
+        <v>17</v>
+      </c>
+      <c r="H266" t="s">
+        <v>17</v>
+      </c>
+      <c r="I266" t="s">
+        <v>17</v>
+      </c>
+      <c r="J266" t="s">
+        <v>437</v>
+      </c>
+      <c r="K266" t="s">
+        <v>461</v>
+      </c>
+      <c r="L266" s="1">
+        <v>39680</v>
+      </c>
+      <c r="M266" s="1">
+        <v>39680</v>
+      </c>
+      <c r="N266" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="267" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A267" t="s">
+        <v>462</v>
+      </c>
+      <c r="B267" t="s">
+        <v>463</v>
+      </c>
+      <c r="C267" t="s">
+        <v>436</v>
+      </c>
+      <c r="D267" t="s">
+        <v>17</v>
+      </c>
+      <c r="E267" t="s">
+        <v>17</v>
+      </c>
+      <c r="F267" t="s">
+        <v>17</v>
+      </c>
+      <c r="G267" t="s">
+        <v>17</v>
+      </c>
+      <c r="H267" t="s">
+        <v>17</v>
+      </c>
+      <c r="I267" t="s">
+        <v>17</v>
+      </c>
+      <c r="J267" t="s">
+        <v>437</v>
+      </c>
+      <c r="K267" t="s">
+        <v>464</v>
+      </c>
+      <c r="L267" s="1">
+        <v>39681</v>
+      </c>
+      <c r="M267" s="1">
+        <v>39681</v>
+      </c>
+      <c r="N267" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="268" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A268" t="s">
+        <v>465</v>
+      </c>
+      <c r="B268" t="s">
+        <v>466</v>
+      </c>
+      <c r="C268" t="s">
+        <v>436</v>
+      </c>
+      <c r="D268" t="s">
+        <v>17</v>
+      </c>
+      <c r="E268" t="s">
+        <v>17</v>
+      </c>
+      <c r="F268" t="s">
+        <v>17</v>
+      </c>
+      <c r="G268" t="s">
+        <v>17</v>
+      </c>
+      <c r="H268" t="s">
+        <v>17</v>
+      </c>
+      <c r="I268" t="s">
+        <v>17</v>
+      </c>
+      <c r="J268" t="s">
+        <v>437</v>
+      </c>
+      <c r="K268" t="s">
+        <v>467</v>
+      </c>
+      <c r="L268" s="1">
+        <v>40007</v>
+      </c>
+      <c r="M268" s="1">
+        <v>40007</v>
+      </c>
+      <c r="N268" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="269" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A269" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B269" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C269" t="s">
+        <v>436</v>
+      </c>
+      <c r="D269" t="s">
+        <v>17</v>
+      </c>
+      <c r="E269" t="s">
+        <v>17</v>
+      </c>
+      <c r="F269" t="s">
+        <v>17</v>
+      </c>
+      <c r="G269" t="s">
+        <v>17</v>
+      </c>
+      <c r="H269" t="s">
+        <v>17</v>
+      </c>
+      <c r="I269" t="s">
+        <v>17</v>
+      </c>
+      <c r="J269" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K269" t="s">
+        <v>1121</v>
+      </c>
+      <c r="L269" s="1">
+        <v>37874</v>
+      </c>
+      <c r="M269" s="1">
+        <v>37874</v>
+      </c>
+      <c r="N269" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="270" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A270" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B270" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C270" t="s">
+        <v>436</v>
+      </c>
+      <c r="D270" t="s">
+        <v>17</v>
+      </c>
+      <c r="E270" t="s">
+        <v>17</v>
+      </c>
+      <c r="F270" t="s">
+        <v>17</v>
+      </c>
+      <c r="G270" t="s">
+        <v>17</v>
+      </c>
+      <c r="H270" t="s">
+        <v>17</v>
+      </c>
+      <c r="I270" t="s">
+        <v>17</v>
+      </c>
+      <c r="J270" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K270" t="s">
+        <v>1153</v>
+      </c>
+      <c r="L270" s="1">
+        <v>35362</v>
+      </c>
+      <c r="M270" s="1">
+        <v>35362</v>
+      </c>
+      <c r="N270" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="271" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A271" t="s">
+        <v>468</v>
+      </c>
+      <c r="B271" t="s">
+        <v>469</v>
+      </c>
+      <c r="C271" t="s">
+        <v>436</v>
+      </c>
+      <c r="D271" t="s">
+        <v>17</v>
+      </c>
+      <c r="E271" t="s">
+        <v>17</v>
+      </c>
+      <c r="F271" t="s">
+        <v>17</v>
+      </c>
+      <c r="G271" t="s">
+        <v>17</v>
+      </c>
+      <c r="H271" t="s">
+        <v>17</v>
+      </c>
+      <c r="I271" t="s">
+        <v>17</v>
+      </c>
+      <c r="J271" t="s">
+        <v>437</v>
+      </c>
+      <c r="K271" t="s">
+        <v>470</v>
+      </c>
+      <c r="L271" s="1"/>
+      <c r="M271" s="1"/>
+      <c r="N271" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="272" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A272" t="s">
+        <v>471</v>
+      </c>
+      <c r="B272" t="s">
+        <v>472</v>
+      </c>
+      <c r="C272" t="s">
+        <v>436</v>
+      </c>
+      <c r="D272" t="s">
+        <v>17</v>
+      </c>
+      <c r="E272" t="s">
+        <v>17</v>
+      </c>
+      <c r="F272" t="s">
+        <v>17</v>
+      </c>
+      <c r="G272" t="s">
+        <v>17</v>
+      </c>
+      <c r="H272" t="s">
+        <v>17</v>
+      </c>
+      <c r="I272" t="s">
+        <v>17</v>
+      </c>
+      <c r="J272" t="s">
+        <v>437</v>
+      </c>
+      <c r="K272" t="s">
+        <v>473</v>
+      </c>
+      <c r="L272" s="1">
+        <v>39680</v>
+      </c>
+      <c r="M272" s="1">
+        <v>39680</v>
+      </c>
+      <c r="N272" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="273" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A273" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B273" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C273" t="s">
+        <v>436</v>
+      </c>
+      <c r="D273" t="s">
+        <v>17</v>
+      </c>
+      <c r="E273" t="s">
+        <v>17</v>
+      </c>
+      <c r="F273" t="s">
+        <v>17</v>
+      </c>
+      <c r="G273" t="s">
+        <v>17</v>
+      </c>
+      <c r="H273" t="s">
+        <v>17</v>
+      </c>
+      <c r="I273" t="s">
+        <v>17</v>
+      </c>
+      <c r="J273" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K273" t="s">
+        <v>1156</v>
+      </c>
+      <c r="L273" s="1">
+        <v>35355</v>
+      </c>
+      <c r="M273" s="1">
+        <v>35355</v>
+      </c>
+      <c r="N273" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="274" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A274" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B274" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C274" t="s">
+        <v>436</v>
+      </c>
+      <c r="D274" t="s">
+        <v>17</v>
+      </c>
+      <c r="E274" t="s">
+        <v>17</v>
+      </c>
+      <c r="F274" t="s">
+        <v>17</v>
+      </c>
+      <c r="G274" t="s">
+        <v>17</v>
+      </c>
+      <c r="H274" t="s">
+        <v>17</v>
+      </c>
+      <c r="I274" t="s">
+        <v>17</v>
+      </c>
+      <c r="J274" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K274" t="s">
+        <v>1136</v>
+      </c>
+      <c r="L274" s="1">
+        <v>37204</v>
+      </c>
+      <c r="M274" s="1">
+        <v>37204</v>
+      </c>
+      <c r="N274" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="275" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A275" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B275" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C275" t="s">
+        <v>436</v>
+      </c>
+      <c r="D275" t="s">
+        <v>17</v>
+      </c>
+      <c r="E275" t="s">
+        <v>17</v>
+      </c>
+      <c r="F275" t="s">
+        <v>17</v>
+      </c>
+      <c r="G275" t="s">
+        <v>17</v>
+      </c>
+      <c r="H275" t="s">
+        <v>17</v>
+      </c>
+      <c r="I275" t="s">
+        <v>17</v>
+      </c>
+      <c r="J275" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K275" t="s">
+        <v>1097</v>
+      </c>
+      <c r="L275" s="1">
+        <v>37098</v>
+      </c>
+      <c r="M275" s="1">
+        <v>37098</v>
+      </c>
+      <c r="N275" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="276" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A276" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B276" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C276" t="s">
+        <v>436</v>
+      </c>
+      <c r="D276" t="s">
+        <v>17</v>
+      </c>
+      <c r="E276" t="s">
+        <v>17</v>
+      </c>
+      <c r="F276" t="s">
+        <v>17</v>
+      </c>
+      <c r="G276" t="s">
+        <v>17</v>
+      </c>
+      <c r="H276" t="s">
+        <v>17</v>
+      </c>
+      <c r="I276" t="s">
+        <v>17</v>
+      </c>
+      <c r="J276" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K276" t="s">
+        <v>1159</v>
+      </c>
+      <c r="L276" s="1">
+        <v>35349</v>
+      </c>
+      <c r="M276" s="1">
+        <v>35349</v>
+      </c>
+      <c r="N276" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="277" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A277" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B277" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C277" t="s">
+        <v>436</v>
+      </c>
+      <c r="D277" t="s">
+        <v>17</v>
+      </c>
+      <c r="E277" t="s">
+        <v>17</v>
+      </c>
+      <c r="F277" t="s">
+        <v>17</v>
+      </c>
+      <c r="G277" t="s">
+        <v>17</v>
+      </c>
+      <c r="H277" t="s">
+        <v>17</v>
+      </c>
+      <c r="I277" t="s">
+        <v>17</v>
+      </c>
+      <c r="J277" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K277" t="s">
+        <v>1139</v>
+      </c>
+      <c r="L277" s="1">
+        <v>37377</v>
+      </c>
+      <c r="M277" s="1">
+        <v>37377</v>
+      </c>
+      <c r="N277" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="278" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A278" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B278" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C278" t="s">
+        <v>436</v>
+      </c>
+      <c r="D278" t="s">
+        <v>17</v>
+      </c>
+      <c r="E278" t="s">
+        <v>17</v>
+      </c>
+      <c r="F278" t="s">
+        <v>17</v>
+      </c>
+      <c r="G278" t="s">
+        <v>17</v>
+      </c>
+      <c r="H278" t="s">
+        <v>17</v>
+      </c>
+      <c r="I278" t="s">
+        <v>17</v>
+      </c>
+      <c r="J278" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K278" t="s">
+        <v>1101</v>
+      </c>
+      <c r="L278" s="1">
+        <v>37098</v>
+      </c>
+      <c r="M278" s="1">
+        <v>37098</v>
+      </c>
+      <c r="N278" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="279" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A279" t="s">
+        <v>474</v>
+      </c>
+      <c r="B279" t="s">
+        <v>475</v>
+      </c>
+      <c r="C279" t="s">
+        <v>436</v>
+      </c>
+      <c r="D279" t="s">
+        <v>17</v>
+      </c>
+      <c r="E279" t="s">
+        <v>17</v>
+      </c>
+      <c r="F279" t="s">
+        <v>17</v>
+      </c>
+      <c r="G279" t="s">
+        <v>17</v>
+      </c>
+      <c r="H279" t="s">
+        <v>17</v>
+      </c>
+      <c r="I279" t="s">
+        <v>17</v>
+      </c>
+      <c r="J279" t="s">
+        <v>437</v>
+      </c>
+      <c r="K279" t="s">
+        <v>476</v>
+      </c>
+      <c r="L279" s="1">
+        <v>39889</v>
+      </c>
+      <c r="M279" s="1">
+        <v>39889</v>
+      </c>
+      <c r="N279" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="280" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A280" t="s">
+        <v>477</v>
+      </c>
+      <c r="B280" t="s">
+        <v>478</v>
+      </c>
+      <c r="C280" t="s">
+        <v>436</v>
+      </c>
+      <c r="D280" t="s">
+        <v>17</v>
+      </c>
+      <c r="E280" t="s">
+        <v>17</v>
+      </c>
+      <c r="F280" t="s">
+        <v>17</v>
+      </c>
+      <c r="G280" t="s">
+        <v>17</v>
+      </c>
+      <c r="H280" t="s">
+        <v>17</v>
+      </c>
+      <c r="I280" t="s">
+        <v>17</v>
+      </c>
+      <c r="J280" t="s">
+        <v>437</v>
+      </c>
+      <c r="K280" t="s">
+        <v>479</v>
+      </c>
+      <c r="L280" s="1">
+        <v>39701</v>
+      </c>
+      <c r="M280" s="1">
+        <v>39701</v>
+      </c>
+      <c r="N280" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="281" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A281" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B281" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C281" t="s">
+        <v>436</v>
+      </c>
+      <c r="D281" t="s">
+        <v>17</v>
+      </c>
+      <c r="E281" t="s">
+        <v>17</v>
+      </c>
+      <c r="F281" t="s">
+        <v>17</v>
+      </c>
+      <c r="G281" t="s">
+        <v>17</v>
+      </c>
+      <c r="H281" t="s">
+        <v>17</v>
+      </c>
+      <c r="I281" t="s">
+        <v>17</v>
+      </c>
+      <c r="J281" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K281" t="s">
+        <v>1104</v>
+      </c>
+      <c r="L281" s="1">
+        <v>37097</v>
+      </c>
+      <c r="M281" s="1">
+        <v>37097</v>
+      </c>
+      <c r="N281" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="282" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A282" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B282" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C282" t="s">
+        <v>436</v>
+      </c>
+      <c r="D282" t="s">
+        <v>17</v>
+      </c>
+      <c r="E282" t="s">
+        <v>17</v>
+      </c>
+      <c r="F282" t="s">
+        <v>17</v>
+      </c>
+      <c r="G282" t="s">
+        <v>17</v>
+      </c>
+      <c r="H282" t="s">
+        <v>17</v>
+      </c>
+      <c r="I282" t="s">
+        <v>17</v>
+      </c>
+      <c r="J282" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K282" t="s">
+        <v>1181</v>
+      </c>
+      <c r="L282" s="1">
+        <v>26584</v>
+      </c>
+      <c r="M282" s="1">
+        <v>26584</v>
+      </c>
+      <c r="N282" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="283" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A283" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B283" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C283" t="s">
+        <v>436</v>
+      </c>
+      <c r="D283" t="s">
+        <v>17</v>
+      </c>
+      <c r="E283" t="s">
+        <v>17</v>
+      </c>
+      <c r="F283" t="s">
+        <v>17</v>
+      </c>
+      <c r="G283" t="s">
+        <v>17</v>
+      </c>
+      <c r="H283" t="s">
+        <v>17</v>
+      </c>
+      <c r="I283" t="s">
+        <v>17</v>
+      </c>
+      <c r="J283" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K283" t="s">
+        <v>1162</v>
+      </c>
+      <c r="L283" s="1">
+        <v>35333</v>
+      </c>
+      <c r="M283" s="1">
+        <v>35333</v>
+      </c>
+      <c r="N283" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="284" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A284" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B284" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C284" t="s">
+        <v>436</v>
+      </c>
+      <c r="D284" t="s">
+        <v>17</v>
+      </c>
+      <c r="E284" t="s">
+        <v>17</v>
+      </c>
+      <c r="F284" t="s">
+        <v>17</v>
+      </c>
+      <c r="G284" t="s">
+        <v>17</v>
+      </c>
+      <c r="H284" t="s">
+        <v>17</v>
+      </c>
+      <c r="I284" t="s">
+        <v>17</v>
+      </c>
+      <c r="J284" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K284" t="s">
+        <v>1165</v>
+      </c>
+      <c r="L284" s="1">
+        <v>35377</v>
+      </c>
+      <c r="M284" s="1">
+        <v>35377</v>
+      </c>
+      <c r="N284" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="285" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A285" t="s">
+        <v>480</v>
+      </c>
+      <c r="B285" t="s">
+        <v>481</v>
+      </c>
+      <c r="C285" t="s">
+        <v>436</v>
+      </c>
+      <c r="D285" t="s">
+        <v>17</v>
+      </c>
+      <c r="E285" t="s">
+        <v>17</v>
+      </c>
+      <c r="F285" t="s">
+        <v>17</v>
+      </c>
+      <c r="G285" t="s">
+        <v>17</v>
+      </c>
+      <c r="H285" t="s">
+        <v>17</v>
+      </c>
+      <c r="I285" t="s">
+        <v>17</v>
+      </c>
+      <c r="J285" t="s">
+        <v>437</v>
+      </c>
+      <c r="K285" t="s">
+        <v>482</v>
+      </c>
+      <c r="L285" s="1">
+        <v>39694</v>
+      </c>
+      <c r="M285" s="1">
+        <v>39699</v>
+      </c>
+      <c r="N285" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="286" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A286" t="s">
+        <v>483</v>
+      </c>
+      <c r="B286" t="s">
+        <v>484</v>
+      </c>
+      <c r="C286" t="s">
+        <v>436</v>
+      </c>
+      <c r="D286" t="s">
+        <v>17</v>
+      </c>
+      <c r="E286" t="s">
+        <v>17</v>
+      </c>
+      <c r="F286" t="s">
+        <v>17</v>
+      </c>
+      <c r="G286" t="s">
+        <v>17</v>
+      </c>
+      <c r="H286" t="s">
+        <v>17</v>
+      </c>
+      <c r="I286" t="s">
+        <v>17</v>
+      </c>
+      <c r="J286" t="s">
+        <v>437</v>
+      </c>
+      <c r="K286" t="s">
+        <v>485</v>
+      </c>
+      <c r="L286" s="1">
+        <v>39667</v>
+      </c>
+      <c r="M286" s="1">
+        <v>39667</v>
+      </c>
+      <c r="N286" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="287" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A287" t="s">
+        <v>486</v>
+      </c>
+      <c r="B287" t="s">
+        <v>487</v>
+      </c>
+      <c r="C287" t="s">
+        <v>436</v>
+      </c>
+      <c r="D287" t="s">
+        <v>17</v>
+      </c>
+      <c r="E287" t="s">
+        <v>17</v>
+      </c>
+      <c r="F287" t="s">
+        <v>17</v>
+      </c>
+      <c r="G287" t="s">
+        <v>17</v>
+      </c>
+      <c r="H287" t="s">
+        <v>17</v>
+      </c>
+      <c r="I287" t="s">
+        <v>17</v>
+      </c>
+      <c r="J287" t="s">
+        <v>437</v>
+      </c>
+      <c r="K287" t="s">
+        <v>488</v>
+      </c>
+      <c r="L287" s="1">
+        <v>39899</v>
+      </c>
+      <c r="M287" s="1">
+        <v>39899</v>
+      </c>
+      <c r="N287" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="288" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A288" t="s">
+        <v>489</v>
+      </c>
+      <c r="B288" t="s">
+        <v>490</v>
+      </c>
+      <c r="C288" t="s">
+        <v>436</v>
+      </c>
+      <c r="D288" t="s">
+        <v>17</v>
+      </c>
+      <c r="E288" t="s">
+        <v>17</v>
+      </c>
+      <c r="F288" t="s">
+        <v>17</v>
+      </c>
+      <c r="G288" t="s">
+        <v>17</v>
+      </c>
+      <c r="H288" t="s">
+        <v>17</v>
+      </c>
+      <c r="I288" t="s">
+        <v>17</v>
+      </c>
+      <c r="J288" t="s">
+        <v>437</v>
+      </c>
+      <c r="K288" t="s">
+        <v>491</v>
+      </c>
+      <c r="L288" s="1">
+        <v>39946</v>
+      </c>
+      <c r="M288" s="1">
+        <v>39946</v>
+      </c>
+      <c r="N288" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="289" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A289" t="s">
+        <v>492</v>
+      </c>
+      <c r="B289" t="s">
+        <v>493</v>
+      </c>
+      <c r="C289" t="s">
+        <v>436</v>
+      </c>
+      <c r="D289" t="s">
+        <v>17</v>
+      </c>
+      <c r="E289" t="s">
+        <v>17</v>
+      </c>
+      <c r="F289" t="s">
+        <v>17</v>
+      </c>
+      <c r="G289" t="s">
+        <v>17</v>
+      </c>
+      <c r="H289" t="s">
+        <v>17</v>
+      </c>
+      <c r="I289" t="s">
+        <v>17</v>
+      </c>
+      <c r="J289" t="s">
+        <v>437</v>
+      </c>
+      <c r="K289" t="s">
+        <v>494</v>
+      </c>
+      <c r="L289" s="1">
+        <v>39667</v>
+      </c>
+      <c r="M289" s="1">
+        <v>39667</v>
+      </c>
+      <c r="N289" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="290" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A290" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B290" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C290" t="s">
+        <v>436</v>
+      </c>
+      <c r="D290" t="s">
+        <v>17</v>
+      </c>
+      <c r="E290" t="s">
+        <v>17</v>
+      </c>
+      <c r="F290" t="s">
+        <v>17</v>
+      </c>
+      <c r="G290" t="s">
+        <v>17</v>
+      </c>
+      <c r="H290" t="s">
+        <v>17</v>
+      </c>
+      <c r="I290" t="s">
+        <v>17</v>
+      </c>
+      <c r="J290" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K290" t="s">
+        <v>1127</v>
+      </c>
+      <c r="L290" s="1">
+        <v>37851</v>
+      </c>
+      <c r="M290" s="1">
+        <v>37851</v>
+      </c>
+      <c r="N290" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="291" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A291" t="s">
+        <v>495</v>
+      </c>
+      <c r="B291" t="s">
+        <v>496</v>
+      </c>
+      <c r="C291" t="s">
+        <v>436</v>
+      </c>
+      <c r="D291" t="s">
+        <v>17</v>
+      </c>
+      <c r="E291" t="s">
+        <v>17</v>
+      </c>
+      <c r="F291" t="s">
+        <v>17</v>
+      </c>
+      <c r="G291" t="s">
+        <v>17</v>
+      </c>
+      <c r="H291" t="s">
+        <v>17</v>
+      </c>
+      <c r="I291" t="s">
+        <v>17</v>
+      </c>
+      <c r="J291" t="s">
+        <v>437</v>
+      </c>
+      <c r="K291" t="s">
+        <v>497</v>
+      </c>
+      <c r="L291" s="1">
+        <v>39682</v>
+      </c>
+      <c r="M291" s="1">
+        <v>39682</v>
+      </c>
+      <c r="N291" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="292" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A292" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B292" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C292" t="s">
+        <v>436</v>
+      </c>
+      <c r="D292" t="s">
+        <v>17</v>
+      </c>
+      <c r="E292" t="s">
+        <v>17</v>
+      </c>
+      <c r="F292" t="s">
+        <v>17</v>
+      </c>
+      <c r="G292" t="s">
+        <v>17</v>
+      </c>
+      <c r="H292" t="s">
+        <v>17</v>
+      </c>
+      <c r="I292" t="s">
+        <v>17</v>
+      </c>
+      <c r="J292" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K292" t="s">
+        <v>1130</v>
+      </c>
+      <c r="L292" s="1">
+        <v>37943</v>
+      </c>
+      <c r="M292" s="1">
+        <v>37943</v>
+      </c>
+      <c r="N292" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="293" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A293" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B293" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C293" t="s">
+        <v>436</v>
+      </c>
+      <c r="D293" t="s">
+        <v>17</v>
+      </c>
+      <c r="E293" t="s">
+        <v>17</v>
+      </c>
+      <c r="F293" t="s">
+        <v>17</v>
+      </c>
+      <c r="G293" t="s">
+        <v>17</v>
+      </c>
+      <c r="H293" t="s">
+        <v>17</v>
+      </c>
+      <c r="I293" t="s">
+        <v>17</v>
+      </c>
+      <c r="J293" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K293" t="s">
+        <v>1107</v>
+      </c>
+      <c r="L293" s="1">
+        <v>37167</v>
+      </c>
+      <c r="M293" s="1">
+        <v>37167</v>
+      </c>
+      <c r="N293" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="294" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A294" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B294" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C294" t="s">
+        <v>436</v>
+      </c>
+      <c r="D294" t="s">
+        <v>17</v>
+      </c>
+      <c r="E294" t="s">
+        <v>17</v>
+      </c>
+      <c r="F294" t="s">
+        <v>17</v>
+      </c>
+      <c r="G294" t="s">
+        <v>17</v>
+      </c>
+      <c r="H294" t="s">
+        <v>17</v>
+      </c>
+      <c r="I294" t="s">
+        <v>17</v>
+      </c>
+      <c r="J294" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K294" t="s">
+        <v>1168</v>
+      </c>
+      <c r="L294" s="1">
+        <v>35335</v>
+      </c>
+      <c r="M294" s="1">
+        <v>35335</v>
+      </c>
+      <c r="N294" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="295" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A295" t="s">
+        <v>498</v>
+      </c>
+      <c r="B295" t="s">
+        <v>499</v>
+      </c>
+      <c r="C295" t="s">
+        <v>436</v>
+      </c>
+      <c r="D295" t="s">
+        <v>17</v>
+      </c>
+      <c r="E295" t="s">
+        <v>17</v>
+      </c>
+      <c r="F295" t="s">
+        <v>17</v>
+      </c>
+      <c r="G295" t="s">
+        <v>17</v>
+      </c>
+      <c r="H295" t="s">
+        <v>17</v>
+      </c>
+      <c r="I295" t="s">
+        <v>17</v>
+      </c>
+      <c r="J295" t="s">
+        <v>437</v>
+      </c>
+      <c r="K295" t="s">
+        <v>500</v>
+      </c>
+      <c r="L295" s="1">
+        <v>40004</v>
+      </c>
+      <c r="M295" s="1">
+        <v>40004</v>
+      </c>
+      <c r="N295" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="296" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A296" t="s">
+        <v>501</v>
+      </c>
+      <c r="B296" t="s">
+        <v>502</v>
+      </c>
+      <c r="C296" t="s">
+        <v>436</v>
+      </c>
+      <c r="D296" t="s">
+        <v>17</v>
+      </c>
+      <c r="E296" t="s">
+        <v>17</v>
+      </c>
+      <c r="F296" t="s">
+        <v>17</v>
+      </c>
+      <c r="G296" t="s">
+        <v>17</v>
+      </c>
+      <c r="H296" t="s">
+        <v>17</v>
+      </c>
+      <c r="I296" t="s">
+        <v>17</v>
+      </c>
+      <c r="J296" t="s">
+        <v>437</v>
+      </c>
+      <c r="K296" t="s">
+        <v>503</v>
+      </c>
+      <c r="L296" s="1">
+        <v>39680</v>
+      </c>
+      <c r="M296" s="1">
+        <v>39680</v>
+      </c>
+      <c r="N296" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="297" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A297" t="s">
+        <v>504</v>
+      </c>
+      <c r="B297" t="s">
+        <v>505</v>
+      </c>
+      <c r="C297" t="s">
+        <v>436</v>
+      </c>
+      <c r="D297" t="s">
+        <v>17</v>
+      </c>
+      <c r="E297" t="s">
+        <v>17</v>
+      </c>
+      <c r="F297" t="s">
+        <v>17</v>
+      </c>
+      <c r="G297" t="s">
+        <v>17</v>
+      </c>
+      <c r="H297" t="s">
+        <v>17</v>
+      </c>
+      <c r="I297" t="s">
+        <v>17</v>
+      </c>
+      <c r="J297" t="s">
+        <v>437</v>
+      </c>
+      <c r="K297" t="s">
+        <v>506</v>
+      </c>
+      <c r="L297" s="1">
+        <v>39640</v>
+      </c>
+      <c r="M297" s="1">
+        <v>39640</v>
+      </c>
+      <c r="N297" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="298" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A298" t="s">
+        <v>507</v>
+      </c>
+      <c r="B298" t="s">
+        <v>508</v>
+      </c>
+      <c r="C298" t="s">
+        <v>436</v>
+      </c>
+      <c r="D298" t="s">
+        <v>17</v>
+      </c>
+      <c r="E298" t="s">
+        <v>17</v>
+      </c>
+      <c r="F298" t="s">
+        <v>17</v>
+      </c>
+      <c r="G298" t="s">
+        <v>17</v>
+      </c>
+      <c r="H298" t="s">
+        <v>17</v>
+      </c>
+      <c r="I298" t="s">
+        <v>17</v>
+      </c>
+      <c r="J298" t="s">
+        <v>437</v>
+      </c>
+      <c r="K298" t="s">
+        <v>509</v>
+      </c>
+      <c r="L298" s="1">
+        <v>40003</v>
+      </c>
+      <c r="M298" s="1">
+        <v>40003</v>
+      </c>
+      <c r="N298" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="299" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A299" t="s">
+        <v>510</v>
+      </c>
+      <c r="B299" t="s">
+        <v>511</v>
+      </c>
+      <c r="C299" t="s">
+        <v>436</v>
+      </c>
+      <c r="D299" t="s">
+        <v>17</v>
+      </c>
+      <c r="E299" t="s">
+        <v>17</v>
+      </c>
+      <c r="F299" t="s">
+        <v>17</v>
+      </c>
+      <c r="G299" t="s">
+        <v>17</v>
+      </c>
+      <c r="H299" t="s">
+        <v>17</v>
+      </c>
+      <c r="I299" t="s">
+        <v>17</v>
+      </c>
+      <c r="J299" t="s">
+        <v>437</v>
+      </c>
+      <c r="K299" t="s">
+        <v>512</v>
+      </c>
+      <c r="L299" s="1">
+        <v>39640</v>
+      </c>
+      <c r="M299" s="1">
+        <v>39640</v>
+      </c>
+      <c r="N299" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="300" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A300" t="s">
+        <v>513</v>
+      </c>
+      <c r="B300" t="s">
+        <v>514</v>
+      </c>
+      <c r="C300" t="s">
+        <v>436</v>
+      </c>
+      <c r="D300" t="s">
+        <v>17</v>
+      </c>
+      <c r="E300" t="s">
+        <v>17</v>
+      </c>
+      <c r="F300" t="s">
+        <v>17</v>
+      </c>
+      <c r="G300" t="s">
+        <v>17</v>
+      </c>
+      <c r="H300" t="s">
+        <v>17</v>
+      </c>
+      <c r="I300" t="s">
+        <v>17</v>
+      </c>
+      <c r="J300" t="s">
+        <v>437</v>
+      </c>
+      <c r="K300" t="s">
+        <v>515</v>
+      </c>
+      <c r="L300" s="1">
+        <v>39903</v>
+      </c>
+      <c r="M300" s="1">
+        <v>39903</v>
+      </c>
+      <c r="N300" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="301" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A301" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B301" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C301" t="s">
+        <v>436</v>
+      </c>
+      <c r="D301" t="s">
+        <v>17</v>
+      </c>
+      <c r="E301" t="s">
+        <v>17</v>
+      </c>
+      <c r="F301" t="s">
+        <v>17</v>
+      </c>
+      <c r="G301" t="s">
+        <v>17</v>
+      </c>
+      <c r="H301" t="s">
+        <v>17</v>
+      </c>
+      <c r="I301" t="s">
+        <v>17</v>
+      </c>
+      <c r="J301" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K301" t="s">
+        <v>1171</v>
+      </c>
+      <c r="L301" s="1">
+        <v>35387</v>
+      </c>
+      <c r="M301" s="1">
+        <v>35387</v>
+      </c>
+      <c r="N301" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="302" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A302" t="s">
+        <v>516</v>
+      </c>
+      <c r="B302" t="s">
+        <v>517</v>
+      </c>
+      <c r="C302" t="s">
+        <v>436</v>
+      </c>
+      <c r="D302" t="s">
+        <v>17</v>
+      </c>
+      <c r="E302" t="s">
+        <v>17</v>
+      </c>
+      <c r="F302" t="s">
+        <v>17</v>
+      </c>
+      <c r="G302" t="s">
+        <v>17</v>
+      </c>
+      <c r="H302" t="s">
+        <v>17</v>
+      </c>
+      <c r="I302" t="s">
+        <v>17</v>
+      </c>
+      <c r="J302" t="s">
+        <v>437</v>
+      </c>
+      <c r="K302" t="s">
+        <v>518</v>
+      </c>
+      <c r="L302" s="1">
+        <v>39589</v>
+      </c>
+      <c r="M302" s="1">
+        <v>39589</v>
+      </c>
+      <c r="N302" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="303" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A303" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B303" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C303" t="s">
+        <v>436</v>
+      </c>
+      <c r="D303" t="s">
+        <v>17</v>
+      </c>
+      <c r="E303" t="s">
+        <v>17</v>
+      </c>
+      <c r="F303" t="s">
+        <v>17</v>
+      </c>
+      <c r="G303" t="s">
+        <v>17</v>
+      </c>
+      <c r="H303" t="s">
+        <v>17</v>
+      </c>
+      <c r="I303" t="s">
+        <v>17</v>
+      </c>
+      <c r="J303" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K303" t="s">
+        <v>1114</v>
+      </c>
+      <c r="L303" s="1">
+        <v>37850</v>
+      </c>
+      <c r="M303" s="1">
+        <v>38081</v>
+      </c>
+      <c r="N303" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="304" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A304" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B304" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C304" t="s">
+        <v>436</v>
+      </c>
+      <c r="D304" t="s">
+        <v>17</v>
+      </c>
+      <c r="E304" t="s">
+        <v>17</v>
+      </c>
+      <c r="F304" t="s">
+        <v>17</v>
+      </c>
+      <c r="G304" t="s">
+        <v>17</v>
+      </c>
+      <c r="H304" t="s">
+        <v>17</v>
+      </c>
+      <c r="I304" t="s">
+        <v>17</v>
+      </c>
+      <c r="J304" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K304" t="s">
+        <v>1124</v>
+      </c>
+      <c r="L304" s="1">
+        <v>37972</v>
+      </c>
+      <c r="M304" s="1">
+        <v>38015</v>
+      </c>
+      <c r="N304" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="305" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A305" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B305" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C305" t="s">
+        <v>436</v>
+      </c>
+      <c r="D305" t="s">
+        <v>17</v>
+      </c>
+      <c r="E305" t="s">
+        <v>17</v>
+      </c>
+      <c r="F305" t="s">
+        <v>17</v>
+      </c>
+      <c r="G305" t="s">
+        <v>17</v>
+      </c>
+      <c r="H305" t="s">
+        <v>17</v>
+      </c>
+      <c r="I305" t="s">
+        <v>17</v>
+      </c>
+      <c r="J305" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K305" t="s">
+        <v>1177</v>
+      </c>
+      <c r="L305" s="1">
+        <v>25752</v>
+      </c>
+      <c r="M305" s="1">
+        <v>26581</v>
+      </c>
+      <c r="N305" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="306" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A306" t="s">
+        <v>676</v>
+      </c>
+      <c r="B306" t="s">
+        <v>677</v>
+      </c>
+      <c r="C306" t="s">
+        <v>587</v>
+      </c>
+      <c r="D306" t="s">
+        <v>17</v>
+      </c>
+      <c r="E306" t="s">
+        <v>17</v>
+      </c>
+      <c r="F306" t="s">
+        <v>17</v>
+      </c>
+      <c r="G306" t="s">
+        <v>17</v>
+      </c>
+      <c r="H306" t="s">
+        <v>17</v>
+      </c>
+      <c r="I306" t="s">
+        <v>17</v>
+      </c>
+      <c r="J306" t="s">
+        <v>18</v>
+      </c>
+      <c r="K306" t="s">
+        <v>678</v>
+      </c>
+      <c r="L306" s="1">
+        <v>21437</v>
+      </c>
+      <c r="M306" s="1">
+        <v>21437</v>
+      </c>
+      <c r="N306" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="307" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A307" t="s">
+        <v>639</v>
+      </c>
+      <c r="B307" t="s">
+        <v>640</v>
+      </c>
+      <c r="C307" t="s">
+        <v>587</v>
+      </c>
+      <c r="D307" t="s">
+        <v>17</v>
+      </c>
+      <c r="E307" t="s">
+        <v>17</v>
+      </c>
+      <c r="F307" t="s">
+        <v>17</v>
+      </c>
+      <c r="G307" t="s">
+        <v>17</v>
+      </c>
+      <c r="H307" t="s">
+        <v>17</v>
+      </c>
+      <c r="I307" t="s">
+        <v>17</v>
+      </c>
+      <c r="J307" t="s">
+        <v>18</v>
+      </c>
+      <c r="K307" t="s">
+        <v>641</v>
+      </c>
+      <c r="L307" s="1">
+        <v>21244</v>
+      </c>
+      <c r="M307" s="1">
+        <v>21244</v>
+      </c>
+      <c r="N307" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="308" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A308" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B308" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C308" t="s">
+        <v>16</v>
+      </c>
+      <c r="D308" t="s">
+        <v>17</v>
+      </c>
+      <c r="E308" t="s">
+        <v>17</v>
+      </c>
+      <c r="F308" t="s">
+        <v>17</v>
+      </c>
+      <c r="G308" t="s">
+        <v>17</v>
+      </c>
+      <c r="H308" t="s">
+        <v>17</v>
+      </c>
+      <c r="I308" t="s">
+        <v>17</v>
+      </c>
+      <c r="J308" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K308" t="s">
+        <v>1689</v>
+      </c>
+      <c r="L308" s="1">
+        <v>20821</v>
+      </c>
+      <c r="M308" s="1">
+        <v>21551</v>
+      </c>
+      <c r="N308" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="309" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A309" t="s">
+        <v>874</v>
+      </c>
+      <c r="B309" t="s">
+        <v>875</v>
+      </c>
+      <c r="C309" t="s">
+        <v>436</v>
+      </c>
+      <c r="D309" t="s">
+        <v>17</v>
+      </c>
+      <c r="E309" t="s">
+        <v>17</v>
+      </c>
+      <c r="F309" t="s">
+        <v>17</v>
+      </c>
+      <c r="G309" t="s">
+        <v>17</v>
+      </c>
+      <c r="H309" t="s">
+        <v>17</v>
+      </c>
+      <c r="I309" t="s">
+        <v>17</v>
+      </c>
+      <c r="J309" t="s">
+        <v>728</v>
+      </c>
+      <c r="K309" t="s">
+        <v>876</v>
+      </c>
+      <c r="L309" s="1">
+        <v>42128</v>
+      </c>
+      <c r="M309" s="1">
+        <v>42128</v>
+      </c>
+      <c r="N309" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="310" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A310" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B310" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C310" t="s">
+        <v>16</v>
+      </c>
+      <c r="D310" t="s">
+        <v>17</v>
+      </c>
+      <c r="E310" t="s">
+        <v>17</v>
+      </c>
+      <c r="F310" t="s">
+        <v>17</v>
+      </c>
+      <c r="G310" t="s">
+        <v>17</v>
+      </c>
+      <c r="H310" t="s">
+        <v>17</v>
+      </c>
+      <c r="I310" t="s">
+        <v>17</v>
+      </c>
+      <c r="J310" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K310" t="s">
+        <v>1741</v>
+      </c>
+      <c r="L310" s="1">
+        <v>21551</v>
+      </c>
+      <c r="M310" s="1">
+        <v>21642</v>
+      </c>
+      <c r="N310" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="311" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A311" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B311" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C311" t="s">
+        <v>16</v>
+      </c>
+      <c r="D311" t="s">
+        <v>17</v>
+      </c>
+      <c r="E311" t="s">
+        <v>17</v>
+      </c>
+      <c r="F311" t="s">
+        <v>17</v>
+      </c>
+      <c r="G311" t="s">
+        <v>17</v>
+      </c>
+      <c r="H311" t="s">
+        <v>17</v>
+      </c>
+      <c r="I311" t="s">
+        <v>17</v>
+      </c>
+      <c r="J311" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K311" t="s">
+        <v>1344</v>
+      </c>
+      <c r="L311" s="1"/>
+      <c r="M311" s="1"/>
+      <c r="N311" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="312" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A312" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B312" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C312" t="s">
+        <v>16</v>
+      </c>
+      <c r="D312" t="s">
+        <v>17</v>
+      </c>
+      <c r="E312" t="s">
+        <v>17</v>
+      </c>
+      <c r="F312" t="s">
+        <v>17</v>
+      </c>
+      <c r="G312" t="s">
+        <v>17</v>
+      </c>
+      <c r="H312" t="s">
+        <v>17</v>
+      </c>
+      <c r="I312" t="s">
+        <v>17</v>
+      </c>
+      <c r="J312" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K312" t="s">
+        <v>1347</v>
+      </c>
+      <c r="L312" s="1"/>
+      <c r="M312" s="1"/>
+      <c r="N312" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="313" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A313" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B313" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D313" t="s">
+        <v>17</v>
+      </c>
+      <c r="E313" t="s">
+        <v>17</v>
+      </c>
+      <c r="F313" t="s">
+        <v>17</v>
+      </c>
+      <c r="G313" t="s">
+        <v>17</v>
+      </c>
+      <c r="H313" t="s">
+        <v>17</v>
+      </c>
+      <c r="I313" t="s">
+        <v>17</v>
+      </c>
+      <c r="J313" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K313" t="s">
+        <v>1354</v>
+      </c>
+      <c r="L313" s="1"/>
+      <c r="M313" s="1"/>
+      <c r="N313" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="314" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A314" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B314" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C314" t="s">
+        <v>16</v>
+      </c>
+      <c r="D314" t="s">
+        <v>17</v>
+      </c>
+      <c r="E314" t="s">
+        <v>17</v>
+      </c>
+      <c r="F314" t="s">
+        <v>17</v>
+      </c>
+      <c r="G314" t="s">
+        <v>17</v>
+      </c>
+      <c r="H314" t="s">
+        <v>17</v>
+      </c>
+      <c r="I314" t="s">
+        <v>17</v>
+      </c>
+      <c r="J314" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K314" t="s">
+        <v>1350</v>
+      </c>
+      <c r="L314" s="1"/>
+      <c r="M314" s="1"/>
+      <c r="N314" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="315" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A315" t="s">
+        <v>877</v>
+      </c>
+      <c r="B315" t="s">
+        <v>878</v>
+      </c>
+      <c r="C315" t="s">
+        <v>436</v>
+      </c>
+      <c r="D315" t="s">
+        <v>17</v>
+      </c>
+      <c r="E315" t="s">
+        <v>17</v>
+      </c>
+      <c r="F315" t="s">
+        <v>17</v>
+      </c>
+      <c r="G315" t="s">
+        <v>17</v>
+      </c>
+      <c r="H315" t="s">
+        <v>17</v>
+      </c>
+      <c r="I315" t="s">
+        <v>17</v>
+      </c>
+      <c r="J315" t="s">
+        <v>728</v>
+      </c>
+      <c r="K315" t="s">
+        <v>879</v>
+      </c>
+      <c r="L315" s="1">
+        <v>42137</v>
+      </c>
+      <c r="M315" s="1">
+        <v>42137</v>
+      </c>
+      <c r="N315" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="316" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A316" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B316" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C316" t="s">
+        <v>16</v>
+      </c>
+      <c r="D316" t="s">
+        <v>17</v>
+      </c>
+      <c r="E316" t="s">
+        <v>17</v>
+      </c>
+      <c r="F316" t="s">
+        <v>17</v>
+      </c>
+      <c r="G316" t="s">
+        <v>17</v>
+      </c>
+      <c r="H316" t="s">
+        <v>17</v>
+      </c>
+      <c r="I316" t="s">
+        <v>17</v>
+      </c>
+      <c r="J316" t="s">
+        <v>1457</v>
+      </c>
+      <c r="K316" t="s">
+        <v>1485</v>
+      </c>
+      <c r="L316" s="1">
+        <v>24473</v>
+      </c>
+      <c r="M316" s="1">
+        <v>24473</v>
+      </c>
+      <c r="N316" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="317" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A317" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B317" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C317" t="s">
+        <v>16</v>
+      </c>
+      <c r="D317" t="s">
+        <v>17</v>
+      </c>
+      <c r="E317" t="s">
+        <v>17</v>
+      </c>
+      <c r="F317" t="s">
+        <v>17</v>
+      </c>
+      <c r="G317" t="s">
+        <v>17</v>
+      </c>
+      <c r="H317" t="s">
+        <v>17</v>
+      </c>
+      <c r="I317" t="s">
+        <v>17</v>
+      </c>
+      <c r="J317" t="s">
+        <v>1457</v>
+      </c>
+      <c r="K317" t="s">
+        <v>1482</v>
+      </c>
+      <c r="L317" s="1">
+        <v>24806</v>
+      </c>
+      <c r="M317" s="1">
+        <v>24806</v>
+      </c>
+      <c r="N317" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="318" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A318" t="s">
+        <v>427</v>
+      </c>
+      <c r="B318" t="s">
+        <v>428</v>
+      </c>
+      <c r="C318" t="s">
+        <v>312</v>
+      </c>
+      <c r="D318" t="s">
+        <v>429</v>
+      </c>
+      <c r="E318" t="s">
+        <v>430</v>
+      </c>
+      <c r="F318" t="s">
+        <v>422</v>
+      </c>
+      <c r="G318" t="s">
+        <v>423</v>
+      </c>
+      <c r="H318" t="s">
+        <v>296</v>
+      </c>
+      <c r="I318" t="s">
+        <v>431</v>
+      </c>
+      <c r="J318" t="s">
+        <v>307</v>
+      </c>
+      <c r="K318" t="s">
+        <v>432</v>
+      </c>
+      <c r="L318" s="1">
+        <v>29860</v>
+      </c>
+      <c r="M318" s="1">
+        <v>31017</v>
+      </c>
+      <c r="N318" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="319" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A319" t="s">
+        <v>642</v>
+      </c>
+      <c r="B319" t="s">
+        <v>643</v>
+      </c>
+      <c r="C319" t="s">
+        <v>587</v>
+      </c>
+      <c r="D319" t="s">
+        <v>17</v>
+      </c>
+      <c r="E319" t="s">
+        <v>17</v>
+      </c>
+      <c r="F319" t="s">
+        <v>17</v>
+      </c>
+      <c r="G319" t="s">
+        <v>17</v>
+      </c>
+      <c r="H319" t="s">
+        <v>17</v>
+      </c>
+      <c r="I319" t="s">
+        <v>17</v>
+      </c>
+      <c r="J319" t="s">
+        <v>18</v>
+      </c>
+      <c r="K319" t="s">
+        <v>644</v>
+      </c>
+      <c r="L319" s="1">
+        <v>21186</v>
+      </c>
+      <c r="M319" s="1">
+        <v>21186</v>
+      </c>
+      <c r="N319" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="320" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A320" t="s">
+        <v>880</v>
+      </c>
+      <c r="B320" t="s">
+        <v>881</v>
+      </c>
+      <c r="C320" t="s">
+        <v>436</v>
+      </c>
+      <c r="D320" t="s">
+        <v>17</v>
+      </c>
+      <c r="E320" t="s">
+        <v>17</v>
+      </c>
+      <c r="F320" t="s">
+        <v>17</v>
+      </c>
+      <c r="G320" t="s">
+        <v>17</v>
+      </c>
+      <c r="H320" t="s">
+        <v>17</v>
+      </c>
+      <c r="I320" t="s">
+        <v>17</v>
+      </c>
+      <c r="J320" t="s">
+        <v>728</v>
+      </c>
+      <c r="K320" t="s">
+        <v>882</v>
+      </c>
+      <c r="L320" s="1">
+        <v>42150</v>
+      </c>
+      <c r="M320" s="1">
+        <v>42150</v>
+      </c>
+      <c r="N320" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="321" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A321" t="s">
+        <v>535</v>
+      </c>
+      <c r="B321" t="s">
+        <v>536</v>
+      </c>
+      <c r="C321" t="s">
+        <v>16</v>
+      </c>
+      <c r="D321" t="s">
+        <v>17</v>
+      </c>
+      <c r="E321" t="s">
+        <v>17</v>
+      </c>
+      <c r="F321" t="s">
+        <v>17</v>
+      </c>
+      <c r="G321" t="s">
+        <v>17</v>
+      </c>
+      <c r="H321" t="s">
+        <v>17</v>
+      </c>
+      <c r="I321" t="s">
+        <v>17</v>
+      </c>
+      <c r="J321" t="s">
+        <v>524</v>
+      </c>
+      <c r="K321" t="s">
+        <v>537</v>
+      </c>
+      <c r="L321" s="1"/>
+      <c r="M321" s="1"/>
+      <c r="N321" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="322" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A322" t="s">
+        <v>883</v>
+      </c>
+      <c r="B322" t="s">
+        <v>884</v>
+      </c>
+      <c r="C322" t="s">
+        <v>436</v>
+      </c>
+      <c r="D322" t="s">
+        <v>17</v>
+      </c>
+      <c r="E322" t="s">
+        <v>17</v>
+      </c>
+      <c r="F322" t="s">
+        <v>17</v>
+      </c>
+      <c r="G322" t="s">
+        <v>17</v>
+      </c>
+      <c r="H322" t="s">
+        <v>17</v>
+      </c>
+      <c r="I322" t="s">
+        <v>17</v>
+      </c>
+      <c r="J322" t="s">
+        <v>728</v>
+      </c>
+      <c r="K322" t="s">
+        <v>885</v>
+      </c>
+      <c r="L322" s="1">
+        <v>41776</v>
+      </c>
+      <c r="M322" s="1">
+        <v>41776</v>
+      </c>
+      <c r="N322" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="323" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A323" t="s">
+        <v>886</v>
+      </c>
+      <c r="B323" t="s">
+        <v>887</v>
+      </c>
+      <c r="C323" t="s">
+        <v>436</v>
+      </c>
+      <c r="D323" t="s">
+        <v>17</v>
+      </c>
+      <c r="E323" t="s">
+        <v>17</v>
+      </c>
+      <c r="F323" t="s">
+        <v>17</v>
+      </c>
+      <c r="G323" t="s">
+        <v>17</v>
+      </c>
+      <c r="H323" t="s">
+        <v>17</v>
+      </c>
+      <c r="I323" t="s">
+        <v>17</v>
+      </c>
+      <c r="J323" t="s">
+        <v>728</v>
+      </c>
+      <c r="K323" t="s">
+        <v>888</v>
+      </c>
+      <c r="L323" s="1">
+        <v>41765</v>
+      </c>
+      <c r="M323" s="1">
+        <v>41765</v>
+      </c>
+      <c r="N323" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="324" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A324" t="s">
+        <v>889</v>
+      </c>
+      <c r="B324" t="s">
+        <v>890</v>
+      </c>
+      <c r="C324" t="s">
+        <v>436</v>
+      </c>
+      <c r="D324" t="s">
+        <v>17</v>
+      </c>
+      <c r="E324" t="s">
+        <v>17</v>
+      </c>
+      <c r="F324" t="s">
+        <v>17</v>
+      </c>
+      <c r="G324" t="s">
+        <v>17</v>
+      </c>
+      <c r="H324" t="s">
+        <v>17</v>
+      </c>
+      <c r="I324" t="s">
+        <v>17</v>
+      </c>
+      <c r="J324" t="s">
+        <v>728</v>
+      </c>
+      <c r="K324" t="s">
+        <v>891</v>
+      </c>
+      <c r="L324" s="1">
+        <v>45138</v>
+      </c>
+      <c r="M324" s="1">
+        <v>45138</v>
+      </c>
+      <c r="N324" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="325" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A325" t="s">
+        <v>365</v>
+      </c>
+      <c r="B325" t="s">
+        <v>366</v>
+      </c>
+      <c r="C325" t="s">
+        <v>312</v>
+      </c>
+      <c r="D325" t="s">
+        <v>17</v>
+      </c>
+      <c r="E325" t="s">
+        <v>367</v>
+      </c>
+      <c r="F325" t="s">
+        <v>368</v>
+      </c>
+      <c r="G325" t="s">
+        <v>339</v>
+      </c>
+      <c r="H325" t="s">
+        <v>17</v>
+      </c>
+      <c r="I325" t="s">
+        <v>369</v>
+      </c>
+      <c r="J325" t="s">
+        <v>307</v>
+      </c>
+      <c r="K325" t="s">
+        <v>370</v>
+      </c>
+      <c r="L325" s="1">
+        <v>28157</v>
+      </c>
+      <c r="M325" s="1">
+        <v>28157</v>
+      </c>
+      <c r="N325" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="326" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A326" t="s">
+        <v>300</v>
+      </c>
+      <c r="B326" t="s">
+        <v>301</v>
+      </c>
+      <c r="C326" t="s">
+        <v>302</v>
+      </c>
+      <c r="D326" t="s">
+        <v>17</v>
+      </c>
+      <c r="E326" t="s">
+        <v>303</v>
+      </c>
+      <c r="F326" t="s">
+        <v>304</v>
+      </c>
+      <c r="G326" t="s">
+        <v>305</v>
+      </c>
+      <c r="H326" t="s">
+        <v>306</v>
+      </c>
+      <c r="I326" t="s">
+        <v>17</v>
+      </c>
+      <c r="J326" t="s">
+        <v>307</v>
+      </c>
+      <c r="K326" t="s">
+        <v>308</v>
+      </c>
+      <c r="L326" s="1">
+        <v>36678</v>
+      </c>
+      <c r="M326" s="1">
+        <v>36678</v>
+      </c>
+      <c r="N326" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="327" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A327" t="s">
+        <v>412</v>
+      </c>
+      <c r="B327" t="s">
+        <v>413</v>
+      </c>
+      <c r="C327" t="s">
+        <v>312</v>
+      </c>
+      <c r="D327" t="s">
+        <v>17</v>
+      </c>
+      <c r="E327" t="s">
+        <v>414</v>
+      </c>
+      <c r="F327" t="s">
+        <v>333</v>
+      </c>
+      <c r="G327" t="s">
+        <v>305</v>
+      </c>
+      <c r="H327" t="s">
+        <v>296</v>
+      </c>
+      <c r="I327" t="s">
+        <v>415</v>
+      </c>
+      <c r="J327" t="s">
+        <v>307</v>
+      </c>
+      <c r="K327" t="s">
+        <v>416</v>
+      </c>
+      <c r="L327" s="1">
+        <v>11597</v>
+      </c>
+      <c r="M327" s="1">
+        <v>28887</v>
+      </c>
+      <c r="N327" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="328" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A328" t="s">
+        <v>310</v>
+      </c>
+      <c r="B328" t="s">
+        <v>311</v>
+      </c>
+      <c r="C328" t="s">
+        <v>312</v>
+      </c>
+      <c r="D328" t="s">
+        <v>313</v>
+      </c>
+      <c r="E328" t="s">
+        <v>314</v>
+      </c>
+      <c r="F328" t="s">
+        <v>304</v>
+      </c>
+      <c r="G328" t="s">
+        <v>305</v>
+      </c>
+      <c r="H328" t="s">
+        <v>315</v>
+      </c>
+      <c r="I328" t="s">
+        <v>17</v>
+      </c>
+      <c r="J328" t="s">
+        <v>307</v>
+      </c>
+      <c r="K328" t="s">
+        <v>316</v>
+      </c>
+      <c r="L328" s="1">
+        <v>33117</v>
+      </c>
+      <c r="M328" s="1">
+        <v>41974</v>
+      </c>
+      <c r="N328" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="329" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A329" t="s">
+        <v>318</v>
+      </c>
+      <c r="B329" t="s">
+        <v>319</v>
+      </c>
+      <c r="C329" t="s">
+        <v>312</v>
+      </c>
+      <c r="D329" t="s">
+        <v>17</v>
+      </c>
+      <c r="E329" t="s">
+        <v>320</v>
+      </c>
+      <c r="F329" t="s">
+        <v>321</v>
+      </c>
+      <c r="G329" t="s">
+        <v>305</v>
+      </c>
+      <c r="H329" t="s">
+        <v>296</v>
+      </c>
+      <c r="I329" t="s">
+        <v>17</v>
+      </c>
+      <c r="J329" t="s">
+        <v>307</v>
+      </c>
+      <c r="K329" t="s">
+        <v>322</v>
+      </c>
+      <c r="L329" s="1">
+        <v>29068</v>
+      </c>
+      <c r="M329" s="1">
+        <v>30164</v>
+      </c>
+      <c r="N329" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="330" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A330" t="s">
+        <v>399</v>
+      </c>
+      <c r="B330" t="s">
+        <v>400</v>
+      </c>
+      <c r="C330" t="s">
+        <v>312</v>
+      </c>
+      <c r="D330" t="s">
+        <v>17</v>
+      </c>
+      <c r="E330" t="s">
+        <v>401</v>
+      </c>
+      <c r="F330" t="s">
+        <v>402</v>
+      </c>
+      <c r="G330" t="s">
+        <v>403</v>
+      </c>
+      <c r="H330" t="s">
+        <v>17</v>
+      </c>
+      <c r="I330" t="s">
+        <v>404</v>
+      </c>
+      <c r="J330" t="s">
+        <v>307</v>
+      </c>
+      <c r="K330" t="s">
+        <v>405</v>
+      </c>
+      <c r="L330" s="1">
+        <v>29221</v>
+      </c>
+      <c r="M330" s="1">
+        <v>29221</v>
+      </c>
+      <c r="N330" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="331" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A331" t="s">
+        <v>407</v>
+      </c>
+      <c r="B331" t="s">
+        <v>408</v>
+      </c>
+      <c r="C331" t="s">
+        <v>312</v>
+      </c>
+      <c r="D331" t="s">
+        <v>17</v>
+      </c>
+      <c r="E331" t="s">
+        <v>409</v>
+      </c>
+      <c r="F331" t="s">
+        <v>402</v>
+      </c>
+      <c r="G331" t="s">
+        <v>403</v>
+      </c>
+      <c r="H331" t="s">
+        <v>17</v>
+      </c>
+      <c r="I331" t="s">
+        <v>410</v>
+      </c>
+      <c r="J331" t="s">
+        <v>307</v>
+      </c>
+      <c r="K331" t="s">
+        <v>411</v>
+      </c>
+      <c r="L331" s="1">
+        <v>29434</v>
+      </c>
+      <c r="M331" s="1">
+        <v>29434</v>
+      </c>
+      <c r="N331" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="332" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A332" t="s">
+        <v>350</v>
+      </c>
+      <c r="B332" t="s">
+        <v>351</v>
+      </c>
+      <c r="C332" t="s">
+        <v>312</v>
+      </c>
+      <c r="D332" t="s">
+        <v>17</v>
+      </c>
+      <c r="E332" t="s">
+        <v>352</v>
+      </c>
+      <c r="F332" t="s">
+        <v>321</v>
+      </c>
+      <c r="G332" t="s">
+        <v>353</v>
+      </c>
+      <c r="H332" t="s">
+        <v>296</v>
+      </c>
+      <c r="I332" t="s">
+        <v>354</v>
+      </c>
+      <c r="J332" t="s">
+        <v>307</v>
+      </c>
+      <c r="K332" t="s">
+        <v>355</v>
+      </c>
+      <c r="L332" s="1">
+        <v>26114</v>
+      </c>
+      <c r="M332" s="1">
+        <v>26723</v>
+      </c>
+      <c r="N332" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="333" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A333" t="s">
+        <v>324</v>
+      </c>
+      <c r="B333" t="s">
+        <v>325</v>
+      </c>
+      <c r="C333" t="s">
+        <v>312</v>
+      </c>
+      <c r="D333" t="s">
+        <v>17</v>
+      </c>
+      <c r="E333" t="s">
+        <v>326</v>
+      </c>
+      <c r="F333" t="s">
+        <v>304</v>
+      </c>
+      <c r="G333" t="s">
+        <v>327</v>
+      </c>
+      <c r="H333" t="s">
+        <v>17</v>
+      </c>
+      <c r="I333" t="s">
+        <v>17</v>
+      </c>
+      <c r="J333" t="s">
+        <v>307</v>
+      </c>
+      <c r="K333" t="s">
+        <v>328</v>
+      </c>
+      <c r="L333" s="1">
+        <v>31686</v>
+      </c>
+      <c r="M333" s="1">
+        <v>31837</v>
+      </c>
+      <c r="N333" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="334" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A334" t="s">
+        <v>330</v>
+      </c>
+      <c r="B334" t="s">
+        <v>331</v>
+      </c>
+      <c r="C334" t="s">
+        <v>312</v>
+      </c>
+      <c r="D334" t="s">
+        <v>17</v>
+      </c>
+      <c r="E334" t="s">
+        <v>332</v>
+      </c>
+      <c r="F334" t="s">
+        <v>333</v>
+      </c>
+      <c r="G334" t="s">
+        <v>327</v>
+      </c>
+      <c r="H334" t="s">
+        <v>17</v>
+      </c>
+      <c r="I334" t="s">
+        <v>17</v>
+      </c>
+      <c r="J334" t="s">
+        <v>307</v>
+      </c>
+      <c r="K334" t="s">
+        <v>334</v>
+      </c>
+      <c r="L334" s="1">
+        <v>31413</v>
+      </c>
+      <c r="M334" s="1">
+        <v>31929</v>
+      </c>
+      <c r="N334" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="335" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A335" t="s">
+        <v>372</v>
+      </c>
+      <c r="B335" t="s">
+        <v>373</v>
+      </c>
+      <c r="C335" t="s">
+        <v>312</v>
+      </c>
+      <c r="D335" t="s">
+        <v>17</v>
+      </c>
+      <c r="E335" t="s">
+        <v>374</v>
+      </c>
+      <c r="F335" t="s">
+        <v>321</v>
+      </c>
+      <c r="G335" t="s">
+        <v>375</v>
+      </c>
+      <c r="H335" t="s">
+        <v>296</v>
+      </c>
+      <c r="I335" t="s">
+        <v>376</v>
+      </c>
+      <c r="J335" t="s">
+        <v>307</v>
+      </c>
+      <c r="K335" t="s">
+        <v>377</v>
+      </c>
+      <c r="L335" s="1">
+        <v>28277</v>
+      </c>
+      <c r="M335" s="1">
+        <v>28976</v>
+      </c>
+      <c r="N335" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="336" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A336" t="s">
+        <v>418</v>
+      </c>
+      <c r="B336" t="s">
+        <v>419</v>
+      </c>
+      <c r="C336" t="s">
+        <v>312</v>
+      </c>
+      <c r="D336" t="s">
+        <v>420</v>
+      </c>
+      <c r="E336" t="s">
+        <v>421</v>
+      </c>
+      <c r="F336" t="s">
+        <v>422</v>
+      </c>
+      <c r="G336" t="s">
+        <v>423</v>
+      </c>
+      <c r="H336" t="s">
+        <v>296</v>
+      </c>
+      <c r="I336" t="s">
+        <v>424</v>
+      </c>
+      <c r="J336" t="s">
+        <v>307</v>
+      </c>
+      <c r="K336" t="s">
+        <v>425</v>
+      </c>
+      <c r="L336" s="1">
+        <v>28915</v>
+      </c>
+      <c r="M336" s="1">
+        <v>29768</v>
+      </c>
+      <c r="N336" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="337" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A337" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C337" t="s">
+        <v>16</v>
+      </c>
+      <c r="D337" t="s">
+        <v>17</v>
+      </c>
+      <c r="E337" t="s">
+        <v>17</v>
+      </c>
+      <c r="F337" t="s">
+        <v>17</v>
+      </c>
+      <c r="G337" t="s">
+        <v>17</v>
+      </c>
+      <c r="H337" t="s">
+        <v>17</v>
+      </c>
+      <c r="I337" t="s">
+        <v>17</v>
+      </c>
+      <c r="J337" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K337" t="s">
+        <v>1411</v>
+      </c>
+      <c r="L337" s="1"/>
+      <c r="M337" s="1"/>
+      <c r="N337" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="338" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A338" t="s">
+        <v>538</v>
+      </c>
+      <c r="B338" t="s">
+        <v>539</v>
+      </c>
+      <c r="C338" t="s">
+        <v>16</v>
+      </c>
+      <c r="D338" t="s">
+        <v>17</v>
+      </c>
+      <c r="E338" t="s">
+        <v>17</v>
+      </c>
+      <c r="F338" t="s">
+        <v>17</v>
+      </c>
+      <c r="G338" t="s">
+        <v>17</v>
+      </c>
+      <c r="H338" t="s">
+        <v>17</v>
+      </c>
+      <c r="I338" t="s">
+        <v>17</v>
+      </c>
+      <c r="J338" t="s">
+        <v>524</v>
+      </c>
+      <c r="K338" t="s">
+        <v>540</v>
+      </c>
+      <c r="L338" s="1">
+        <v>17468</v>
+      </c>
+      <c r="M338" s="1">
+        <v>19976</v>
+      </c>
+      <c r="N338" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="339" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A339" t="s">
+        <v>546</v>
+      </c>
+      <c r="B339" t="s">
+        <v>547</v>
+      </c>
+      <c r="C339" t="s">
+        <v>16</v>
+      </c>
+      <c r="D339" t="s">
+        <v>17</v>
+      </c>
+      <c r="E339" t="s">
+        <v>17</v>
+      </c>
+      <c r="F339" t="s">
+        <v>17</v>
+      </c>
+      <c r="G339" t="s">
+        <v>17</v>
+      </c>
+      <c r="H339" t="s">
+        <v>17</v>
+      </c>
+      <c r="I339" t="s">
+        <v>17</v>
+      </c>
+      <c r="J339" t="s">
+        <v>524</v>
+      </c>
+      <c r="K339" t="s">
+        <v>548</v>
+      </c>
+      <c r="L339" s="1">
+        <v>15488</v>
+      </c>
+      <c r="M339" s="1">
+        <v>18379</v>
+      </c>
+      <c r="N339" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="340" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A340" t="s">
+        <v>542</v>
+      </c>
+      <c r="B340" t="s">
+        <v>543</v>
+      </c>
+      <c r="C340" t="s">
+        <v>16</v>
+      </c>
+      <c r="D340" t="s">
+        <v>17</v>
+      </c>
+      <c r="E340" t="s">
+        <v>17</v>
+      </c>
+      <c r="F340" t="s">
+        <v>17</v>
+      </c>
+      <c r="G340" t="s">
+        <v>17</v>
+      </c>
+      <c r="H340" t="s">
+        <v>17</v>
+      </c>
+      <c r="I340" t="s">
+        <v>17</v>
+      </c>
+      <c r="J340" t="s">
+        <v>524</v>
+      </c>
+      <c r="K340" t="s">
+        <v>544</v>
+      </c>
+      <c r="L340" s="1">
+        <v>17533</v>
+      </c>
+      <c r="M340" s="1">
+        <v>17533</v>
+      </c>
+      <c r="N340" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="341" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A341" t="s">
+        <v>892</v>
+      </c>
+      <c r="B341" t="s">
+        <v>893</v>
+      </c>
+      <c r="C341" t="s">
+        <v>436</v>
+      </c>
+      <c r="D341" t="s">
+        <v>17</v>
+      </c>
+      <c r="E341" t="s">
+        <v>17</v>
+      </c>
+      <c r="F341" t="s">
+        <v>17</v>
+      </c>
+      <c r="G341" t="s">
+        <v>17</v>
+      </c>
+      <c r="H341" t="s">
+        <v>17</v>
+      </c>
+      <c r="I341" t="s">
+        <v>17</v>
+      </c>
+      <c r="J341" t="s">
+        <v>728</v>
+      </c>
+      <c r="K341" t="s">
+        <v>894</v>
+      </c>
+      <c r="L341" s="1">
+        <v>41772</v>
+      </c>
+      <c r="M341" s="1">
+        <v>41772</v>
+      </c>
+      <c r="N341" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="342" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A342" t="s">
+        <v>895</v>
+      </c>
+      <c r="B342" t="s">
+        <v>896</v>
+      </c>
+      <c r="C342" t="s">
+        <v>436</v>
+      </c>
+      <c r="D342" t="s">
+        <v>17</v>
+      </c>
+      <c r="E342" t="s">
+        <v>17</v>
+      </c>
+      <c r="F342" t="s">
+        <v>17</v>
+      </c>
+      <c r="G342" t="s">
+        <v>17</v>
+      </c>
+      <c r="H342" t="s">
+        <v>17</v>
+      </c>
+      <c r="I342" t="s">
+        <v>17</v>
+      </c>
+      <c r="J342" t="s">
+        <v>728</v>
+      </c>
+      <c r="K342" t="s">
+        <v>897</v>
+      </c>
+      <c r="L342" s="1">
+        <v>42146</v>
+      </c>
+      <c r="M342" s="1">
+        <v>42146</v>
+      </c>
+      <c r="N342" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="343" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A343" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C343" t="s">
+        <v>16</v>
+      </c>
+      <c r="D343" t="s">
+        <v>17</v>
+      </c>
+      <c r="E343" t="s">
+        <v>17</v>
+      </c>
+      <c r="F343" t="s">
+        <v>17</v>
+      </c>
+      <c r="G343" t="s">
+        <v>17</v>
+      </c>
+      <c r="H343" t="s">
+        <v>17</v>
+      </c>
+      <c r="I343" t="s">
+        <v>17</v>
+      </c>
+      <c r="J343" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K343" t="s">
+        <v>1641</v>
+      </c>
+      <c r="L343" s="1"/>
+      <c r="M343" s="1"/>
+      <c r="N343" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="344" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A344" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C344" t="s">
+        <v>16</v>
+      </c>
+      <c r="D344" t="s">
+        <v>17</v>
+      </c>
+      <c r="E344" t="s">
+        <v>17</v>
+      </c>
+      <c r="F344" t="s">
+        <v>17</v>
+      </c>
+      <c r="G344" t="s">
+        <v>17</v>
+      </c>
+      <c r="H344" t="s">
+        <v>17</v>
+      </c>
+      <c r="I344" t="s">
+        <v>17</v>
+      </c>
+      <c r="J344" t="s">
+        <v>1280</v>
+      </c>
+      <c r="K344" t="s">
+        <v>1290</v>
+      </c>
+      <c r="L344" s="1">
+        <v>25569</v>
+      </c>
+      <c r="M344" s="1">
+        <v>25569</v>
+      </c>
+      <c r="N344" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="345" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A345" t="s">
+        <v>898</v>
+      </c>
+      <c r="B345" t="s">
+        <v>899</v>
+      </c>
+      <c r="C345" t="s">
+        <v>436</v>
+      </c>
+      <c r="D345" t="s">
+        <v>17</v>
+      </c>
+      <c r="E345" t="s">
+        <v>17</v>
+      </c>
+      <c r="F345" t="s">
+        <v>17</v>
+      </c>
+      <c r="G345" t="s">
+        <v>17</v>
+      </c>
+      <c r="H345" t="s">
+        <v>17</v>
+      </c>
+      <c r="I345" t="s">
+        <v>17</v>
+      </c>
+      <c r="J345" t="s">
+        <v>728</v>
+      </c>
+      <c r="K345" t="s">
+        <v>900</v>
+      </c>
+      <c r="L345" s="1">
+        <v>42132</v>
+      </c>
+      <c r="M345" s="1">
+        <v>42132</v>
+      </c>
+      <c r="N345" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="346" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A346" t="s">
+        <v>901</v>
+      </c>
+      <c r="B346" t="s">
+        <v>902</v>
+      </c>
+      <c r="C346" t="s">
+        <v>436</v>
+      </c>
+      <c r="D346" t="s">
+        <v>17</v>
+      </c>
+      <c r="E346" t="s">
+        <v>17</v>
+      </c>
+      <c r="F346" t="s">
+        <v>17</v>
+      </c>
+      <c r="G346" t="s">
+        <v>17</v>
+      </c>
+      <c r="H346" t="s">
+        <v>17</v>
+      </c>
+      <c r="I346" t="s">
+        <v>17</v>
+      </c>
+      <c r="J346" t="s">
+        <v>728</v>
+      </c>
+      <c r="K346" t="s">
+        <v>903</v>
+      </c>
+      <c r="L346" s="1">
+        <v>42128</v>
+      </c>
+      <c r="M346" s="1">
+        <v>42128</v>
+      </c>
+      <c r="N346" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="347" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A347" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C347" t="s">
+        <v>16</v>
+      </c>
+      <c r="D347" t="s">
+        <v>17</v>
+      </c>
+      <c r="E347" t="s">
+        <v>17</v>
+      </c>
+      <c r="F347" t="s">
+        <v>17</v>
+      </c>
+      <c r="G347" t="s">
+        <v>17</v>
+      </c>
+      <c r="H347" t="s">
+        <v>17</v>
+      </c>
+      <c r="I347" t="s">
+        <v>17</v>
+      </c>
+      <c r="J347" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K347" t="s">
+        <v>1420</v>
+      </c>
+      <c r="L347" s="1"/>
+      <c r="M347" s="1"/>
+      <c r="N347" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="348" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A348" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C348" t="s">
+        <v>16</v>
+      </c>
+      <c r="D348" t="s">
+        <v>17</v>
+      </c>
+      <c r="E348" t="s">
+        <v>17</v>
+      </c>
+      <c r="F348" t="s">
+        <v>17</v>
+      </c>
+      <c r="G348" t="s">
+        <v>17</v>
+      </c>
+      <c r="H348" t="s">
+        <v>17</v>
+      </c>
+      <c r="I348" t="s">
+        <v>17</v>
+      </c>
+      <c r="J348" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K348" t="s">
+        <v>1426</v>
+      </c>
+      <c r="L348" s="1"/>
+      <c r="M348" s="1"/>
+      <c r="N348" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="349" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A349" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C349" t="s">
+        <v>16</v>
+      </c>
+      <c r="D349" t="s">
+        <v>17</v>
+      </c>
+      <c r="E349" t="s">
+        <v>17</v>
+      </c>
+      <c r="F349" t="s">
+        <v>17</v>
+      </c>
+      <c r="G349" t="s">
+        <v>17</v>
+      </c>
+      <c r="H349" t="s">
+        <v>17</v>
+      </c>
+      <c r="I349" t="s">
+        <v>17</v>
+      </c>
+      <c r="J349" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K349" t="s">
+        <v>1423</v>
+      </c>
+      <c r="L349" s="1"/>
+      <c r="M349" s="1"/>
+      <c r="N349" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="350" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A350" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C350" t="s">
+        <v>16</v>
+      </c>
+      <c r="D350" t="s">
+        <v>17</v>
+      </c>
+      <c r="E350" t="s">
+        <v>17</v>
+      </c>
+      <c r="F350" t="s">
+        <v>17</v>
+      </c>
+      <c r="G350" t="s">
+        <v>17</v>
+      </c>
+      <c r="H350" t="s">
+        <v>17</v>
+      </c>
+      <c r="I350" t="s">
+        <v>17</v>
+      </c>
+      <c r="J350" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K350" t="s">
+        <v>1693</v>
+      </c>
+      <c r="L350" s="1">
+        <v>20821</v>
+      </c>
+      <c r="M350" s="1">
+        <v>21128</v>
+      </c>
+      <c r="N350" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="351" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A351" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C351" t="s">
+        <v>16</v>
+      </c>
+      <c r="D351" t="s">
+        <v>17</v>
+      </c>
+      <c r="E351" t="s">
+        <v>17</v>
+      </c>
+      <c r="F351" t="s">
+        <v>17</v>
+      </c>
+      <c r="G351" t="s">
+        <v>17</v>
+      </c>
+      <c r="H351" t="s">
+        <v>17</v>
+      </c>
+      <c r="I351" t="s">
+        <v>17</v>
+      </c>
+      <c r="J351" t="s">
+        <v>1280</v>
+      </c>
+      <c r="K351" t="s">
+        <v>1293</v>
+      </c>
+      <c r="L351" s="1">
+        <v>25204</v>
+      </c>
+      <c r="M351" s="1">
+        <v>25204</v>
+      </c>
+      <c r="N351" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="352" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A352" t="s">
+        <v>550</v>
+      </c>
+      <c r="B352" t="s">
+        <v>551</v>
+      </c>
+      <c r="C352" t="s">
+        <v>16</v>
+      </c>
+      <c r="D352" t="s">
+        <v>17</v>
+      </c>
+      <c r="E352" t="s">
+        <v>17</v>
+      </c>
+      <c r="F352" t="s">
+        <v>17</v>
+      </c>
+      <c r="G352" t="s">
+        <v>17</v>
+      </c>
+      <c r="H352" t="s">
+        <v>17</v>
+      </c>
+      <c r="I352" t="s">
+        <v>17</v>
+      </c>
+      <c r="J352" t="s">
+        <v>524</v>
+      </c>
+      <c r="K352" t="s">
+        <v>552</v>
+      </c>
+      <c r="L352" s="1">
+        <v>21186</v>
+      </c>
+      <c r="M352" s="1">
+        <v>22166</v>
+      </c>
+      <c r="N352" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="353" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A353" t="s">
+        <v>554</v>
+      </c>
+      <c r="B353" t="s">
+        <v>555</v>
+      </c>
+      <c r="C353" t="s">
+        <v>16</v>
+      </c>
+      <c r="D353" t="s">
+        <v>17</v>
+      </c>
+      <c r="E353" t="s">
+        <v>17</v>
+      </c>
+      <c r="F353" t="s">
+        <v>17</v>
+      </c>
+      <c r="G353" t="s">
+        <v>17</v>
+      </c>
+      <c r="H353" t="s">
+        <v>17</v>
+      </c>
+      <c r="I353" t="s">
+        <v>17</v>
+      </c>
+      <c r="J353" t="s">
+        <v>524</v>
+      </c>
+      <c r="K353" t="s">
+        <v>556</v>
+      </c>
+      <c r="L353" s="1">
+        <v>18629</v>
+      </c>
+      <c r="M353" s="1">
+        <v>20070</v>
+      </c>
+      <c r="N353" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="354" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A354" t="s">
+        <v>558</v>
+      </c>
+      <c r="B354" t="s">
+        <v>559</v>
+      </c>
+      <c r="C354" t="s">
+        <v>16</v>
+      </c>
+      <c r="D354" t="s">
+        <v>17</v>
+      </c>
+      <c r="E354" t="s">
+        <v>17</v>
+      </c>
+      <c r="F354" t="s">
+        <v>17</v>
+      </c>
+      <c r="G354" t="s">
+        <v>17</v>
+      </c>
+      <c r="H354" t="s">
+        <v>17</v>
+      </c>
+      <c r="I354" t="s">
+        <v>17</v>
+      </c>
+      <c r="J354" t="s">
+        <v>524</v>
+      </c>
+      <c r="K354" t="s">
+        <v>560</v>
+      </c>
+      <c r="L354" s="1">
+        <v>20090</v>
+      </c>
+      <c r="M354" s="1">
+        <v>21184</v>
+      </c>
+      <c r="N354" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="355" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A355" t="s">
+        <v>904</v>
+      </c>
+      <c r="B355" t="s">
+        <v>905</v>
+      </c>
+      <c r="C355" t="s">
+        <v>436</v>
+      </c>
+      <c r="D355" t="s">
+        <v>17</v>
+      </c>
+      <c r="E355" t="s">
+        <v>17</v>
+      </c>
+      <c r="F355" t="s">
+        <v>17</v>
+      </c>
+      <c r="G355" t="s">
+        <v>17</v>
+      </c>
+      <c r="H355" t="s">
+        <v>17</v>
+      </c>
+      <c r="I355" t="s">
+        <v>17</v>
+      </c>
+      <c r="J355" t="s">
+        <v>728</v>
+      </c>
+      <c r="K355" t="s">
+        <v>906</v>
+      </c>
+      <c r="L355" s="1">
+        <v>41779</v>
+      </c>
+      <c r="M355" s="1">
+        <v>41779</v>
+      </c>
+      <c r="N355" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="356" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A356" t="s">
+        <v>907</v>
+      </c>
+      <c r="B356" t="s">
+        <v>908</v>
+      </c>
+      <c r="C356" t="s">
+        <v>436</v>
+      </c>
+      <c r="D356" t="s">
+        <v>17</v>
+      </c>
+      <c r="E356" t="s">
+        <v>17</v>
+      </c>
+      <c r="F356" t="s">
+        <v>17</v>
+      </c>
+      <c r="G356" t="s">
+        <v>17</v>
+      </c>
+      <c r="H356" t="s">
+        <v>17</v>
+      </c>
+      <c r="I356" t="s">
+        <v>17</v>
+      </c>
+      <c r="J356" t="s">
+        <v>728</v>
+      </c>
+      <c r="K356" t="s">
+        <v>909</v>
+      </c>
+      <c r="L356" s="1">
+        <v>42135</v>
+      </c>
+      <c r="M356" s="1">
+        <v>42135</v>
+      </c>
+      <c r="N356" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="357" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A357" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C357" t="s">
+        <v>16</v>
+      </c>
+      <c r="D357" t="s">
+        <v>17</v>
+      </c>
+      <c r="E357" t="s">
+        <v>17</v>
+      </c>
+      <c r="F357" t="s">
+        <v>17</v>
+      </c>
+      <c r="G357" t="s">
+        <v>17</v>
+      </c>
+      <c r="H357" t="s">
+        <v>17</v>
+      </c>
+      <c r="I357" t="s">
+        <v>17</v>
+      </c>
+      <c r="J357" t="s">
+        <v>1280</v>
+      </c>
+      <c r="K357" t="s">
+        <v>1296</v>
+      </c>
+      <c r="L357" s="1">
+        <v>24068</v>
+      </c>
+      <c r="M357" s="1">
+        <v>24191</v>
+      </c>
+      <c r="N357" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="358" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A358" t="s">
+        <v>910</v>
+      </c>
+      <c r="B358" t="s">
+        <v>911</v>
+      </c>
+      <c r="C358" t="s">
+        <v>436</v>
+      </c>
+      <c r="D358" t="s">
+        <v>17</v>
+      </c>
+      <c r="E358" t="s">
+        <v>17</v>
+      </c>
+      <c r="F358" t="s">
+        <v>17</v>
+      </c>
+      <c r="G358" t="s">
+        <v>17</v>
+      </c>
+      <c r="H358" t="s">
+        <v>17</v>
+      </c>
+      <c r="I358" t="s">
+        <v>17</v>
+      </c>
+      <c r="J358" t="s">
+        <v>728</v>
+      </c>
+      <c r="K358" t="s">
+        <v>912</v>
+      </c>
+      <c r="L358" s="1">
+        <v>45138</v>
+      </c>
+      <c r="M358" s="1">
+        <v>45138</v>
+      </c>
+      <c r="N358" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="359" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A359" t="s">
+        <v>913</v>
+      </c>
+      <c r="B359" t="s">
+        <v>914</v>
+      </c>
+      <c r="C359" t="s">
+        <v>436</v>
+      </c>
+      <c r="D359" t="s">
+        <v>17</v>
+      </c>
+      <c r="E359" t="s">
+        <v>17</v>
+      </c>
+      <c r="F359" t="s">
+        <v>17</v>
+      </c>
+      <c r="G359" t="s">
+        <v>17</v>
+      </c>
+      <c r="H359" t="s">
+        <v>17</v>
+      </c>
+      <c r="I359" t="s">
+        <v>17</v>
+      </c>
+      <c r="J359" t="s">
+        <v>728</v>
+      </c>
+      <c r="K359" t="s">
+        <v>915</v>
+      </c>
+      <c r="L359" s="1">
+        <v>42121</v>
+      </c>
+      <c r="M359" s="1">
+        <v>42121</v>
+      </c>
+      <c r="N359" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="360" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A360" t="s">
+        <v>916</v>
+      </c>
+      <c r="B360" t="s">
+        <v>917</v>
+      </c>
+      <c r="C360" t="s">
+        <v>436</v>
+      </c>
+      <c r="D360" t="s">
+        <v>17</v>
+      </c>
+      <c r="E360" t="s">
+        <v>17</v>
+      </c>
+      <c r="F360" t="s">
+        <v>17</v>
+      </c>
+      <c r="G360" t="s">
+        <v>17</v>
+      </c>
+      <c r="H360" t="s">
+        <v>17</v>
+      </c>
+      <c r="I360" t="s">
+        <v>17</v>
+      </c>
+      <c r="J360" t="s">
+        <v>728</v>
+      </c>
+      <c r="K360" t="s">
+        <v>918</v>
+      </c>
+      <c r="L360" s="1">
+        <v>45131</v>
+      </c>
+      <c r="M360" s="1">
+        <v>45131</v>
+      </c>
+      <c r="N360" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="361" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A361" t="s">
+        <v>919</v>
+      </c>
+      <c r="B361" t="s">
+        <v>920</v>
+      </c>
+      <c r="C361" t="s">
+        <v>436</v>
+      </c>
+      <c r="D361" t="s">
+        <v>17</v>
+      </c>
+      <c r="E361" t="s">
+        <v>17</v>
+      </c>
+      <c r="F361" t="s">
+        <v>17</v>
+      </c>
+      <c r="G361" t="s">
+        <v>17</v>
+      </c>
+      <c r="H361" t="s">
+        <v>17</v>
+      </c>
+      <c r="I361" t="s">
+        <v>17</v>
+      </c>
+      <c r="J361" t="s">
+        <v>728</v>
+      </c>
+      <c r="K361" t="s">
+        <v>921</v>
+      </c>
+      <c r="L361" s="1">
+        <v>42177</v>
+      </c>
+      <c r="M361" s="1">
+        <v>42177</v>
+      </c>
+      <c r="N361" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="362" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A362" t="s">
+        <v>922</v>
+      </c>
+      <c r="B362" t="s">
+        <v>923</v>
+      </c>
+      <c r="C362" t="s">
+        <v>436</v>
+      </c>
+      <c r="D362" t="s">
+        <v>17</v>
+      </c>
+      <c r="E362" t="s">
+        <v>17</v>
+      </c>
+      <c r="F362" t="s">
+        <v>17</v>
+      </c>
+      <c r="G362" t="s">
+        <v>17</v>
+      </c>
+      <c r="H362" t="s">
+        <v>17</v>
+      </c>
+      <c r="I362" t="s">
+        <v>17</v>
+      </c>
+      <c r="J362" t="s">
+        <v>728</v>
+      </c>
+      <c r="K362" t="s">
+        <v>924</v>
+      </c>
+      <c r="L362" s="1">
+        <v>42125</v>
+      </c>
+      <c r="M362" s="1">
+        <v>42125</v>
+      </c>
+      <c r="N362" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="363" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A363" t="s">
+        <v>925</v>
+      </c>
+      <c r="B363" t="s">
+        <v>926</v>
+      </c>
+      <c r="C363" t="s">
+        <v>436</v>
+      </c>
+      <c r="D363" t="s">
+        <v>17</v>
+      </c>
+      <c r="E363" t="s">
+        <v>17</v>
+      </c>
+      <c r="F363" t="s">
+        <v>17</v>
+      </c>
+      <c r="G363" t="s">
+        <v>17</v>
+      </c>
+      <c r="H363" t="s">
+        <v>17</v>
+      </c>
+      <c r="I363" t="s">
+        <v>17</v>
+      </c>
+      <c r="J363" t="s">
+        <v>728</v>
+      </c>
+      <c r="K363" t="s">
+        <v>927</v>
+      </c>
+      <c r="L363" s="1">
+        <v>45132</v>
+      </c>
+      <c r="M363" s="1">
+        <v>45132</v>
+      </c>
+      <c r="N363" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="364" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A364" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C364" t="s">
+        <v>16</v>
+      </c>
+      <c r="D364" t="s">
+        <v>17</v>
+      </c>
+      <c r="E364" t="s">
+        <v>17</v>
+      </c>
+      <c r="F364" t="s">
+        <v>17</v>
+      </c>
+      <c r="G364" t="s">
+        <v>17</v>
+      </c>
+      <c r="H364" t="s">
+        <v>17</v>
+      </c>
+      <c r="I364" t="s">
+        <v>17</v>
+      </c>
+      <c r="J364" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K364" t="s">
+        <v>1586</v>
+      </c>
+      <c r="L364" s="1">
+        <v>30317</v>
+      </c>
+      <c r="M364" s="1">
+        <v>30317</v>
+      </c>
+      <c r="N364" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="365" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A365" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C365" t="s">
+        <v>16</v>
+      </c>
+      <c r="D365" t="s">
+        <v>17</v>
+      </c>
+      <c r="E365" t="s">
+        <v>17</v>
+      </c>
+      <c r="F365" t="s">
+        <v>17</v>
+      </c>
+      <c r="G365" t="s">
+        <v>17</v>
+      </c>
+      <c r="H365" t="s">
+        <v>17</v>
+      </c>
+      <c r="I365" t="s">
+        <v>17</v>
+      </c>
+      <c r="J365" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K365" t="s">
+        <v>1525</v>
+      </c>
+      <c r="L365" s="1">
+        <v>17533</v>
+      </c>
+      <c r="M365" s="1">
+        <v>17533</v>
+      </c>
+      <c r="N365" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="366" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A366" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C366" t="s">
+        <v>16</v>
+      </c>
+      <c r="D366" t="s">
+        <v>17</v>
+      </c>
+      <c r="E366" t="s">
+        <v>17</v>
+      </c>
+      <c r="F366" t="s">
+        <v>17</v>
+      </c>
+      <c r="G366" t="s">
+        <v>17</v>
+      </c>
+      <c r="H366" t="s">
+        <v>17</v>
+      </c>
+      <c r="I366" t="s">
+        <v>17</v>
+      </c>
+      <c r="J366" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K366" t="s">
+        <v>1528</v>
+      </c>
+      <c r="L366" s="1">
+        <v>17533</v>
+      </c>
+      <c r="M366" s="1">
+        <v>17533</v>
+      </c>
+      <c r="N366" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="367" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A367" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E367" t="s">
+        <v>1317</v>
+      </c>
+      <c r="F367" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G367" t="s">
+        <v>1318</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1319</v>
+      </c>
+      <c r="I367" t="s">
+        <v>1320</v>
+      </c>
+      <c r="J367" t="s">
+        <v>288</v>
+      </c>
+      <c r="K367" t="s">
+        <v>1321</v>
+      </c>
+      <c r="L367" s="1">
+        <v>17746</v>
+      </c>
+      <c r="M367" s="1">
+        <v>24871</v>
+      </c>
+      <c r="N367" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="368" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A368" t="s">
+        <v>928</v>
+      </c>
+      <c r="B368" t="s">
+        <v>929</v>
+      </c>
+      <c r="C368" t="s">
+        <v>436</v>
+      </c>
+      <c r="D368" t="s">
+        <v>17</v>
+      </c>
+      <c r="E368" t="s">
+        <v>17</v>
+      </c>
+      <c r="F368" t="s">
+        <v>17</v>
+      </c>
+      <c r="G368" t="s">
+        <v>17</v>
+      </c>
+      <c r="H368" t="s">
+        <v>17</v>
+      </c>
+      <c r="I368" t="s">
+        <v>17</v>
+      </c>
+      <c r="J368" t="s">
+        <v>728</v>
+      </c>
+      <c r="K368" t="s">
+        <v>930</v>
+      </c>
+      <c r="L368" s="1">
+        <v>42153</v>
+      </c>
+      <c r="M368" s="1">
+        <v>42153</v>
+      </c>
+      <c r="N368" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="369" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A369" t="s">
+        <v>931</v>
+      </c>
+      <c r="B369" t="s">
+        <v>932</v>
+      </c>
+      <c r="C369" t="s">
+        <v>436</v>
+      </c>
+      <c r="D369" t="s">
+        <v>17</v>
+      </c>
+      <c r="E369" t="s">
+        <v>17</v>
+      </c>
+      <c r="F369" t="s">
+        <v>17</v>
+      </c>
+      <c r="G369" t="s">
+        <v>17</v>
+      </c>
+      <c r="H369" t="s">
+        <v>17</v>
+      </c>
+      <c r="I369" t="s">
+        <v>17</v>
+      </c>
+      <c r="J369" t="s">
+        <v>728</v>
+      </c>
+      <c r="K369" t="s">
+        <v>933</v>
+      </c>
+      <c r="L369" s="1">
+        <v>45132</v>
+      </c>
+      <c r="M369" s="1">
+        <v>45132</v>
+      </c>
+      <c r="N369" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="370" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A370" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C370" t="s">
+        <v>16</v>
+      </c>
+      <c r="D370" t="s">
+        <v>17</v>
+      </c>
+      <c r="E370" t="s">
+        <v>17</v>
+      </c>
+      <c r="F370" t="s">
+        <v>17</v>
+      </c>
+      <c r="G370" t="s">
+        <v>17</v>
+      </c>
+      <c r="H370" t="s">
+        <v>17</v>
+      </c>
+      <c r="I370" t="s">
+        <v>17</v>
+      </c>
+      <c r="J370" t="s">
+        <v>1280</v>
+      </c>
+      <c r="K370" t="s">
+        <v>1299</v>
+      </c>
+      <c r="L370" s="1">
+        <v>25569</v>
+      </c>
+      <c r="M370" s="1">
+        <v>25569</v>
+      </c>
+      <c r="N370" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="371" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A371" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C371" t="s">
+        <v>16</v>
+      </c>
+      <c r="D371" t="s">
+        <v>17</v>
+      </c>
+      <c r="E371" t="s">
+        <v>17</v>
+      </c>
+      <c r="F371" t="s">
+        <v>17</v>
+      </c>
+      <c r="G371" t="s">
+        <v>17</v>
+      </c>
+      <c r="H371" t="s">
+        <v>17</v>
+      </c>
+      <c r="I371" t="s">
+        <v>17</v>
+      </c>
+      <c r="J371" t="s">
+        <v>1280</v>
+      </c>
+      <c r="K371" t="s">
+        <v>1302</v>
+      </c>
+      <c r="L371" s="1">
+        <v>24791</v>
+      </c>
+      <c r="M371" s="1">
+        <v>24791</v>
+      </c>
+      <c r="N371" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="372" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A372" t="s">
+        <v>392</v>
+      </c>
+      <c r="B372" t="s">
+        <v>393</v>
+      </c>
+      <c r="C372" t="s">
+        <v>312</v>
+      </c>
+      <c r="D372" t="s">
+        <v>17</v>
+      </c>
+      <c r="E372" t="s">
+        <v>394</v>
+      </c>
+      <c r="F372" t="s">
+        <v>395</v>
+      </c>
+      <c r="G372" t="s">
+        <v>396</v>
+      </c>
+      <c r="H372" t="s">
+        <v>17</v>
+      </c>
+      <c r="I372" t="s">
+        <v>397</v>
+      </c>
+      <c r="J372" t="s">
+        <v>307</v>
+      </c>
+      <c r="K372" t="s">
+        <v>398</v>
+      </c>
+      <c r="L372" s="1">
+        <v>28946</v>
+      </c>
+      <c r="M372" s="1">
+        <v>28946</v>
+      </c>
+      <c r="N372" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="373" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A373" t="s">
+        <v>934</v>
+      </c>
+      <c r="B373" t="s">
+        <v>935</v>
+      </c>
+      <c r="C373" t="s">
+        <v>436</v>
+      </c>
+      <c r="D373" t="s">
+        <v>17</v>
+      </c>
+      <c r="E373" t="s">
+        <v>17</v>
+      </c>
+      <c r="F373" t="s">
+        <v>17</v>
+      </c>
+      <c r="G373" t="s">
+        <v>17</v>
+      </c>
+      <c r="H373" t="s">
+        <v>17</v>
+      </c>
+      <c r="I373" t="s">
+        <v>17</v>
+      </c>
+      <c r="J373" t="s">
+        <v>728</v>
+      </c>
+      <c r="K373" t="s">
+        <v>936</v>
+      </c>
+      <c r="L373" s="1">
+        <v>45134</v>
+      </c>
+      <c r="M373" s="1">
+        <v>45134</v>
+      </c>
+      <c r="N373" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="374" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A374" t="s">
+        <v>562</v>
+      </c>
+      <c r="B374" t="s">
+        <v>563</v>
+      </c>
+      <c r="C374" t="s">
+        <v>16</v>
+      </c>
+      <c r="D374" t="s">
+        <v>17</v>
+      </c>
+      <c r="E374" t="s">
+        <v>17</v>
+      </c>
+      <c r="F374" t="s">
+        <v>17</v>
+      </c>
+      <c r="G374" t="s">
+        <v>17</v>
+      </c>
+      <c r="H374" t="s">
+        <v>17</v>
+      </c>
+      <c r="I374" t="s">
+        <v>17</v>
+      </c>
+      <c r="J374" t="s">
+        <v>524</v>
+      </c>
+      <c r="K374" t="s">
+        <v>564</v>
+      </c>
+      <c r="L374" s="1">
+        <v>21135</v>
+      </c>
+      <c r="M374" s="1">
+        <v>22989</v>
+      </c>
+      <c r="N374" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="375" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A375" t="s">
+        <v>937</v>
+      </c>
+      <c r="B375" t="s">
+        <v>938</v>
+      </c>
+      <c r="C375" t="s">
+        <v>436</v>
+      </c>
+      <c r="D375" t="s">
+        <v>17</v>
+      </c>
+      <c r="E375" t="s">
+        <v>17</v>
+      </c>
+      <c r="F375" t="s">
+        <v>17</v>
+      </c>
+      <c r="G375" t="s">
+        <v>17</v>
+      </c>
+      <c r="H375" t="s">
+        <v>17</v>
+      </c>
+      <c r="I375" t="s">
+        <v>17</v>
+      </c>
+      <c r="J375" t="s">
+        <v>728</v>
+      </c>
+      <c r="K375" t="s">
+        <v>939</v>
+      </c>
+      <c r="L375" s="1">
+        <v>41790</v>
+      </c>
+      <c r="M375" s="1">
+        <v>41790</v>
+      </c>
+      <c r="N375" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="376" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A376" t="s">
+        <v>940</v>
+      </c>
+      <c r="B376" t="s">
+        <v>941</v>
+      </c>
+      <c r="C376" t="s">
+        <v>436</v>
+      </c>
+      <c r="D376" t="s">
+        <v>17</v>
+      </c>
+      <c r="E376" t="s">
+        <v>17</v>
+      </c>
+      <c r="F376" t="s">
+        <v>17</v>
+      </c>
+      <c r="G376" t="s">
+        <v>17</v>
+      </c>
+      <c r="H376" t="s">
+        <v>17</v>
+      </c>
+      <c r="I376" t="s">
+        <v>17</v>
+      </c>
+      <c r="J376" t="s">
+        <v>728</v>
+      </c>
+      <c r="K376" t="s">
+        <v>942</v>
+      </c>
+      <c r="L376" s="1">
+        <v>41762</v>
+      </c>
+      <c r="M376" s="1">
+        <v>41762</v>
+      </c>
+      <c r="N376" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="377" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A377" t="s">
+        <v>943</v>
+      </c>
+      <c r="B377" t="s">
+        <v>944</v>
+      </c>
+      <c r="C377" t="s">
+        <v>436</v>
+      </c>
+      <c r="D377" t="s">
+        <v>17</v>
+      </c>
+      <c r="E377" t="s">
+        <v>17</v>
+      </c>
+      <c r="F377" t="s">
+        <v>17</v>
+      </c>
+      <c r="G377" t="s">
+        <v>17</v>
+      </c>
+      <c r="H377" t="s">
+        <v>17</v>
+      </c>
+      <c r="I377" t="s">
+        <v>17</v>
+      </c>
+      <c r="J377" t="s">
+        <v>728</v>
+      </c>
+      <c r="K377" t="s">
+        <v>945</v>
+      </c>
+      <c r="L377" s="1">
+        <v>41774</v>
+      </c>
+      <c r="M377" s="1">
+        <v>41774</v>
+      </c>
+      <c r="N377" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="378" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A378" t="s">
+        <v>946</v>
+      </c>
+      <c r="B378" t="s">
+        <v>947</v>
+      </c>
+      <c r="C378" t="s">
+        <v>436</v>
+      </c>
+      <c r="D378" t="s">
+        <v>17</v>
+      </c>
+      <c r="E378" t="s">
+        <v>17</v>
+      </c>
+      <c r="F378" t="s">
+        <v>17</v>
+      </c>
+      <c r="G378" t="s">
+        <v>17</v>
+      </c>
+      <c r="H378" t="s">
+        <v>17</v>
+      </c>
+      <c r="I378" t="s">
+        <v>17</v>
+      </c>
+      <c r="J378" t="s">
+        <v>728</v>
+      </c>
+      <c r="K378" t="s">
+        <v>948</v>
+      </c>
+      <c r="L378" s="1">
+        <v>42292</v>
+      </c>
+      <c r="M378" s="1">
+        <v>42292</v>
+      </c>
+      <c r="N378" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="379" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A379" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C379" t="s">
+        <v>16</v>
+      </c>
+      <c r="D379" t="s">
+        <v>17</v>
+      </c>
+      <c r="E379" t="s">
+        <v>17</v>
+      </c>
+      <c r="F379" t="s">
+        <v>17</v>
+      </c>
+      <c r="G379" t="s">
+        <v>17</v>
+      </c>
+      <c r="H379" t="s">
+        <v>17</v>
+      </c>
+      <c r="I379" t="s">
+        <v>17</v>
+      </c>
+      <c r="J379" t="s">
+        <v>1457</v>
+      </c>
+      <c r="K379" t="s">
+        <v>1494</v>
+      </c>
+      <c r="L379" s="1">
+        <v>31048</v>
+      </c>
+      <c r="M379" s="1">
+        <v>31048</v>
+      </c>
+      <c r="N379" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="380" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A380" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C380" t="s">
+        <v>16</v>
+      </c>
+      <c r="D380" t="s">
+        <v>17</v>
+      </c>
+      <c r="E380" t="s">
+        <v>17</v>
+      </c>
+      <c r="F380" t="s">
+        <v>17</v>
+      </c>
+      <c r="G380" t="s">
+        <v>17</v>
+      </c>
+      <c r="H380" t="s">
+        <v>17</v>
+      </c>
+      <c r="I380" t="s">
+        <v>17</v>
+      </c>
+      <c r="J380" t="s">
+        <v>1457</v>
+      </c>
+      <c r="K380" t="s">
+        <v>1488</v>
+      </c>
+      <c r="L380" s="1">
+        <v>27002</v>
+      </c>
+      <c r="M380" s="1">
+        <v>27002</v>
+      </c>
+      <c r="N380" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="381" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A381" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C381" t="s">
+        <v>16</v>
+      </c>
+      <c r="D381" t="s">
+        <v>17</v>
+      </c>
+      <c r="E381" t="s">
+        <v>17</v>
+      </c>
+      <c r="F381" t="s">
+        <v>17</v>
+      </c>
+      <c r="G381" t="s">
+        <v>17</v>
+      </c>
+      <c r="H381" t="s">
+        <v>17</v>
+      </c>
+      <c r="I381" t="s">
+        <v>17</v>
+      </c>
+      <c r="J381" t="s">
+        <v>1457</v>
+      </c>
+      <c r="K381" t="s">
+        <v>1479</v>
+      </c>
+      <c r="L381" s="1">
+        <v>23743</v>
+      </c>
+      <c r="M381" s="1">
+        <v>23743</v>
+      </c>
+      <c r="N381" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="382" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A382" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C382" t="s">
+        <v>16</v>
+      </c>
+      <c r="D382" t="s">
+        <v>17</v>
+      </c>
+      <c r="E382" t="s">
+        <v>17</v>
+      </c>
+      <c r="F382" t="s">
+        <v>17</v>
+      </c>
+      <c r="G382" t="s">
+        <v>17</v>
+      </c>
+      <c r="H382" t="s">
+        <v>17</v>
+      </c>
+      <c r="I382" t="s">
+        <v>17</v>
+      </c>
+      <c r="J382" t="s">
+        <v>1457</v>
+      </c>
+      <c r="K382" t="s">
+        <v>1491</v>
+      </c>
+      <c r="L382" s="1">
+        <v>29221</v>
+      </c>
+      <c r="M382" s="1">
+        <v>29221</v>
+      </c>
+      <c r="N382" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="383" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A383" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C383" t="s">
+        <v>16</v>
+      </c>
+      <c r="D383" t="s">
+        <v>17</v>
+      </c>
+      <c r="E383" t="s">
+        <v>17</v>
+      </c>
+      <c r="F383" t="s">
+        <v>17</v>
+      </c>
+      <c r="G383" t="s">
+        <v>17</v>
+      </c>
+      <c r="H383" t="s">
+        <v>17</v>
+      </c>
+      <c r="I383" t="s">
+        <v>17</v>
+      </c>
+      <c r="J383" t="s">
+        <v>1457</v>
+      </c>
+      <c r="K383" t="s">
+        <v>1497</v>
+      </c>
+      <c r="L383" s="1">
+        <v>35370</v>
+      </c>
+      <c r="M383" s="1">
+        <v>35370</v>
+      </c>
+      <c r="N383" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="384" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A384" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C384" t="s">
+        <v>16</v>
+      </c>
+      <c r="D384" t="s">
+        <v>17</v>
+      </c>
+      <c r="E384" t="s">
+        <v>17</v>
+      </c>
+      <c r="F384" t="s">
+        <v>17</v>
+      </c>
+      <c r="G384" t="s">
+        <v>17</v>
+      </c>
+      <c r="H384" t="s">
+        <v>17</v>
+      </c>
+      <c r="I384" t="s">
+        <v>17</v>
+      </c>
+      <c r="J384" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K384" t="s">
+        <v>1727</v>
+      </c>
+      <c r="L384" s="1">
+        <v>22282</v>
+      </c>
+      <c r="M384" s="1">
+        <v>23323</v>
+      </c>
+      <c r="N384" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="385" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A385" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C385" t="s">
+        <v>16</v>
+      </c>
+      <c r="D385" t="s">
+        <v>17</v>
+      </c>
+      <c r="E385" t="s">
+        <v>17</v>
+      </c>
+      <c r="F385" t="s">
+        <v>17</v>
+      </c>
+      <c r="G385" t="s">
+        <v>17</v>
+      </c>
+      <c r="H385" t="s">
+        <v>17</v>
+      </c>
+      <c r="I385" t="s">
+        <v>17</v>
+      </c>
+      <c r="J385" t="s">
+        <v>1280</v>
+      </c>
+      <c r="K385" t="s">
+        <v>1305</v>
+      </c>
+      <c r="L385" s="1">
+        <v>24473</v>
+      </c>
+      <c r="M385" s="1">
+        <v>24473</v>
+      </c>
+      <c r="N385" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="386" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A386" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D386" t="s">
+        <v>17</v>
+      </c>
+      <c r="E386" t="s">
+        <v>17</v>
+      </c>
+      <c r="F386" t="s">
+        <v>17</v>
+      </c>
+      <c r="G386" t="s">
+        <v>17</v>
+      </c>
+      <c r="H386" t="s">
+        <v>17</v>
+      </c>
+      <c r="I386" t="s">
+        <v>17</v>
+      </c>
+      <c r="J386" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K386" t="s">
+        <v>1594</v>
+      </c>
+      <c r="L386" s="1"/>
+      <c r="M386" s="1"/>
+      <c r="N386" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="387" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A387" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D387" t="s">
+        <v>17</v>
+      </c>
+      <c r="E387" t="s">
+        <v>17</v>
+      </c>
+      <c r="F387" t="s">
+        <v>17</v>
+      </c>
+      <c r="G387" t="s">
+        <v>17</v>
+      </c>
+      <c r="H387" t="s">
+        <v>17</v>
+      </c>
+      <c r="I387" t="s">
+        <v>17</v>
+      </c>
+      <c r="J387" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K387" t="s">
+        <v>1597</v>
+      </c>
+      <c r="L387" s="1"/>
+      <c r="M387" s="1"/>
+      <c r="N387" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="388" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A388" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D388" t="s">
+        <v>17</v>
+      </c>
+      <c r="E388" t="s">
+        <v>17</v>
+      </c>
+      <c r="F388" t="s">
+        <v>17</v>
+      </c>
+      <c r="G388" t="s">
+        <v>17</v>
+      </c>
+      <c r="H388" t="s">
+        <v>17</v>
+      </c>
+      <c r="I388" t="s">
+        <v>17</v>
+      </c>
+      <c r="J388" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K388" t="s">
+        <v>1591</v>
+      </c>
+      <c r="L388" s="1">
+        <v>17533</v>
+      </c>
+      <c r="M388" s="1">
+        <v>17533</v>
+      </c>
+      <c r="N388" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="389" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A389" t="s">
+        <v>949</v>
+      </c>
+      <c r="B389" t="s">
+        <v>950</v>
+      </c>
+      <c r="C389" t="s">
+        <v>436</v>
+      </c>
+      <c r="D389" t="s">
+        <v>17</v>
+      </c>
+      <c r="E389" t="s">
+        <v>17</v>
+      </c>
+      <c r="F389" t="s">
+        <v>17</v>
+      </c>
+      <c r="G389" t="s">
+        <v>17</v>
+      </c>
+      <c r="H389" t="s">
+        <v>17</v>
+      </c>
+      <c r="I389" t="s">
+        <v>17</v>
+      </c>
+      <c r="J389" t="s">
+        <v>728</v>
+      </c>
+      <c r="K389" t="s">
+        <v>951</v>
+      </c>
+      <c r="L389" s="1">
+        <v>41786</v>
+      </c>
+      <c r="M389" s="1">
+        <v>41786</v>
+      </c>
+      <c r="N389" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="390" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A390" t="s">
+        <v>952</v>
+      </c>
+      <c r="B390" t="s">
+        <v>953</v>
+      </c>
+      <c r="C390" t="s">
+        <v>436</v>
+      </c>
+      <c r="D390" t="s">
+        <v>17</v>
+      </c>
+      <c r="E390" t="s">
+        <v>17</v>
+      </c>
+      <c r="F390" t="s">
+        <v>17</v>
+      </c>
+      <c r="G390" t="s">
+        <v>17</v>
+      </c>
+      <c r="H390" t="s">
+        <v>17</v>
+      </c>
+      <c r="I390" t="s">
+        <v>17</v>
+      </c>
+      <c r="J390" t="s">
+        <v>728</v>
+      </c>
+      <c r="K390" t="s">
+        <v>954</v>
+      </c>
+      <c r="L390" s="1">
+        <v>41780</v>
+      </c>
+      <c r="M390" s="1">
+        <v>41780</v>
+      </c>
+      <c r="N390" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="391" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A391" t="s">
+        <v>955</v>
+      </c>
+      <c r="B391" t="s">
+        <v>956</v>
+      </c>
+      <c r="C391" t="s">
+        <v>436</v>
+      </c>
+      <c r="D391" t="s">
+        <v>17</v>
+      </c>
+      <c r="E391" t="s">
+        <v>17</v>
+      </c>
+      <c r="F391" t="s">
+        <v>17</v>
+      </c>
+      <c r="G391" t="s">
+        <v>17</v>
+      </c>
+      <c r="H391" t="s">
+        <v>17</v>
+      </c>
+      <c r="I391" t="s">
+        <v>17</v>
+      </c>
+      <c r="J391" t="s">
+        <v>728</v>
+      </c>
+      <c r="K391" t="s">
+        <v>957</v>
+      </c>
+      <c r="L391" s="1">
+        <v>42150</v>
+      </c>
+      <c r="M391" s="1">
+        <v>42150</v>
+      </c>
+      <c r="N391" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="392" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A392" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C392" t="s">
+        <v>16</v>
+      </c>
+      <c r="D392" t="s">
+        <v>17</v>
+      </c>
+      <c r="E392" t="s">
+        <v>17</v>
+      </c>
+      <c r="F392" t="s">
+        <v>17</v>
+      </c>
+      <c r="G392" t="s">
+        <v>17</v>
+      </c>
+      <c r="H392" t="s">
+        <v>17</v>
+      </c>
+      <c r="I392" t="s">
+        <v>17</v>
+      </c>
+      <c r="J392" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K392" t="s">
+        <v>1583</v>
+      </c>
+      <c r="L392" s="1">
+        <v>21916</v>
+      </c>
+      <c r="M392" s="1">
+        <v>21916</v>
+      </c>
+      <c r="N392" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="393" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A393" t="s">
+        <v>958</v>
+      </c>
+      <c r="B393" t="s">
+        <v>959</v>
+      </c>
+      <c r="C393" t="s">
+        <v>436</v>
+      </c>
+      <c r="D393" t="s">
+        <v>17</v>
+      </c>
+      <c r="E393" t="s">
+        <v>17</v>
+      </c>
+      <c r="F393" t="s">
+        <v>17</v>
+      </c>
+      <c r="G393" t="s">
+        <v>17</v>
+      </c>
+      <c r="H393" t="s">
+        <v>17</v>
+      </c>
+      <c r="I393" t="s">
+        <v>17</v>
+      </c>
+      <c r="J393" t="s">
+        <v>728</v>
+      </c>
+      <c r="K393" t="s">
+        <v>960</v>
+      </c>
+      <c r="L393" s="1">
+        <v>41760</v>
+      </c>
+      <c r="M393" s="1">
+        <v>41760</v>
+      </c>
+      <c r="N393" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="394" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A394" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D394" t="s">
+        <v>17</v>
+      </c>
+      <c r="E394" t="s">
+        <v>17</v>
+      </c>
+      <c r="F394" t="s">
+        <v>17</v>
+      </c>
+      <c r="G394" t="s">
+        <v>17</v>
+      </c>
+      <c r="H394" t="s">
+        <v>17</v>
+      </c>
+      <c r="I394" t="s">
+        <v>17</v>
+      </c>
+      <c r="J394" t="s">
+        <v>1603</v>
+      </c>
+      <c r="K394" t="s">
+        <v>1606</v>
+      </c>
+      <c r="L394" s="1">
+        <v>24838</v>
+      </c>
+      <c r="M394" s="1">
+        <v>24838</v>
+      </c>
+      <c r="N394" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="395" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A395" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D395" t="s">
+        <v>17</v>
+      </c>
+      <c r="E395" t="s">
+        <v>17</v>
+      </c>
+      <c r="F395" t="s">
+        <v>17</v>
+      </c>
+      <c r="G395" t="s">
+        <v>17</v>
+      </c>
+      <c r="H395" t="s">
+        <v>17</v>
+      </c>
+      <c r="I395" t="s">
+        <v>17</v>
+      </c>
+      <c r="J395" t="s">
+        <v>1087</v>
+      </c>
+      <c r="K395" t="s">
+        <v>1088</v>
+      </c>
+      <c r="L395" s="1">
+        <v>24473</v>
+      </c>
+      <c r="M395" s="1">
+        <v>25809</v>
+      </c>
+      <c r="N395" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="396" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A396" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C396" t="s">
+        <v>16</v>
+      </c>
+      <c r="D396" t="s">
+        <v>17</v>
+      </c>
+      <c r="E396" t="s">
+        <v>17</v>
+      </c>
+      <c r="F396" t="s">
+        <v>17</v>
+      </c>
+      <c r="G396" t="s">
+        <v>17</v>
+      </c>
+      <c r="H396" t="s">
+        <v>17</v>
+      </c>
+      <c r="I396" t="s">
+        <v>17</v>
+      </c>
+      <c r="J396" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K396" t="s">
+        <v>1696</v>
+      </c>
+      <c r="L396" s="1">
+        <v>20821</v>
+      </c>
+      <c r="M396" s="1">
+        <v>20821</v>
+      </c>
+      <c r="N396" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="397" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A397" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C397" t="s">
+        <v>16</v>
+      </c>
+      <c r="D397" t="s">
+        <v>17</v>
+      </c>
+      <c r="E397" t="s">
+        <v>17</v>
+      </c>
+      <c r="F397" t="s">
+        <v>17</v>
+      </c>
+      <c r="G397" t="s">
+        <v>17</v>
+      </c>
+      <c r="H397" t="s">
+        <v>17</v>
+      </c>
+      <c r="I397" t="s">
+        <v>17</v>
+      </c>
+      <c r="J397" t="s">
+        <v>1457</v>
+      </c>
+      <c r="K397" t="s">
+        <v>1510</v>
+      </c>
+      <c r="L397" s="1">
+        <v>22588</v>
+      </c>
+      <c r="M397" s="1">
+        <v>22588</v>
+      </c>
+      <c r="N397" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="398" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A398" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C398" t="s">
+        <v>16</v>
+      </c>
+      <c r="D398" t="s">
+        <v>17</v>
+      </c>
+      <c r="E398" t="s">
+        <v>17</v>
+      </c>
+      <c r="F398" t="s">
+        <v>17</v>
+      </c>
+      <c r="G398" t="s">
+        <v>17</v>
+      </c>
+      <c r="H398" t="s">
+        <v>17</v>
+      </c>
+      <c r="I398" t="s">
+        <v>17</v>
+      </c>
+      <c r="J398" t="s">
+        <v>1457</v>
+      </c>
+      <c r="K398" t="s">
+        <v>1461</v>
+      </c>
+      <c r="L398" s="1">
+        <v>23302</v>
+      </c>
+      <c r="M398" s="1">
+        <v>23302</v>
+      </c>
+      <c r="N398" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="399" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A399" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C399" t="s">
+        <v>16</v>
+      </c>
+      <c r="D399" t="s">
+        <v>17</v>
+      </c>
+      <c r="E399" t="s">
+        <v>17</v>
+      </c>
+      <c r="F399" t="s">
+        <v>17</v>
+      </c>
+      <c r="G399" t="s">
+        <v>17</v>
+      </c>
+      <c r="H399" t="s">
+        <v>17</v>
+      </c>
+      <c r="I399" t="s">
+        <v>17</v>
+      </c>
+      <c r="J399" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K399" t="s">
+        <v>1744</v>
+      </c>
+      <c r="L399" s="1">
+        <v>20821</v>
+      </c>
+      <c r="M399" s="1">
+        <v>21763</v>
+      </c>
+      <c r="N399" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="400" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A400" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C400" t="s">
+        <v>16</v>
+      </c>
+      <c r="D400" t="s">
+        <v>17</v>
+      </c>
+      <c r="E400" t="s">
+        <v>17</v>
+      </c>
+      <c r="F400" t="s">
+        <v>17</v>
+      </c>
+      <c r="G400" t="s">
+        <v>17</v>
+      </c>
+      <c r="H400" t="s">
+        <v>17</v>
+      </c>
+      <c r="I400" t="s">
+        <v>17</v>
+      </c>
+      <c r="J400" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K400" t="s">
+        <v>1747</v>
+      </c>
+      <c r="L400" s="1">
+        <v>21551</v>
+      </c>
+      <c r="M400" s="1">
+        <v>21551</v>
+      </c>
+      <c r="N400" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="401" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A401" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C401" t="s">
+        <v>16</v>
+      </c>
+      <c r="D401" t="s">
+        <v>17</v>
+      </c>
+      <c r="E401" t="s">
+        <v>17</v>
+      </c>
+      <c r="F401" t="s">
+        <v>17</v>
+      </c>
+      <c r="G401" t="s">
+        <v>17</v>
+      </c>
+      <c r="H401" t="s">
+        <v>17</v>
+      </c>
+      <c r="I401" t="s">
+        <v>17</v>
+      </c>
+      <c r="J401" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K401" t="s">
+        <v>1644</v>
+      </c>
+      <c r="L401" s="1">
+        <v>27395</v>
+      </c>
+      <c r="M401" s="1">
+        <v>27395</v>
+      </c>
+      <c r="N401" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="402" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A402" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D402" t="s">
+        <v>17</v>
+      </c>
+      <c r="E402" t="s">
+        <v>17</v>
+      </c>
+      <c r="F402" t="s">
+        <v>17</v>
+      </c>
+      <c r="G402" t="s">
+        <v>17</v>
+      </c>
+      <c r="H402" t="s">
+        <v>17</v>
+      </c>
+      <c r="I402" t="s">
+        <v>17</v>
+      </c>
+      <c r="J402" t="s">
+        <v>1242</v>
+      </c>
+      <c r="K402" t="s">
+        <v>1243</v>
+      </c>
+      <c r="L402" s="1">
+        <v>23012</v>
+      </c>
+      <c r="M402" s="1">
+        <v>23012</v>
+      </c>
+      <c r="N402" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="403" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A403" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D403" t="s">
+        <v>17</v>
+      </c>
+      <c r="E403" t="s">
+        <v>17</v>
+      </c>
+      <c r="F403" t="s">
+        <v>17</v>
+      </c>
+      <c r="G403" t="s">
+        <v>17</v>
+      </c>
+      <c r="H403" t="s">
+        <v>17</v>
+      </c>
+      <c r="I403" t="s">
+        <v>17</v>
+      </c>
+      <c r="J403" t="s">
+        <v>1242</v>
+      </c>
+      <c r="K403" t="s">
+        <v>1246</v>
+      </c>
+      <c r="L403" s="1">
+        <v>23377</v>
+      </c>
+      <c r="M403" s="1">
+        <v>23478</v>
+      </c>
+      <c r="N403" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="404" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A404" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D404" t="s">
+        <v>17</v>
+      </c>
+      <c r="E404" t="s">
+        <v>17</v>
+      </c>
+      <c r="F404" t="s">
+        <v>17</v>
+      </c>
+      <c r="G404" t="s">
+        <v>17</v>
+      </c>
+      <c r="H404" t="s">
+        <v>17</v>
+      </c>
+      <c r="I404" t="s">
+        <v>17</v>
+      </c>
+      <c r="J404" t="s">
+        <v>1242</v>
+      </c>
+      <c r="K404" t="s">
+        <v>1250</v>
+      </c>
+      <c r="L404" s="1">
+        <v>23377</v>
+      </c>
+      <c r="M404" s="1">
+        <v>23377</v>
+      </c>
+      <c r="N404" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="405" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A405" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D405" t="s">
+        <v>17</v>
+      </c>
+      <c r="E405" t="s">
+        <v>17</v>
+      </c>
+      <c r="F405" t="s">
+        <v>17</v>
+      </c>
+      <c r="G405" t="s">
+        <v>17</v>
+      </c>
+      <c r="H405" t="s">
+        <v>17</v>
+      </c>
+      <c r="I405" t="s">
+        <v>17</v>
+      </c>
+      <c r="J405" t="s">
+        <v>1242</v>
+      </c>
+      <c r="K405" t="s">
+        <v>1253</v>
+      </c>
+      <c r="L405" s="1">
+        <v>24838</v>
+      </c>
+      <c r="M405" s="1">
+        <v>24838</v>
+      </c>
+      <c r="N405" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="406" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A406" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D406" t="s">
+        <v>17</v>
+      </c>
+      <c r="E406" t="s">
+        <v>17</v>
+      </c>
+      <c r="F406" t="s">
+        <v>17</v>
+      </c>
+      <c r="G406" t="s">
+        <v>17</v>
+      </c>
+      <c r="H406" t="s">
+        <v>17</v>
+      </c>
+      <c r="I406" t="s">
+        <v>17</v>
+      </c>
+      <c r="J406" t="s">
+        <v>1242</v>
+      </c>
+      <c r="K406" t="s">
+        <v>1257</v>
+      </c>
+      <c r="L406" s="1">
+        <v>24838</v>
+      </c>
+      <c r="M406" s="1">
+        <v>24838</v>
+      </c>
+      <c r="N406" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="407" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A407" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C407" t="s">
+        <v>16</v>
+      </c>
+      <c r="D407" t="s">
+        <v>17</v>
+      </c>
+      <c r="E407" t="s">
+        <v>17</v>
+      </c>
+      <c r="F407" t="s">
+        <v>17</v>
+      </c>
+      <c r="G407" t="s">
+        <v>17</v>
+      </c>
+      <c r="H407" t="s">
+        <v>17</v>
+      </c>
+      <c r="I407" t="s">
+        <v>17</v>
+      </c>
+      <c r="J407" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K407" t="s">
+        <v>1699</v>
+      </c>
+      <c r="L407" s="1">
+        <v>21186</v>
+      </c>
+      <c r="M407" s="1">
+        <v>21186</v>
+      </c>
+      <c r="N407" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="408" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A408" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C408" t="s">
+        <v>16</v>
+      </c>
+      <c r="D408" t="s">
+        <v>17</v>
+      </c>
+      <c r="E408" t="s">
+        <v>17</v>
+      </c>
+      <c r="F408" t="s">
+        <v>17</v>
+      </c>
+      <c r="G408" t="s">
+        <v>17</v>
+      </c>
+      <c r="H408" t="s">
+        <v>17</v>
+      </c>
+      <c r="I408" t="s">
+        <v>17</v>
+      </c>
+      <c r="J408" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K408" t="s">
+        <v>1706</v>
+      </c>
+      <c r="L408" s="1">
+        <v>20821</v>
+      </c>
+      <c r="M408" s="1">
+        <v>21527</v>
+      </c>
+      <c r="N408" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="409" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A409" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C409" t="s">
+        <v>16</v>
+      </c>
+      <c r="D409" t="s">
+        <v>17</v>
+      </c>
+      <c r="E409" t="s">
+        <v>17</v>
+      </c>
+      <c r="F409" t="s">
+        <v>17</v>
+      </c>
+      <c r="G409" t="s">
+        <v>17</v>
+      </c>
+      <c r="H409" t="s">
+        <v>17</v>
+      </c>
+      <c r="I409" t="s">
+        <v>17</v>
+      </c>
+      <c r="J409" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K409" t="s">
+        <v>1702</v>
+      </c>
+      <c r="L409" s="1">
+        <v>20455</v>
+      </c>
+      <c r="M409" s="1">
+        <v>21582</v>
+      </c>
+      <c r="N409" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="410" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A410" t="s">
+        <v>961</v>
+      </c>
+      <c r="B410" t="s">
+        <v>962</v>
+      </c>
+      <c r="C410" t="s">
+        <v>436</v>
+      </c>
+      <c r="D410" t="s">
+        <v>17</v>
+      </c>
+      <c r="E410" t="s">
+        <v>17</v>
+      </c>
+      <c r="F410" t="s">
+        <v>17</v>
+      </c>
+      <c r="G410" t="s">
+        <v>17</v>
+      </c>
+      <c r="H410" t="s">
+        <v>17</v>
+      </c>
+      <c r="I410" t="s">
+        <v>17</v>
+      </c>
+      <c r="J410" t="s">
+        <v>728</v>
+      </c>
+      <c r="K410" t="s">
+        <v>963</v>
+      </c>
+      <c r="L410" s="1">
+        <v>41762</v>
+      </c>
+      <c r="M410" s="1">
+        <v>41762</v>
+      </c>
+      <c r="N410" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="411" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A411" t="s">
+        <v>964</v>
+      </c>
+      <c r="B411" t="s">
+        <v>965</v>
+      </c>
+      <c r="C411" t="s">
+        <v>436</v>
+      </c>
+      <c r="D411" t="s">
+        <v>17</v>
+      </c>
+      <c r="E411" t="s">
+        <v>17</v>
+      </c>
+      <c r="F411" t="s">
+        <v>17</v>
+      </c>
+      <c r="G411" t="s">
+        <v>17</v>
+      </c>
+      <c r="H411" t="s">
+        <v>17</v>
+      </c>
+      <c r="I411" t="s">
+        <v>17</v>
+      </c>
+      <c r="J411" t="s">
+        <v>728</v>
+      </c>
+      <c r="K411" t="s">
+        <v>966</v>
+      </c>
+      <c r="L411" s="1">
+        <v>41760</v>
+      </c>
+      <c r="M411" s="1">
+        <v>41760</v>
+      </c>
+      <c r="N411" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="412" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A412" t="s">
+        <v>967</v>
+      </c>
+      <c r="B412" t="s">
+        <v>968</v>
+      </c>
+      <c r="C412" t="s">
+        <v>436</v>
+      </c>
+      <c r="D412" t="s">
+        <v>17</v>
+      </c>
+      <c r="E412" t="s">
+        <v>17</v>
+      </c>
+      <c r="F412" t="s">
+        <v>17</v>
+      </c>
+      <c r="G412" t="s">
+        <v>17</v>
+      </c>
+      <c r="H412" t="s">
+        <v>17</v>
+      </c>
+      <c r="I412" t="s">
+        <v>17</v>
+      </c>
+      <c r="J412" t="s">
+        <v>728</v>
+      </c>
+      <c r="K412" t="s">
+        <v>969</v>
+      </c>
+      <c r="L412" s="1">
+        <v>42139</v>
+      </c>
+      <c r="M412" s="1">
+        <v>42139</v>
+      </c>
+      <c r="N412" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="413" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A413" t="s">
+        <v>970</v>
+      </c>
+      <c r="B413" t="s">
+        <v>971</v>
+      </c>
+      <c r="C413" t="s">
+        <v>436</v>
+      </c>
+      <c r="D413" t="s">
+        <v>17</v>
+      </c>
+      <c r="E413" t="s">
+        <v>17</v>
+      </c>
+      <c r="F413" t="s">
+        <v>17</v>
+      </c>
+      <c r="G413" t="s">
+        <v>17</v>
+      </c>
+      <c r="H413" t="s">
+        <v>17</v>
+      </c>
+      <c r="I413" t="s">
+        <v>17</v>
+      </c>
+      <c r="J413" t="s">
+        <v>728</v>
+      </c>
+      <c r="K413" t="s">
+        <v>972</v>
+      </c>
+      <c r="L413" s="1">
+        <v>45142</v>
+      </c>
+      <c r="M413" s="1">
+        <v>45142</v>
+      </c>
+      <c r="N413" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="414" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A414" t="s">
+        <v>973</v>
+      </c>
+      <c r="B414" t="s">
+        <v>974</v>
+      </c>
+      <c r="C414" t="s">
+        <v>436</v>
+      </c>
+      <c r="D414" t="s">
+        <v>17</v>
+      </c>
+      <c r="E414" t="s">
+        <v>17</v>
+      </c>
+      <c r="F414" t="s">
+        <v>17</v>
+      </c>
+      <c r="G414" t="s">
+        <v>17</v>
+      </c>
+      <c r="H414" t="s">
+        <v>17</v>
+      </c>
+      <c r="I414" t="s">
+        <v>17</v>
+      </c>
+      <c r="J414" t="s">
+        <v>728</v>
+      </c>
+      <c r="K414" t="s">
+        <v>975</v>
+      </c>
+      <c r="L414" s="1">
+        <v>42123</v>
+      </c>
+      <c r="M414" s="1">
+        <v>42123</v>
+      </c>
+      <c r="N414" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="415" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A415" t="s">
+        <v>976</v>
+      </c>
+      <c r="B415" t="s">
+        <v>977</v>
+      </c>
+      <c r="C415" t="s">
+        <v>436</v>
+      </c>
+      <c r="D415" t="s">
+        <v>17</v>
+      </c>
+      <c r="E415" t="s">
+        <v>17</v>
+      </c>
+      <c r="F415" t="s">
+        <v>17</v>
+      </c>
+      <c r="G415" t="s">
+        <v>17</v>
+      </c>
+      <c r="H415" t="s">
+        <v>17</v>
+      </c>
+      <c r="I415" t="s">
+        <v>17</v>
+      </c>
+      <c r="J415" t="s">
+        <v>728</v>
+      </c>
+      <c r="K415" t="s">
+        <v>978</v>
+      </c>
+      <c r="L415" s="1">
+        <v>41767</v>
+      </c>
+      <c r="M415" s="1">
+        <v>41767</v>
+      </c>
+      <c r="N415" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="416" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A416" t="s">
+        <v>979</v>
+      </c>
+      <c r="B416" t="s">
+        <v>980</v>
+      </c>
+      <c r="C416" t="s">
+        <v>436</v>
+      </c>
+      <c r="D416" t="s">
+        <v>17</v>
+      </c>
+      <c r="E416" t="s">
+        <v>17</v>
+      </c>
+      <c r="F416" t="s">
+        <v>17</v>
+      </c>
+      <c r="G416" t="s">
+        <v>17</v>
+      </c>
+      <c r="H416" t="s">
+        <v>17</v>
+      </c>
+      <c r="I416" t="s">
+        <v>17</v>
+      </c>
+      <c r="J416" t="s">
+        <v>728</v>
+      </c>
+      <c r="K416" t="s">
+        <v>981</v>
+      </c>
+      <c r="L416" s="1">
+        <v>45133</v>
+      </c>
+      <c r="M416" s="1">
+        <v>45133</v>
+      </c>
+      <c r="N416" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="417" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A417" t="s">
+        <v>982</v>
+      </c>
+      <c r="B417" t="s">
+        <v>983</v>
+      </c>
+      <c r="C417" t="s">
+        <v>436</v>
+      </c>
+      <c r="D417" t="s">
+        <v>17</v>
+      </c>
+      <c r="E417" t="s">
+        <v>17</v>
+      </c>
+      <c r="F417" t="s">
+        <v>17</v>
+      </c>
+      <c r="G417" t="s">
+        <v>17</v>
+      </c>
+      <c r="H417" t="s">
+        <v>17</v>
+      </c>
+      <c r="I417" t="s">
+        <v>17</v>
+      </c>
+      <c r="J417" t="s">
+        <v>728</v>
+      </c>
+      <c r="K417" t="s">
+        <v>984</v>
+      </c>
+      <c r="L417" s="1">
+        <v>42184</v>
+      </c>
+      <c r="M417" s="1">
+        <v>42184</v>
+      </c>
+      <c r="N417" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="418" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A418" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C418" t="s">
+        <v>16</v>
+      </c>
+      <c r="D418" t="s">
+        <v>17</v>
+      </c>
+      <c r="E418" t="s">
+        <v>17</v>
+      </c>
+      <c r="F418" t="s">
+        <v>17</v>
+      </c>
+      <c r="G418" t="s">
+        <v>17</v>
+      </c>
+      <c r="H418" t="s">
+        <v>17</v>
+      </c>
+      <c r="I418" t="s">
+        <v>17</v>
+      </c>
+      <c r="J418" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K418" t="s">
+        <v>1764</v>
+      </c>
+      <c r="L418" s="1">
+        <v>26877</v>
+      </c>
+      <c r="M418" s="1">
+        <v>26877</v>
+      </c>
+      <c r="N418" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="419" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A419" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C419" t="s">
+        <v>16</v>
+      </c>
+      <c r="D419" t="s">
+        <v>17</v>
+      </c>
+      <c r="E419" t="s">
+        <v>17</v>
+      </c>
+      <c r="F419" t="s">
+        <v>17</v>
+      </c>
+      <c r="G419" t="s">
+        <v>17</v>
+      </c>
+      <c r="H419" t="s">
+        <v>17</v>
+      </c>
+      <c r="I419" t="s">
+        <v>17</v>
+      </c>
+      <c r="J419" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K419" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L419" s="1">
+        <v>16072</v>
+      </c>
+      <c r="M419" s="1">
+        <v>16224</v>
+      </c>
+      <c r="N419" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="420" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A420" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C420" t="s">
+        <v>16</v>
+      </c>
+      <c r="D420" t="s">
+        <v>17</v>
+      </c>
+      <c r="E420" t="s">
+        <v>17</v>
+      </c>
+      <c r="F420" t="s">
+        <v>17</v>
+      </c>
+      <c r="G420" t="s">
+        <v>17</v>
+      </c>
+      <c r="H420" t="s">
+        <v>17</v>
+      </c>
+      <c r="I420" t="s">
+        <v>17</v>
+      </c>
+      <c r="J420" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K420" t="s">
+        <v>1757</v>
+      </c>
+      <c r="L420" s="1">
+        <v>21725</v>
+      </c>
+      <c r="M420" s="1">
+        <v>24838</v>
+      </c>
+      <c r="N420" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="421" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A421" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C421" t="s">
+        <v>16</v>
+      </c>
+      <c r="D421" t="s">
+        <v>17</v>
+      </c>
+      <c r="E421" t="s">
+        <v>17</v>
+      </c>
+      <c r="F421" t="s">
+        <v>17</v>
+      </c>
+      <c r="G421" t="s">
+        <v>17</v>
+      </c>
+      <c r="H421" t="s">
+        <v>17</v>
+      </c>
+      <c r="I421" t="s">
+        <v>17</v>
+      </c>
+      <c r="J421" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K421" t="s">
+        <v>1761</v>
+      </c>
+      <c r="L421" s="1">
+        <v>24838</v>
+      </c>
+      <c r="M421" s="1">
+        <v>25183</v>
+      </c>
+      <c r="N421" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="422" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A422" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C422" t="s">
+        <v>16</v>
+      </c>
+      <c r="D422" t="s">
+        <v>17</v>
+      </c>
+      <c r="E422" t="s">
+        <v>17</v>
+      </c>
+      <c r="F422" t="s">
+        <v>17</v>
+      </c>
+      <c r="G422" t="s">
+        <v>17</v>
+      </c>
+      <c r="H422" t="s">
+        <v>17</v>
+      </c>
+      <c r="I422" t="s">
+        <v>17</v>
+      </c>
+      <c r="J422" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K422" t="s">
+        <v>1767</v>
+      </c>
+      <c r="L422" s="1">
+        <v>23696</v>
+      </c>
+      <c r="M422" s="1">
+        <v>25173</v>
+      </c>
+      <c r="N422" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="423" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A423" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C423" t="s">
+        <v>16</v>
+      </c>
+      <c r="D423" t="s">
+        <v>17</v>
+      </c>
+      <c r="E423" t="s">
+        <v>17</v>
+      </c>
+      <c r="F423" t="s">
+        <v>17</v>
+      </c>
+      <c r="G423" t="s">
+        <v>17</v>
+      </c>
+      <c r="H423" t="s">
+        <v>17</v>
+      </c>
+      <c r="I423" t="s">
+        <v>17</v>
+      </c>
+      <c r="J423" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K423" t="s">
+        <v>1771</v>
+      </c>
+      <c r="L423" s="1">
+        <v>24838</v>
+      </c>
+      <c r="M423" s="1">
+        <v>24919</v>
+      </c>
+      <c r="N423" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="424" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A424" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C424" t="s">
+        <v>16</v>
+      </c>
+      <c r="D424" t="s">
+        <v>17</v>
+      </c>
+      <c r="E424" t="s">
+        <v>17</v>
+      </c>
+      <c r="F424" t="s">
+        <v>17</v>
+      </c>
+      <c r="G424" t="s">
+        <v>17</v>
+      </c>
+      <c r="H424" t="s">
+        <v>17</v>
+      </c>
+      <c r="I424" t="s">
+        <v>17</v>
+      </c>
+      <c r="J424" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K424" t="s">
+        <v>1774</v>
+      </c>
+      <c r="L424" s="1">
+        <v>25204</v>
+      </c>
+      <c r="M424" s="1">
+        <v>25993</v>
+      </c>
+      <c r="N424" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="425" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A425" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C425" t="s">
+        <v>16</v>
+      </c>
+      <c r="D425" t="s">
+        <v>17</v>
+      </c>
+      <c r="E425" t="s">
+        <v>17</v>
+      </c>
+      <c r="F425" t="s">
+        <v>17</v>
+      </c>
+      <c r="G425" t="s">
+        <v>17</v>
+      </c>
+      <c r="H425" t="s">
+        <v>17</v>
+      </c>
+      <c r="I425" t="s">
+        <v>17</v>
+      </c>
+      <c r="J425" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K425" t="s">
+        <v>1778</v>
+      </c>
+      <c r="L425" s="1">
+        <v>24898</v>
+      </c>
+      <c r="M425" s="1">
+        <v>24898</v>
+      </c>
+      <c r="N425" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="426" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A426" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C426" t="s">
+        <v>16</v>
+      </c>
+      <c r="D426" t="s">
+        <v>17</v>
+      </c>
+      <c r="E426" t="s">
+        <v>17</v>
+      </c>
+      <c r="F426" t="s">
+        <v>17</v>
+      </c>
+      <c r="G426" t="s">
+        <v>17</v>
+      </c>
+      <c r="H426" t="s">
+        <v>17</v>
+      </c>
+      <c r="I426" t="s">
+        <v>17</v>
+      </c>
+      <c r="J426" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K426" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L426" s="1">
+        <v>20433</v>
+      </c>
+      <c r="M426" s="1">
+        <v>20821</v>
+      </c>
+      <c r="N426" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="427" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A427" t="s">
+        <v>985</v>
+      </c>
+      <c r="B427" t="s">
+        <v>986</v>
+      </c>
+      <c r="C427" t="s">
+        <v>436</v>
+      </c>
+      <c r="D427" t="s">
+        <v>17</v>
+      </c>
+      <c r="E427" t="s">
+        <v>17</v>
+      </c>
+      <c r="F427" t="s">
+        <v>17</v>
+      </c>
+      <c r="G427" t="s">
+        <v>17</v>
+      </c>
+      <c r="H427" t="s">
+        <v>17</v>
+      </c>
+      <c r="I427" t="s">
+        <v>17</v>
+      </c>
+      <c r="J427" t="s">
+        <v>728</v>
+      </c>
+      <c r="K427" t="s">
+        <v>987</v>
+      </c>
+      <c r="L427" s="1">
+        <v>42130</v>
+      </c>
+      <c r="M427" s="1">
+        <v>42130</v>
+      </c>
+      <c r="N427" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="428" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A428" t="s">
+        <v>590</v>
+      </c>
+      <c r="B428" t="s">
+        <v>591</v>
+      </c>
+      <c r="C428" t="s">
+        <v>587</v>
+      </c>
+      <c r="D428" t="s">
+        <v>17</v>
+      </c>
+      <c r="E428" t="s">
+        <v>17</v>
+      </c>
+      <c r="F428" t="s">
+        <v>17</v>
+      </c>
+      <c r="G428" t="s">
+        <v>17</v>
+      </c>
+      <c r="H428" t="s">
+        <v>17</v>
+      </c>
+      <c r="I428" t="s">
+        <v>17</v>
+      </c>
+      <c r="J428" t="s">
+        <v>18</v>
+      </c>
+      <c r="K428" t="s">
+        <v>592</v>
+      </c>
+      <c r="L428" s="1">
+        <v>21094</v>
+      </c>
+      <c r="M428" s="1">
+        <v>21094</v>
+      </c>
+      <c r="N428" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="429" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A429" t="s">
+        <v>988</v>
+      </c>
+      <c r="B429" t="s">
+        <v>989</v>
+      </c>
+      <c r="C429" t="s">
+        <v>436</v>
+      </c>
+      <c r="D429" t="s">
+        <v>17</v>
+      </c>
+      <c r="E429" t="s">
+        <v>17</v>
+      </c>
+      <c r="F429" t="s">
+        <v>17</v>
+      </c>
+      <c r="G429" t="s">
+        <v>17</v>
+      </c>
+      <c r="H429" t="s">
+        <v>17</v>
+      </c>
+      <c r="I429" t="s">
+        <v>17</v>
+      </c>
+      <c r="J429" t="s">
+        <v>728</v>
+      </c>
+      <c r="K429" t="s">
+        <v>990</v>
+      </c>
+      <c r="L429" s="1">
+        <v>42132</v>
+      </c>
+      <c r="M429" s="1">
+        <v>42132</v>
+      </c>
+      <c r="N429" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="430" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A430" t="s">
+        <v>991</v>
+      </c>
+      <c r="B430" t="s">
+        <v>992</v>
+      </c>
+      <c r="C430" t="s">
+        <v>436</v>
+      </c>
+      <c r="D430" t="s">
+        <v>17</v>
+      </c>
+      <c r="E430" t="s">
+        <v>17</v>
+      </c>
+      <c r="F430" t="s">
+        <v>17</v>
+      </c>
+      <c r="G430" t="s">
+        <v>17</v>
+      </c>
+      <c r="H430" t="s">
+        <v>17</v>
+      </c>
+      <c r="I430" t="s">
+        <v>17</v>
+      </c>
+      <c r="J430" t="s">
+        <v>728</v>
+      </c>
+      <c r="K430" t="s">
+        <v>993</v>
+      </c>
+      <c r="L430" s="1">
+        <v>42144</v>
+      </c>
+      <c r="M430" s="1">
+        <v>42144</v>
+      </c>
+      <c r="N430" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="431" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A431" t="s">
+        <v>994</v>
+      </c>
+      <c r="B431" t="s">
+        <v>995</v>
+      </c>
+      <c r="C431" t="s">
+        <v>436</v>
+      </c>
+      <c r="D431" t="s">
+        <v>17</v>
+      </c>
+      <c r="E431" t="s">
+        <v>17</v>
+      </c>
+      <c r="F431" t="s">
+        <v>17</v>
+      </c>
+      <c r="G431" t="s">
+        <v>17</v>
+      </c>
+      <c r="H431" t="s">
+        <v>17</v>
+      </c>
+      <c r="I431" t="s">
+        <v>17</v>
+      </c>
+      <c r="J431" t="s">
+        <v>728</v>
+      </c>
+      <c r="K431" t="s">
+        <v>996</v>
+      </c>
+      <c r="L431" s="1">
+        <v>41993</v>
+      </c>
+      <c r="M431" s="1">
+        <v>41993</v>
+      </c>
+      <c r="N431" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="432" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A432" t="s">
+        <v>997</v>
+      </c>
+      <c r="B432" t="s">
+        <v>998</v>
+      </c>
+      <c r="C432" t="s">
+        <v>436</v>
+      </c>
+      <c r="D432" t="s">
+        <v>17</v>
+      </c>
+      <c r="E432" t="s">
+        <v>17</v>
+      </c>
+      <c r="F432" t="s">
+        <v>17</v>
+      </c>
+      <c r="G432" t="s">
+        <v>17</v>
+      </c>
+      <c r="H432" t="s">
+        <v>17</v>
+      </c>
+      <c r="I432" t="s">
+        <v>17</v>
+      </c>
+      <c r="J432" t="s">
+        <v>728</v>
+      </c>
+      <c r="K432" t="s">
+        <v>999</v>
+      </c>
+      <c r="L432" s="1">
+        <v>41769</v>
+      </c>
+      <c r="M432" s="1">
+        <v>41769</v>
+      </c>
+      <c r="N432" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="433" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A433" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C433" t="s">
+        <v>436</v>
+      </c>
+      <c r="D433" t="s">
+        <v>17</v>
+      </c>
+      <c r="E433" t="s">
+        <v>17</v>
+      </c>
+      <c r="F433" t="s">
+        <v>17</v>
+      </c>
+      <c r="G433" t="s">
+        <v>17</v>
+      </c>
+      <c r="H433" t="s">
+        <v>17</v>
+      </c>
+      <c r="I433" t="s">
+        <v>17</v>
+      </c>
+      <c r="J433" t="s">
+        <v>728</v>
+      </c>
+      <c r="K433" t="s">
+        <v>1002</v>
+      </c>
+      <c r="L433" s="1">
+        <v>41787</v>
+      </c>
+      <c r="M433" s="1">
+        <v>41787</v>
+      </c>
+      <c r="N433" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="434" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A434" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C434" t="s">
+        <v>436</v>
+      </c>
+      <c r="D434" t="s">
+        <v>17</v>
+      </c>
+      <c r="E434" t="s">
+        <v>17</v>
+      </c>
+      <c r="F434" t="s">
+        <v>17</v>
+      </c>
+      <c r="G434" t="s">
+        <v>17</v>
+      </c>
+      <c r="H434" t="s">
+        <v>17</v>
+      </c>
+      <c r="I434" t="s">
+        <v>17</v>
+      </c>
+      <c r="J434" t="s">
+        <v>728</v>
+      </c>
+      <c r="K434" t="s">
+        <v>1005</v>
+      </c>
+      <c r="L434" s="1">
+        <v>45156</v>
+      </c>
+      <c r="M434" s="1">
+        <v>45156</v>
+      </c>
+      <c r="N434" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="435" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A435" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C435" t="s">
+        <v>436</v>
+      </c>
+      <c r="D435" t="s">
+        <v>17</v>
+      </c>
+      <c r="E435" t="s">
+        <v>17</v>
+      </c>
+      <c r="F435" t="s">
+        <v>17</v>
+      </c>
+      <c r="G435" t="s">
+        <v>17</v>
+      </c>
+      <c r="H435" t="s">
+        <v>17</v>
+      </c>
+      <c r="I435" t="s">
+        <v>17</v>
+      </c>
+      <c r="J435" t="s">
+        <v>728</v>
+      </c>
+      <c r="K435" t="s">
+        <v>1008</v>
+      </c>
+      <c r="L435" s="1">
+        <v>45142</v>
+      </c>
+      <c r="M435" s="1">
+        <v>45142</v>
+      </c>
+      <c r="N435" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="436" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A436" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C436" t="s">
+        <v>436</v>
+      </c>
+      <c r="D436" t="s">
+        <v>17</v>
+      </c>
+      <c r="E436" t="s">
+        <v>17</v>
+      </c>
+      <c r="F436" t="s">
+        <v>17</v>
+      </c>
+      <c r="G436" t="s">
+        <v>17</v>
+      </c>
+      <c r="H436" t="s">
+        <v>17</v>
+      </c>
+      <c r="I436" t="s">
+        <v>17</v>
+      </c>
+      <c r="J436" t="s">
+        <v>728</v>
+      </c>
+      <c r="K436" t="s">
+        <v>1011</v>
+      </c>
+      <c r="L436" s="1">
+        <v>45133</v>
+      </c>
+      <c r="M436" s="1">
+        <v>45133</v>
+      </c>
+      <c r="N436" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="437" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A437" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C437" t="s">
+        <v>436</v>
+      </c>
+      <c r="D437" t="s">
+        <v>17</v>
+      </c>
+      <c r="E437" t="s">
+        <v>17</v>
+      </c>
+      <c r="F437" t="s">
+        <v>17</v>
+      </c>
+      <c r="G437" t="s">
+        <v>17</v>
+      </c>
+      <c r="H437" t="s">
+        <v>17</v>
+      </c>
+      <c r="I437" t="s">
+        <v>17</v>
+      </c>
+      <c r="J437" t="s">
+        <v>728</v>
+      </c>
+      <c r="K437" t="s">
+        <v>1014</v>
+      </c>
+      <c r="L437" s="1">
+        <v>42146</v>
+      </c>
+      <c r="M437" s="1">
+        <v>42146</v>
+      </c>
+      <c r="N437" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="438" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A438" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C438" t="s">
+        <v>436</v>
+      </c>
+      <c r="D438" t="s">
+        <v>17</v>
+      </c>
+      <c r="E438" t="s">
+        <v>17</v>
+      </c>
+      <c r="F438" t="s">
+        <v>17</v>
+      </c>
+      <c r="G438" t="s">
+        <v>17</v>
+      </c>
+      <c r="H438" t="s">
+        <v>17</v>
+      </c>
+      <c r="I438" t="s">
+        <v>17</v>
+      </c>
+      <c r="J438" t="s">
+        <v>728</v>
+      </c>
+      <c r="K438" t="s">
+        <v>1017</v>
+      </c>
+      <c r="L438" s="1">
+        <v>42207</v>
+      </c>
+      <c r="M438" s="1">
+        <v>42207</v>
+      </c>
+      <c r="N438" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="439" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A439" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C439" t="s">
+        <v>436</v>
+      </c>
+      <c r="D439" t="s">
+        <v>17</v>
+      </c>
+      <c r="E439" t="s">
+        <v>17</v>
+      </c>
+      <c r="F439" t="s">
+        <v>17</v>
+      </c>
+      <c r="G439" t="s">
+        <v>17</v>
+      </c>
+      <c r="H439" t="s">
+        <v>17</v>
+      </c>
+      <c r="I439" t="s">
+        <v>17</v>
+      </c>
+      <c r="J439" t="s">
+        <v>728</v>
+      </c>
+      <c r="K439" t="s">
+        <v>1020</v>
+      </c>
+      <c r="L439" s="1">
+        <v>45135</v>
+      </c>
+      <c r="M439" s="1">
+        <v>45135</v>
+      </c>
+      <c r="N439" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="440" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A440" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C440" t="s">
+        <v>436</v>
+      </c>
+      <c r="D440" t="s">
+        <v>17</v>
+      </c>
+      <c r="E440" t="s">
+        <v>17</v>
+      </c>
+      <c r="F440" t="s">
+        <v>17</v>
+      </c>
+      <c r="G440" t="s">
+        <v>17</v>
+      </c>
+      <c r="H440" t="s">
+        <v>17</v>
+      </c>
+      <c r="I440" t="s">
+        <v>17</v>
+      </c>
+      <c r="J440" t="s">
+        <v>728</v>
+      </c>
+      <c r="K440" t="s">
+        <v>1023</v>
+      </c>
+      <c r="L440" s="1">
+        <v>45139</v>
+      </c>
+      <c r="M440" s="1">
+        <v>45139</v>
+      </c>
+      <c r="N440" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="441" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A441" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C441" t="s">
+        <v>436</v>
+      </c>
+      <c r="D441" t="s">
+        <v>17</v>
+      </c>
+      <c r="E441" t="s">
+        <v>17</v>
+      </c>
+      <c r="F441" t="s">
+        <v>17</v>
+      </c>
+      <c r="G441" t="s">
+        <v>17</v>
+      </c>
+      <c r="H441" t="s">
+        <v>17</v>
+      </c>
+      <c r="I441" t="s">
+        <v>17</v>
+      </c>
+      <c r="J441" t="s">
+        <v>728</v>
+      </c>
+      <c r="K441" t="s">
+        <v>1026</v>
+      </c>
+      <c r="L441" s="1">
+        <v>45134</v>
+      </c>
+      <c r="M441" s="1">
+        <v>45134</v>
+      </c>
+      <c r="N441" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="442" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A442" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C442" t="s">
+        <v>436</v>
+      </c>
+      <c r="D442" t="s">
+        <v>17</v>
+      </c>
+      <c r="E442" t="s">
+        <v>17</v>
+      </c>
+      <c r="F442" t="s">
+        <v>17</v>
+      </c>
+      <c r="G442" t="s">
+        <v>17</v>
+      </c>
+      <c r="H442" t="s">
+        <v>17</v>
+      </c>
+      <c r="I442" t="s">
+        <v>17</v>
+      </c>
+      <c r="J442" t="s">
+        <v>728</v>
+      </c>
+      <c r="K442" t="s">
+        <v>1029</v>
+      </c>
+      <c r="L442" s="1">
+        <v>42178</v>
+      </c>
+      <c r="M442" s="1">
+        <v>42178</v>
+      </c>
+      <c r="N442" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="443" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A443" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C443" t="s">
+        <v>436</v>
+      </c>
+      <c r="D443" t="s">
+        <v>17</v>
+      </c>
+      <c r="E443" t="s">
+        <v>17</v>
+      </c>
+      <c r="F443" t="s">
+        <v>17</v>
+      </c>
+      <c r="G443" t="s">
+        <v>17</v>
+      </c>
+      <c r="H443" t="s">
+        <v>17</v>
+      </c>
+      <c r="I443" t="s">
+        <v>17</v>
+      </c>
+      <c r="J443" t="s">
+        <v>728</v>
+      </c>
+      <c r="K443" t="s">
+        <v>1032</v>
+      </c>
+      <c r="L443" s="1">
+        <v>45141</v>
+      </c>
+      <c r="M443" s="1">
+        <v>45141</v>
+      </c>
+      <c r="N443" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="444" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A444" t="s">
+        <v>249</v>
+      </c>
+      <c r="B444" t="s">
+        <v>250</v>
+      </c>
+      <c r="C444" t="s">
+        <v>16</v>
+      </c>
+      <c r="D444" t="s">
+        <v>17</v>
+      </c>
+      <c r="E444" t="s">
+        <v>17</v>
+      </c>
+      <c r="F444" t="s">
+        <v>17</v>
+      </c>
+      <c r="G444" t="s">
+        <v>17</v>
+      </c>
+      <c r="H444" t="s">
+        <v>17</v>
+      </c>
+      <c r="I444" t="s">
+        <v>17</v>
+      </c>
+      <c r="J444" t="s">
+        <v>244</v>
+      </c>
+      <c r="K444" t="s">
+        <v>251</v>
+      </c>
+      <c r="L444" s="1">
+        <v>21916</v>
+      </c>
+      <c r="M444" s="1">
+        <v>21916</v>
+      </c>
+      <c r="N444" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="445" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A445" t="s">
+        <v>261</v>
+      </c>
+      <c r="B445" t="s">
+        <v>262</v>
+      </c>
+      <c r="C445" t="s">
+        <v>16</v>
+      </c>
+      <c r="D445" t="s">
+        <v>17</v>
+      </c>
+      <c r="E445" t="s">
+        <v>17</v>
+      </c>
+      <c r="F445" t="s">
+        <v>17</v>
+      </c>
+      <c r="G445" t="s">
+        <v>17</v>
+      </c>
+      <c r="H445" t="s">
+        <v>17</v>
+      </c>
+      <c r="I445" t="s">
+        <v>17</v>
+      </c>
+      <c r="J445" t="s">
+        <v>244</v>
+      </c>
+      <c r="K445" t="s">
+        <v>263</v>
+      </c>
+      <c r="L445" s="1">
+        <v>27760</v>
+      </c>
+      <c r="M445" s="1">
+        <v>27760</v>
+      </c>
+      <c r="N445" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="446" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A446" t="s">
+        <v>265</v>
+      </c>
+      <c r="B446" t="s">
+        <v>266</v>
+      </c>
+      <c r="C446" t="s">
+        <v>16</v>
+      </c>
+      <c r="D446" t="s">
+        <v>17</v>
+      </c>
+      <c r="E446" t="s">
+        <v>17</v>
+      </c>
+      <c r="F446" t="s">
+        <v>17</v>
+      </c>
+      <c r="G446" t="s">
+        <v>17</v>
+      </c>
+      <c r="H446" t="s">
+        <v>17</v>
+      </c>
+      <c r="I446" t="s">
+        <v>17</v>
+      </c>
+      <c r="J446" t="s">
+        <v>244</v>
+      </c>
+      <c r="K446" t="s">
+        <v>267</v>
+      </c>
+      <c r="L446" s="1"/>
+      <c r="M446" s="1"/>
+      <c r="N446" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="447" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A447" t="s">
+        <v>252</v>
+      </c>
+      <c r="B447" t="s">
+        <v>253</v>
+      </c>
+      <c r="C447" t="s">
+        <v>16</v>
+      </c>
+      <c r="D447" t="s">
+        <v>17</v>
+      </c>
+      <c r="E447" t="s">
+        <v>17</v>
+      </c>
+      <c r="F447" t="s">
+        <v>17</v>
+      </c>
+      <c r="G447" t="s">
+        <v>17</v>
+      </c>
+      <c r="H447" t="s">
+        <v>17</v>
+      </c>
+      <c r="I447" t="s">
+        <v>17</v>
+      </c>
+      <c r="J447" t="s">
+        <v>244</v>
+      </c>
+      <c r="K447" t="s">
+        <v>254</v>
+      </c>
+      <c r="L447" s="1">
+        <v>21551</v>
+      </c>
+      <c r="M447" s="1">
+        <v>21551</v>
+      </c>
+      <c r="N447" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="448" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A448" t="s">
+        <v>268</v>
+      </c>
+      <c r="B448" t="s">
+        <v>269</v>
+      </c>
+      <c r="C448" t="s">
+        <v>16</v>
+      </c>
+      <c r="D448" t="s">
+        <v>17</v>
+      </c>
+      <c r="E448" t="s">
+        <v>17</v>
+      </c>
+      <c r="F448" t="s">
+        <v>17</v>
+      </c>
+      <c r="G448" t="s">
+        <v>17</v>
+      </c>
+      <c r="H448" t="s">
+        <v>17</v>
+      </c>
+      <c r="I448" t="s">
+        <v>17</v>
+      </c>
+      <c r="J448" t="s">
+        <v>244</v>
+      </c>
+      <c r="K448" t="s">
+        <v>270</v>
+      </c>
+      <c r="L448" s="1">
+        <v>26665</v>
+      </c>
+      <c r="M448" s="1">
+        <v>26665</v>
+      </c>
+      <c r="N448" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="449" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A449" t="s">
+        <v>255</v>
+      </c>
+      <c r="B449" t="s">
+        <v>256</v>
+      </c>
+      <c r="C449" t="s">
+        <v>16</v>
+      </c>
+      <c r="D449" t="s">
+        <v>17</v>
+      </c>
+      <c r="E449" t="s">
+        <v>17</v>
+      </c>
+      <c r="F449" t="s">
+        <v>17</v>
+      </c>
+      <c r="G449" t="s">
+        <v>17</v>
+      </c>
+      <c r="H449" t="s">
+        <v>17</v>
+      </c>
+      <c r="I449" t="s">
+        <v>17</v>
+      </c>
+      <c r="J449" t="s">
+        <v>244</v>
+      </c>
+      <c r="K449" t="s">
+        <v>257</v>
+      </c>
+      <c r="L449" s="1">
+        <v>22282</v>
+      </c>
+      <c r="M449" s="1">
+        <v>22282</v>
+      </c>
+      <c r="N449" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="450" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A450" t="s">
+        <v>272</v>
+      </c>
+      <c r="B450" t="s">
+        <v>273</v>
+      </c>
+      <c r="C450" t="s">
+        <v>16</v>
+      </c>
+      <c r="D450" t="s">
+        <v>17</v>
+      </c>
+      <c r="E450" t="s">
+        <v>17</v>
+      </c>
+      <c r="F450" t="s">
+        <v>17</v>
+      </c>
+      <c r="G450" t="s">
+        <v>17</v>
+      </c>
+      <c r="H450" t="s">
+        <v>17</v>
+      </c>
+      <c r="I450" t="s">
+        <v>17</v>
+      </c>
+      <c r="J450" t="s">
+        <v>244</v>
+      </c>
+      <c r="K450" t="s">
+        <v>274</v>
+      </c>
+      <c r="L450" s="1">
+        <v>26665</v>
+      </c>
+      <c r="M450" s="1">
+        <v>26665</v>
+      </c>
+      <c r="N450" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="451" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A451" t="s">
+        <v>258</v>
+      </c>
+      <c r="B451" t="s">
+        <v>259</v>
+      </c>
+      <c r="C451" t="s">
+        <v>16</v>
+      </c>
+      <c r="D451" t="s">
+        <v>17</v>
+      </c>
+      <c r="E451" t="s">
+        <v>17</v>
+      </c>
+      <c r="F451" t="s">
+        <v>17</v>
+      </c>
+      <c r="G451" t="s">
+        <v>17</v>
+      </c>
+      <c r="H451" t="s">
+        <v>17</v>
+      </c>
+      <c r="I451" t="s">
+        <v>17</v>
+      </c>
+      <c r="J451" t="s">
+        <v>244</v>
+      </c>
+      <c r="K451" t="s">
+        <v>260</v>
+      </c>
+      <c r="L451" s="1">
+        <v>22282</v>
+      </c>
+      <c r="M451" s="1">
+        <v>22282</v>
+      </c>
+      <c r="N451" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="452" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A452" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C452" t="s">
+        <v>16</v>
+      </c>
+      <c r="D452" t="s">
+        <v>17</v>
+      </c>
+      <c r="E452" t="s">
+        <v>17</v>
+      </c>
+      <c r="F452" t="s">
+        <v>17</v>
+      </c>
+      <c r="G452" t="s">
+        <v>17</v>
+      </c>
+      <c r="H452" t="s">
+        <v>17</v>
+      </c>
+      <c r="I452" t="s">
+        <v>17</v>
+      </c>
+      <c r="J452" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K452" t="s">
+        <v>1713</v>
+      </c>
+      <c r="L452" s="1">
+        <v>21186</v>
+      </c>
+      <c r="M452" s="1">
+        <v>21186</v>
+      </c>
+      <c r="N452" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="453" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A453" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C453" t="s">
+        <v>436</v>
+      </c>
+      <c r="D453" t="s">
+        <v>17</v>
+      </c>
+      <c r="E453" t="s">
+        <v>17</v>
+      </c>
+      <c r="F453" t="s">
+        <v>17</v>
+      </c>
+      <c r="G453" t="s">
+        <v>17</v>
+      </c>
+      <c r="H453" t="s">
+        <v>17</v>
+      </c>
+      <c r="I453" t="s">
+        <v>17</v>
+      </c>
+      <c r="J453" t="s">
+        <v>728</v>
+      </c>
+      <c r="K453" t="s">
+        <v>1035</v>
+      </c>
+      <c r="L453" s="1">
+        <v>41781</v>
+      </c>
+      <c r="M453" s="1">
+        <v>41781</v>
+      </c>
+      <c r="N453" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="454" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A454" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C454" t="s">
+        <v>436</v>
+      </c>
+      <c r="D454" t="s">
+        <v>17</v>
+      </c>
+      <c r="E454" t="s">
+        <v>17</v>
+      </c>
+      <c r="F454" t="s">
+        <v>17</v>
+      </c>
+      <c r="G454" t="s">
+        <v>17</v>
+      </c>
+      <c r="H454" t="s">
+        <v>17</v>
+      </c>
+      <c r="I454" t="s">
+        <v>17</v>
+      </c>
+      <c r="J454" t="s">
+        <v>728</v>
+      </c>
+      <c r="K454" t="s">
+        <v>1038</v>
+      </c>
+      <c r="L454" s="1">
+        <v>41783</v>
+      </c>
+      <c r="M454" s="1">
+        <v>41783</v>
+      </c>
+      <c r="N454" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="455" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A455" t="s">
+        <v>611</v>
+      </c>
+      <c r="B455" t="s">
+        <v>612</v>
+      </c>
+      <c r="C455" t="s">
+        <v>587</v>
+      </c>
+      <c r="D455" t="s">
+        <v>17</v>
+      </c>
+      <c r="E455" t="s">
+        <v>17</v>
+      </c>
+      <c r="F455" t="s">
+        <v>17</v>
+      </c>
+      <c r="G455" t="s">
+        <v>17</v>
+      </c>
+      <c r="H455" t="s">
+        <v>17</v>
+      </c>
+      <c r="I455" t="s">
+        <v>17</v>
+      </c>
+      <c r="J455" t="s">
+        <v>18</v>
+      </c>
+      <c r="K455" t="s">
+        <v>613</v>
+      </c>
+      <c r="L455" s="1">
+        <v>20703</v>
+      </c>
+      <c r="M455" s="1">
+        <v>20703</v>
+      </c>
+      <c r="N455" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="456" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A456" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C456" t="s">
+        <v>436</v>
+      </c>
+      <c r="D456" t="s">
+        <v>17</v>
+      </c>
+      <c r="E456" t="s">
+        <v>17</v>
+      </c>
+      <c r="F456" t="s">
+        <v>17</v>
+      </c>
+      <c r="G456" t="s">
+        <v>17</v>
+      </c>
+      <c r="H456" t="s">
+        <v>17</v>
+      </c>
+      <c r="I456" t="s">
+        <v>17</v>
+      </c>
+      <c r="J456" t="s">
+        <v>728</v>
+      </c>
+      <c r="K456" t="s">
+        <v>1041</v>
+      </c>
+      <c r="L456" s="1">
+        <v>42205</v>
+      </c>
+      <c r="M456" s="1">
+        <v>42205</v>
+      </c>
+      <c r="N456" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="457" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A457" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C457" t="s">
+        <v>436</v>
+      </c>
+      <c r="D457" t="s">
+        <v>17</v>
+      </c>
+      <c r="E457" t="s">
+        <v>17</v>
+      </c>
+      <c r="F457" t="s">
+        <v>17</v>
+      </c>
+      <c r="G457" t="s">
+        <v>17</v>
+      </c>
+      <c r="H457" t="s">
+        <v>17</v>
+      </c>
+      <c r="I457" t="s">
+        <v>17</v>
+      </c>
+      <c r="J457" t="s">
+        <v>728</v>
+      </c>
+      <c r="K457" t="s">
+        <v>1044</v>
+      </c>
+      <c r="L457" s="1">
+        <v>45132</v>
+      </c>
+      <c r="M457" s="1">
+        <v>45132</v>
+      </c>
+      <c r="N457" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="458" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A458" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C458" t="s">
+        <v>16</v>
+      </c>
+      <c r="D458" t="s">
+        <v>17</v>
+      </c>
+      <c r="E458" t="s">
+        <v>17</v>
+      </c>
+      <c r="F458" t="s">
+        <v>17</v>
+      </c>
+      <c r="G458" t="s">
+        <v>17</v>
+      </c>
+      <c r="H458" t="s">
+        <v>17</v>
+      </c>
+      <c r="I458" t="s">
+        <v>17</v>
+      </c>
+      <c r="J458" t="s">
+        <v>1457</v>
+      </c>
+      <c r="K458" t="s">
+        <v>1476</v>
+      </c>
+      <c r="L458" s="1">
+        <v>21916</v>
+      </c>
+      <c r="M458" s="1">
+        <v>21916</v>
+      </c>
+      <c r="N458" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="459" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A459" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C459" t="s">
+        <v>436</v>
+      </c>
+      <c r="D459" t="s">
+        <v>17</v>
+      </c>
+      <c r="E459" t="s">
+        <v>17</v>
+      </c>
+      <c r="F459" t="s">
+        <v>17</v>
+      </c>
+      <c r="G459" t="s">
+        <v>17</v>
+      </c>
+      <c r="H459" t="s">
+        <v>17</v>
+      </c>
+      <c r="I459" t="s">
+        <v>17</v>
+      </c>
+      <c r="J459" t="s">
+        <v>728</v>
+      </c>
+      <c r="K459" t="s">
+        <v>1047</v>
+      </c>
+      <c r="L459" s="1">
+        <v>41776</v>
+      </c>
+      <c r="M459" s="1">
+        <v>41776</v>
+      </c>
+      <c r="N459" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="460" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A460" t="s">
+        <v>283</v>
+      </c>
+      <c r="B460" t="s">
+        <v>284</v>
+      </c>
+      <c r="C460" t="s">
+        <v>293</v>
+      </c>
+      <c r="E460" s="2">
+        <v>1643557</v>
+      </c>
+      <c r="F460" t="s">
+        <v>295</v>
+      </c>
+      <c r="G460" t="s">
+        <v>285</v>
+      </c>
+      <c r="H460" t="s">
+        <v>286</v>
+      </c>
+      <c r="I460" t="s">
+        <v>287</v>
+      </c>
+      <c r="J460" t="s">
+        <v>288</v>
+      </c>
+      <c r="K460" t="s">
+        <v>289</v>
+      </c>
+      <c r="L460" s="1">
+        <v>23924</v>
+      </c>
+      <c r="M460" s="1">
+        <v>24228</v>
+      </c>
+      <c r="N460" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="461" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A461" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C461" t="s">
+        <v>16</v>
+      </c>
+      <c r="D461" t="s">
+        <v>17</v>
+      </c>
+      <c r="E461" t="s">
+        <v>17</v>
+      </c>
+      <c r="F461" t="s">
+        <v>17</v>
+      </c>
+      <c r="G461" t="s">
+        <v>17</v>
+      </c>
+      <c r="H461" t="s">
+        <v>17</v>
+      </c>
+      <c r="I461" t="s">
+        <v>17</v>
+      </c>
+      <c r="J461" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K461" t="s">
+        <v>1435</v>
+      </c>
+      <c r="L461" s="1"/>
+      <c r="M461" s="1"/>
+      <c r="N461" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="462" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A462" t="s">
+        <v>291</v>
+      </c>
+      <c r="B462" t="s">
+        <v>292</v>
+      </c>
+      <c r="C462" t="s">
+        <v>293</v>
+      </c>
+      <c r="D462" t="s">
+        <v>17</v>
+      </c>
+      <c r="E462" t="s">
+        <v>294</v>
+      </c>
+      <c r="F462" t="s">
+        <v>295</v>
+      </c>
+      <c r="G462" t="s">
+        <v>285</v>
+      </c>
+      <c r="H462" t="s">
+        <v>296</v>
+      </c>
+      <c r="I462" t="s">
+        <v>297</v>
+      </c>
+      <c r="J462" t="s">
+        <v>288</v>
+      </c>
+      <c r="K462" t="s">
+        <v>298</v>
+      </c>
+      <c r="L462" s="1">
+        <v>19970</v>
+      </c>
+      <c r="M462" s="1">
+        <v>23894</v>
+      </c>
+      <c r="N462" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="463" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A463" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C463" t="s">
+        <v>16</v>
+      </c>
+      <c r="D463" t="s">
+        <v>17</v>
+      </c>
+      <c r="E463" t="s">
+        <v>17</v>
+      </c>
+      <c r="F463" t="s">
+        <v>17</v>
+      </c>
+      <c r="G463" t="s">
+        <v>17</v>
+      </c>
+      <c r="H463" t="s">
+        <v>17</v>
+      </c>
+      <c r="I463" t="s">
+        <v>17</v>
+      </c>
+      <c r="J463" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K463" t="s">
+        <v>1716</v>
+      </c>
+      <c r="L463" s="1">
+        <v>12420</v>
+      </c>
+      <c r="M463" s="1">
+        <v>16714</v>
+      </c>
+      <c r="N463" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="464" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A464" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C464" t="s">
+        <v>16</v>
+      </c>
+      <c r="D464" t="s">
+        <v>17</v>
+      </c>
+      <c r="E464" t="s">
+        <v>17</v>
+      </c>
+      <c r="F464" t="s">
+        <v>17</v>
+      </c>
+      <c r="G464" t="s">
+        <v>17</v>
+      </c>
+      <c r="H464" t="s">
+        <v>17</v>
+      </c>
+      <c r="I464" t="s">
+        <v>17</v>
+      </c>
+      <c r="J464" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K464" t="s">
+        <v>1720</v>
+      </c>
+      <c r="L464" s="1">
+        <v>16803</v>
+      </c>
+      <c r="M464" s="1">
+        <v>21128</v>
+      </c>
+      <c r="N464" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="465" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A465" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C465" t="s">
+        <v>16</v>
+      </c>
+      <c r="D465" t="s">
+        <v>17</v>
+      </c>
+      <c r="E465" t="s">
+        <v>17</v>
+      </c>
+      <c r="F465" t="s">
+        <v>17</v>
+      </c>
+      <c r="G465" t="s">
+        <v>17</v>
+      </c>
+      <c r="H465" t="s">
+        <v>17</v>
+      </c>
+      <c r="I465" t="s">
+        <v>17</v>
+      </c>
+      <c r="J465" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K465" t="s">
+        <v>1781</v>
+      </c>
+      <c r="L465" s="1">
+        <v>24838</v>
+      </c>
+      <c r="M465" s="1">
+        <v>25416</v>
+      </c>
+      <c r="N465" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="466" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A466" t="s">
+        <v>648</v>
+      </c>
+      <c r="B466" t="s">
+        <v>649</v>
+      </c>
+      <c r="C466" t="s">
+        <v>587</v>
+      </c>
+      <c r="D466" t="s">
+        <v>17</v>
+      </c>
+      <c r="E466" t="s">
+        <v>17</v>
+      </c>
+      <c r="F466" t="s">
+        <v>17</v>
+      </c>
+      <c r="G466" t="s">
+        <v>17</v>
+      </c>
+      <c r="H466" t="s">
+        <v>17</v>
+      </c>
+      <c r="I466" t="s">
+        <v>17</v>
+      </c>
+      <c r="J466" t="s">
+        <v>18</v>
+      </c>
+      <c r="K466" t="s">
+        <v>650</v>
+      </c>
+      <c r="L466" s="1">
+        <v>21193</v>
+      </c>
+      <c r="M466" s="1">
+        <v>21193</v>
+      </c>
+      <c r="N466" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="467" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A467" t="s">
+        <v>598</v>
+      </c>
+      <c r="B467" t="s">
+        <v>599</v>
+      </c>
+      <c r="C467" t="s">
+        <v>587</v>
+      </c>
+      <c r="D467" t="s">
+        <v>17</v>
+      </c>
+      <c r="E467" t="s">
+        <v>17</v>
+      </c>
+      <c r="F467" t="s">
+        <v>17</v>
+      </c>
+      <c r="G467" t="s">
+        <v>17</v>
+      </c>
+      <c r="H467" t="s">
+        <v>17</v>
+      </c>
+      <c r="I467" t="s">
+        <v>17</v>
+      </c>
+      <c r="J467" t="s">
+        <v>18</v>
+      </c>
+      <c r="K467" t="s">
+        <v>600</v>
+      </c>
+      <c r="L467" s="1">
+        <v>20423</v>
+      </c>
+      <c r="M467" s="1">
+        <v>20423</v>
+      </c>
+      <c r="N467" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="468" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A468" t="s">
+        <v>594</v>
+      </c>
+      <c r="B468" t="s">
+        <v>595</v>
+      </c>
+      <c r="C468" t="s">
+        <v>587</v>
+      </c>
+      <c r="D468" t="s">
+        <v>17</v>
+      </c>
+      <c r="E468" t="s">
+        <v>17</v>
+      </c>
+      <c r="F468" t="s">
+        <v>17</v>
+      </c>
+      <c r="G468" t="s">
+        <v>17</v>
+      </c>
+      <c r="H468" t="s">
+        <v>17</v>
+      </c>
+      <c r="I468" t="s">
+        <v>17</v>
+      </c>
+      <c r="J468" t="s">
+        <v>18</v>
+      </c>
+      <c r="K468" t="s">
+        <v>596</v>
+      </c>
+      <c r="L468" s="1">
+        <v>20612</v>
+      </c>
+      <c r="M468" s="1">
+        <v>20612</v>
+      </c>
+      <c r="N468" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="469" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A469" t="s">
+        <v>602</v>
+      </c>
+      <c r="B469" t="s">
+        <v>603</v>
+      </c>
+      <c r="C469" t="s">
+        <v>587</v>
+      </c>
+      <c r="D469" t="s">
+        <v>17</v>
+      </c>
+      <c r="E469" t="s">
+        <v>17</v>
+      </c>
+      <c r="F469" t="s">
+        <v>17</v>
+      </c>
+      <c r="G469" t="s">
+        <v>17</v>
+      </c>
+      <c r="H469" t="s">
+        <v>17</v>
+      </c>
+      <c r="I469" t="s">
+        <v>17</v>
+      </c>
+      <c r="J469" t="s">
+        <v>18</v>
+      </c>
+      <c r="K469" t="s">
+        <v>604</v>
+      </c>
+      <c r="L469" s="1">
+        <v>20465</v>
+      </c>
+      <c r="M469" s="1">
+        <v>20465</v>
+      </c>
+      <c r="N469" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="470" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A470" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C470" t="s">
+        <v>16</v>
+      </c>
+      <c r="D470" t="s">
+        <v>17</v>
+      </c>
+      <c r="E470" t="s">
+        <v>17</v>
+      </c>
+      <c r="F470" t="s">
+        <v>17</v>
+      </c>
+      <c r="G470" t="s">
+        <v>17</v>
+      </c>
+      <c r="H470" t="s">
+        <v>17</v>
+      </c>
+      <c r="I470" t="s">
+        <v>17</v>
+      </c>
+      <c r="J470" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K470" t="s">
+        <v>1535</v>
+      </c>
+      <c r="L470" s="1">
+        <v>19360</v>
+      </c>
+      <c r="M470" s="1">
+        <v>19360</v>
+      </c>
+      <c r="N470" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="471" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A471" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C471" t="s">
+        <v>16</v>
+      </c>
+      <c r="D471" t="s">
+        <v>17</v>
+      </c>
+      <c r="E471" t="s">
+        <v>17</v>
+      </c>
+      <c r="F471" t="s">
+        <v>17</v>
+      </c>
+      <c r="G471" t="s">
+        <v>17</v>
+      </c>
+      <c r="H471" t="s">
+        <v>17</v>
+      </c>
+      <c r="I471" t="s">
+        <v>17</v>
+      </c>
+      <c r="J471" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K471" t="s">
+        <v>1454</v>
+      </c>
+      <c r="L471" s="1"/>
+      <c r="M471" s="1"/>
+      <c r="N471" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="472" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A472" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C472" t="s">
+        <v>16</v>
+      </c>
+      <c r="D472" t="s">
+        <v>17</v>
+      </c>
+      <c r="E472" t="s">
+        <v>17</v>
+      </c>
+      <c r="F472" t="s">
+        <v>17</v>
+      </c>
+      <c r="G472" t="s">
+        <v>17</v>
+      </c>
+      <c r="H472" t="s">
+        <v>17</v>
+      </c>
+      <c r="I472" t="s">
+        <v>17</v>
+      </c>
+      <c r="J472" t="s">
+        <v>1457</v>
+      </c>
+      <c r="K472" t="s">
+        <v>1467</v>
+      </c>
+      <c r="L472" s="1">
+        <v>24141</v>
+      </c>
+      <c r="M472" s="1">
+        <v>24141</v>
+      </c>
+      <c r="N472" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="473" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A473" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C473" t="s">
+        <v>16</v>
+      </c>
+      <c r="D473" t="s">
+        <v>17</v>
+      </c>
+      <c r="E473" t="s">
+        <v>17</v>
+      </c>
+      <c r="F473" t="s">
+        <v>17</v>
+      </c>
+      <c r="G473" t="s">
+        <v>17</v>
+      </c>
+      <c r="H473" t="s">
+        <v>17</v>
+      </c>
+      <c r="I473" t="s">
+        <v>17</v>
+      </c>
+      <c r="J473" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K473" t="s">
+        <v>1724</v>
+      </c>
+      <c r="L473" s="1"/>
+      <c r="M473" s="1"/>
+      <c r="N473" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="474" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A474" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C474" t="s">
+        <v>16</v>
+      </c>
+      <c r="D474" t="s">
+        <v>17</v>
+      </c>
+      <c r="E474" t="s">
+        <v>17</v>
+      </c>
+      <c r="F474" t="s">
+        <v>17</v>
+      </c>
+      <c r="G474" t="s">
+        <v>17</v>
+      </c>
+      <c r="H474" t="s">
+        <v>17</v>
+      </c>
+      <c r="I474" t="s">
+        <v>17</v>
+      </c>
+      <c r="J474" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K474" t="s">
+        <v>1750</v>
+      </c>
+      <c r="L474" s="1">
+        <v>21916</v>
+      </c>
+      <c r="M474" s="1">
+        <v>21916</v>
+      </c>
+      <c r="N474" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="475" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A475" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C475" t="s">
+        <v>16</v>
+      </c>
+      <c r="D475" t="s">
+        <v>17</v>
+      </c>
+      <c r="E475" t="s">
+        <v>17</v>
+      </c>
+      <c r="F475" t="s">
+        <v>17</v>
+      </c>
+      <c r="G475" t="s">
+        <v>17</v>
+      </c>
+      <c r="H475" t="s">
+        <v>17</v>
+      </c>
+      <c r="I475" t="s">
+        <v>17</v>
+      </c>
+      <c r="J475" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K475" t="s">
+        <v>1451</v>
+      </c>
+      <c r="L475" s="1"/>
+      <c r="M475" s="1"/>
+      <c r="N475" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="476" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A476" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C476" t="s">
+        <v>16</v>
+      </c>
+      <c r="D476" t="s">
+        <v>17</v>
+      </c>
+      <c r="E476" t="s">
+        <v>17</v>
+      </c>
+      <c r="F476" t="s">
+        <v>17</v>
+      </c>
+      <c r="G476" t="s">
+        <v>17</v>
+      </c>
+      <c r="H476" t="s">
+        <v>17</v>
+      </c>
+      <c r="I476" t="s">
+        <v>17</v>
+      </c>
+      <c r="J476" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K476" t="s">
+        <v>1441</v>
+      </c>
+      <c r="L476" s="1">
+        <v>31048</v>
+      </c>
+      <c r="M476" s="1">
+        <v>31048</v>
+      </c>
+      <c r="N476" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="477" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A477" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C477" t="s">
+        <v>436</v>
+      </c>
+      <c r="D477" t="s">
+        <v>17</v>
+      </c>
+      <c r="E477" t="s">
+        <v>17</v>
+      </c>
+      <c r="F477" t="s">
+        <v>17</v>
+      </c>
+      <c r="G477" t="s">
+        <v>17</v>
+      </c>
+      <c r="H477" t="s">
+        <v>17</v>
+      </c>
+      <c r="I477" t="s">
+        <v>17</v>
+      </c>
+      <c r="J477" t="s">
+        <v>728</v>
+      </c>
+      <c r="K477" t="s">
+        <v>1050</v>
+      </c>
+      <c r="L477" s="1">
+        <v>42132</v>
+      </c>
+      <c r="M477" s="1">
+        <v>42132</v>
+      </c>
+      <c r="N477" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="478" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A478" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C478" t="s">
+        <v>436</v>
+      </c>
+      <c r="D478" t="s">
+        <v>17</v>
+      </c>
+      <c r="E478" t="s">
+        <v>17</v>
+      </c>
+      <c r="F478" t="s">
+        <v>17</v>
+      </c>
+      <c r="G478" t="s">
+        <v>17</v>
+      </c>
+      <c r="H478" t="s">
+        <v>17</v>
+      </c>
+      <c r="I478" t="s">
+        <v>17</v>
+      </c>
+      <c r="J478" t="s">
+        <v>728</v>
+      </c>
+      <c r="K478" t="s">
+        <v>1053</v>
+      </c>
+      <c r="L478" s="1">
+        <v>45229</v>
+      </c>
+      <c r="M478" s="1">
+        <v>45229</v>
+      </c>
+      <c r="N478" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="479" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A479" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C479" t="s">
+        <v>16</v>
+      </c>
+      <c r="D479" t="s">
+        <v>17</v>
+      </c>
+      <c r="E479" t="s">
+        <v>17</v>
+      </c>
+      <c r="F479" t="s">
+        <v>17</v>
+      </c>
+      <c r="G479" t="s">
+        <v>17</v>
+      </c>
+      <c r="H479" t="s">
+        <v>17</v>
+      </c>
+      <c r="I479" t="s">
+        <v>17</v>
+      </c>
+      <c r="J479" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K479" t="s">
+        <v>1432</v>
+      </c>
+      <c r="L479" s="1"/>
+      <c r="M479" s="1"/>
+      <c r="N479" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="480" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A480" t="s">
+        <v>566</v>
+      </c>
+      <c r="B480" t="s">
+        <v>567</v>
+      </c>
+      <c r="C480" t="s">
+        <v>16</v>
+      </c>
+      <c r="D480" t="s">
+        <v>17</v>
+      </c>
+      <c r="E480" t="s">
+        <v>17</v>
+      </c>
+      <c r="F480" t="s">
+        <v>17</v>
+      </c>
+      <c r="G480" t="s">
+        <v>17</v>
+      </c>
+      <c r="H480" t="s">
+        <v>17</v>
+      </c>
+      <c r="I480" t="s">
+        <v>17</v>
+      </c>
+      <c r="J480" t="s">
+        <v>524</v>
+      </c>
+      <c r="K480" t="s">
+        <v>568</v>
+      </c>
+      <c r="L480" s="1">
+        <v>16660</v>
+      </c>
+      <c r="M480" s="1">
+        <v>20090</v>
+      </c>
+      <c r="N480" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="481" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A481" t="s">
+        <v>573</v>
+      </c>
+      <c r="B481" t="s">
+        <v>574</v>
+      </c>
+      <c r="C481" t="s">
+        <v>16</v>
+      </c>
+      <c r="D481" t="s">
+        <v>17</v>
+      </c>
+      <c r="E481" t="s">
+        <v>17</v>
+      </c>
+      <c r="F481" t="s">
+        <v>17</v>
+      </c>
+      <c r="G481" t="s">
+        <v>17</v>
+      </c>
+      <c r="H481" t="s">
+        <v>17</v>
+      </c>
+      <c r="I481" t="s">
+        <v>17</v>
+      </c>
+      <c r="J481" t="s">
+        <v>524</v>
+      </c>
+      <c r="K481" t="s">
+        <v>575</v>
+      </c>
+      <c r="L481" s="1">
+        <v>21921</v>
+      </c>
+      <c r="M481" s="1">
+        <v>23257</v>
+      </c>
+      <c r="N481" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="482" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A482" t="s">
+        <v>570</v>
+      </c>
+      <c r="B482" t="s">
+        <v>571</v>
+      </c>
+      <c r="C482" t="s">
+        <v>16</v>
+      </c>
+      <c r="D482" t="s">
+        <v>17</v>
+      </c>
+      <c r="E482" t="s">
+        <v>17</v>
+      </c>
+      <c r="F482" t="s">
+        <v>17</v>
+      </c>
+      <c r="G482" t="s">
+        <v>17</v>
+      </c>
+      <c r="H482" t="s">
+        <v>17</v>
+      </c>
+      <c r="I482" t="s">
+        <v>17</v>
+      </c>
+      <c r="J482" t="s">
+        <v>524</v>
+      </c>
+      <c r="K482" t="s">
+        <v>572</v>
+      </c>
+      <c r="L482" s="1">
+        <v>22190</v>
+      </c>
+      <c r="M482" s="1">
+        <v>22251</v>
+      </c>
+      <c r="N482" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="483" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A483" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C483" t="s">
+        <v>16</v>
+      </c>
+      <c r="D483" t="s">
+        <v>17</v>
+      </c>
+      <c r="E483" t="s">
+        <v>17</v>
+      </c>
+      <c r="F483" t="s">
+        <v>17</v>
+      </c>
+      <c r="G483" t="s">
+        <v>17</v>
+      </c>
+      <c r="H483" t="s">
+        <v>17</v>
+      </c>
+      <c r="I483" t="s">
+        <v>17</v>
+      </c>
+      <c r="J483" t="s">
+        <v>1280</v>
+      </c>
+      <c r="K483" t="s">
+        <v>1308</v>
+      </c>
+      <c r="L483" s="1">
+        <v>24108</v>
+      </c>
+      <c r="M483" s="1">
+        <v>24108</v>
+      </c>
+      <c r="N483" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="484" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A484" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C484" t="s">
+        <v>16</v>
+      </c>
+      <c r="D484" t="s">
+        <v>17</v>
+      </c>
+      <c r="E484" t="s">
+        <v>17</v>
+      </c>
+      <c r="F484" t="s">
+        <v>17</v>
+      </c>
+      <c r="G484" t="s">
+        <v>17</v>
+      </c>
+      <c r="H484" t="s">
+        <v>17</v>
+      </c>
+      <c r="I484" t="s">
+        <v>17</v>
+      </c>
+      <c r="J484" t="s">
+        <v>1457</v>
+      </c>
+      <c r="K484" t="s">
+        <v>1470</v>
+      </c>
+      <c r="L484" s="1">
+        <v>23012</v>
+      </c>
+      <c r="M484" s="1">
+        <v>23012</v>
+      </c>
+      <c r="N484" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="485" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A485" t="s">
+        <v>379</v>
+      </c>
+      <c r="B485" t="s">
+        <v>380</v>
+      </c>
+      <c r="C485" t="s">
+        <v>312</v>
+      </c>
+      <c r="D485" t="s">
+        <v>17</v>
+      </c>
+      <c r="E485" t="s">
+        <v>381</v>
+      </c>
+      <c r="F485" t="s">
+        <v>346</v>
+      </c>
+      <c r="G485" t="s">
+        <v>375</v>
+      </c>
+      <c r="H485" t="s">
+        <v>17</v>
+      </c>
+      <c r="I485" t="s">
+        <v>382</v>
+      </c>
+      <c r="J485" t="s">
+        <v>307</v>
+      </c>
+      <c r="K485" t="s">
+        <v>383</v>
+      </c>
+      <c r="L485" s="1">
+        <v>29160</v>
+      </c>
+      <c r="M485" s="1">
+        <v>29160</v>
+      </c>
+      <c r="N485" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="486" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A486" t="s">
+        <v>335</v>
+      </c>
+      <c r="B486" t="s">
+        <v>336</v>
+      </c>
+      <c r="C486" t="s">
+        <v>312</v>
+      </c>
+      <c r="D486" t="s">
+        <v>17</v>
+      </c>
+      <c r="E486" t="s">
+        <v>337</v>
+      </c>
+      <c r="F486" t="s">
+        <v>338</v>
+      </c>
+      <c r="G486" t="s">
+        <v>339</v>
+      </c>
+      <c r="H486" t="s">
+        <v>340</v>
+      </c>
+      <c r="I486" t="s">
+        <v>17</v>
+      </c>
+      <c r="J486" t="s">
+        <v>307</v>
+      </c>
+      <c r="K486" t="s">
+        <v>341</v>
+      </c>
+      <c r="L486" s="1">
+        <v>36495</v>
+      </c>
+      <c r="M486" s="1">
+        <v>36770</v>
+      </c>
+      <c r="N486" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="487" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A487" t="s">
+        <v>385</v>
+      </c>
+      <c r="B487" t="s">
+        <v>386</v>
+      </c>
+      <c r="C487" t="s">
+        <v>312</v>
+      </c>
+      <c r="D487" t="s">
+        <v>17</v>
+      </c>
+      <c r="E487" t="s">
+        <v>387</v>
+      </c>
+      <c r="F487" t="s">
+        <v>333</v>
+      </c>
+      <c r="G487" t="s">
+        <v>388</v>
+      </c>
+      <c r="H487" t="s">
+        <v>17</v>
+      </c>
+      <c r="I487" t="s">
+        <v>389</v>
+      </c>
+      <c r="J487" t="s">
+        <v>307</v>
+      </c>
+      <c r="K487" t="s">
+        <v>390</v>
+      </c>
+      <c r="L487" s="1">
+        <v>29799</v>
+      </c>
+      <c r="M487" s="1">
+        <v>30011</v>
+      </c>
+      <c r="N487" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="488" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A488" t="s">
+        <v>343</v>
+      </c>
+      <c r="B488" t="s">
+        <v>344</v>
+      </c>
+      <c r="C488" t="s">
+        <v>312</v>
+      </c>
+      <c r="D488" t="s">
+        <v>17</v>
+      </c>
+      <c r="E488" t="s">
+        <v>345</v>
+      </c>
+      <c r="F488" t="s">
+        <v>346</v>
+      </c>
+      <c r="G488" t="s">
+        <v>347</v>
+      </c>
+      <c r="H488" t="s">
+        <v>17</v>
+      </c>
+      <c r="I488" t="s">
+        <v>17</v>
+      </c>
+      <c r="J488" t="s">
+        <v>307</v>
+      </c>
+      <c r="K488" t="s">
+        <v>348</v>
+      </c>
+      <c r="L488" s="1">
+        <v>24572</v>
+      </c>
+      <c r="M488" s="1">
+        <v>24572</v>
+      </c>
+      <c r="N488" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="489" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A489" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C489" t="s">
+        <v>17</v>
+      </c>
+      <c r="D489" t="s">
+        <v>17</v>
+      </c>
+      <c r="E489" t="s">
+        <v>17</v>
+      </c>
+      <c r="F489" t="s">
+        <v>17</v>
+      </c>
+      <c r="G489" t="s">
+        <v>17</v>
+      </c>
+      <c r="H489" t="s">
+        <v>17</v>
+      </c>
+      <c r="I489" t="s">
+        <v>17</v>
+      </c>
+      <c r="J489" t="s">
+        <v>18</v>
+      </c>
+      <c r="K489" t="s">
         <v>1197</v>
       </c>
-      <c r="B2" s="1" t="s">
-[...40 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="L489" s="1">
+        <v>20821</v>
+      </c>
+      <c r="M489" s="1">
+        <v>20821</v>
+      </c>
+      <c r="N489" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="490" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A490" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C490" t="s">
+        <v>16</v>
+      </c>
+      <c r="D490" t="s">
+        <v>17</v>
+      </c>
+      <c r="E490" t="s">
+        <v>17</v>
+      </c>
+      <c r="F490" t="s">
+        <v>17</v>
+      </c>
+      <c r="G490" t="s">
+        <v>17</v>
+      </c>
+      <c r="H490" t="s">
+        <v>17</v>
+      </c>
+      <c r="I490" t="s">
+        <v>17</v>
+      </c>
+      <c r="J490" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K490" t="s">
+        <v>1538</v>
+      </c>
+      <c r="L490" s="1">
+        <v>20821</v>
+      </c>
+      <c r="M490" s="1">
+        <v>20821</v>
+      </c>
+      <c r="N490" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="491" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A491" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C491" t="s">
+        <v>16</v>
+      </c>
+      <c r="D491" t="s">
+        <v>17</v>
+      </c>
+      <c r="E491" t="s">
+        <v>17</v>
+      </c>
+      <c r="F491" t="s">
+        <v>17</v>
+      </c>
+      <c r="G491" t="s">
+        <v>17</v>
+      </c>
+      <c r="H491" t="s">
+        <v>17</v>
+      </c>
+      <c r="I491" t="s">
+        <v>17</v>
+      </c>
+      <c r="J491" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K491" t="s">
+        <v>1580</v>
+      </c>
+      <c r="L491" s="1">
+        <v>20090</v>
+      </c>
+      <c r="M491" s="1">
+        <v>20090</v>
+      </c>
+      <c r="N491" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="492" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A492" t="s">
         <v>1519</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="B492" t="s">
         <v>1520</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...23 lines deleted...]
-      <c r="K3" s="1" t="s">
+      <c r="C492" t="s">
+        <v>16</v>
+      </c>
+      <c r="D492" t="s">
+        <v>17</v>
+      </c>
+      <c r="E492" t="s">
+        <v>17</v>
+      </c>
+      <c r="F492" t="s">
+        <v>17</v>
+      </c>
+      <c r="G492" t="s">
+        <v>17</v>
+      </c>
+      <c r="H492" t="s">
+        <v>17</v>
+      </c>
+      <c r="I492" t="s">
+        <v>17</v>
+      </c>
+      <c r="J492" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K492" t="s">
         <v>1521</v>
       </c>
-      <c r="L3" s="2">
-[...5 lines deleted...]
-      <c r="N3" s="1" t="s">
+      <c r="L492" s="1">
+        <v>19725</v>
+      </c>
+      <c r="M492" s="1">
+        <v>19725</v>
+      </c>
+      <c r="N492" t="s">
         <v>1522</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
-[...77 lines deleted...]
-      <c r="L5" s="2">
+    <row r="493" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A493" t="s">
+        <v>577</v>
+      </c>
+      <c r="B493" t="s">
+        <v>578</v>
+      </c>
+      <c r="C493" t="s">
+        <v>16</v>
+      </c>
+      <c r="D493" t="s">
+        <v>17</v>
+      </c>
+      <c r="E493" t="s">
+        <v>17</v>
+      </c>
+      <c r="F493" t="s">
+        <v>17</v>
+      </c>
+      <c r="G493" t="s">
+        <v>17</v>
+      </c>
+      <c r="H493" t="s">
+        <v>17</v>
+      </c>
+      <c r="I493" t="s">
+        <v>17</v>
+      </c>
+      <c r="J493" t="s">
+        <v>524</v>
+      </c>
+      <c r="K493" t="s">
+        <v>579</v>
+      </c>
+      <c r="L493" s="1">
+        <v>18264</v>
+      </c>
+      <c r="M493" s="1">
+        <v>18264</v>
+      </c>
+      <c r="N493" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="494" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A494" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C494" t="s">
+        <v>436</v>
+      </c>
+      <c r="D494" t="s">
+        <v>17</v>
+      </c>
+      <c r="E494" t="s">
+        <v>17</v>
+      </c>
+      <c r="F494" t="s">
+        <v>17</v>
+      </c>
+      <c r="G494" t="s">
+        <v>17</v>
+      </c>
+      <c r="H494" t="s">
+        <v>17</v>
+      </c>
+      <c r="I494" t="s">
+        <v>17</v>
+      </c>
+      <c r="J494" t="s">
+        <v>728</v>
+      </c>
+      <c r="K494" t="s">
+        <v>1056</v>
+      </c>
+      <c r="L494" s="1">
+        <v>42207</v>
+      </c>
+      <c r="M494" s="1">
+        <v>42207</v>
+      </c>
+      <c r="N494" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="495" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A495" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D495" t="s">
+        <v>17</v>
+      </c>
+      <c r="E495" t="s">
+        <v>17</v>
+      </c>
+      <c r="F495" t="s">
+        <v>17</v>
+      </c>
+      <c r="G495" t="s">
+        <v>17</v>
+      </c>
+      <c r="H495" t="s">
+        <v>17</v>
+      </c>
+      <c r="I495" t="s">
+        <v>17</v>
+      </c>
+      <c r="J495" t="s">
+        <v>1271</v>
+      </c>
+      <c r="K495" t="s">
+        <v>1272</v>
+      </c>
+      <c r="L495" s="1">
+        <v>26563</v>
+      </c>
+      <c r="M495" s="1">
+        <v>26563</v>
+      </c>
+      <c r="N495" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="496" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A496" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D496" t="s">
+        <v>17</v>
+      </c>
+      <c r="E496" t="s">
+        <v>17</v>
+      </c>
+      <c r="F496" t="s">
+        <v>17</v>
+      </c>
+      <c r="G496" t="s">
+        <v>17</v>
+      </c>
+      <c r="H496" t="s">
+        <v>17</v>
+      </c>
+      <c r="I496" t="s">
+        <v>17</v>
+      </c>
+      <c r="J496" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K496" t="s">
+        <v>1577</v>
+      </c>
+      <c r="L496" s="1">
+        <v>20090</v>
+      </c>
+      <c r="M496" s="1">
+        <v>20090</v>
+      </c>
+      <c r="N496" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="497" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A497" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C497" t="s">
+        <v>16</v>
+      </c>
+      <c r="D497" t="s">
+        <v>17</v>
+      </c>
+      <c r="E497" t="s">
+        <v>17</v>
+      </c>
+      <c r="F497" t="s">
+        <v>17</v>
+      </c>
+      <c r="G497" t="s">
+        <v>17</v>
+      </c>
+      <c r="H497" t="s">
+        <v>17</v>
+      </c>
+      <c r="I497" t="s">
+        <v>17</v>
+      </c>
+      <c r="J497" t="s">
+        <v>1457</v>
+      </c>
+      <c r="K497" t="s">
+        <v>1513</v>
+      </c>
+      <c r="L497" s="1">
+        <v>21064</v>
+      </c>
+      <c r="M497" s="1">
+        <v>21064</v>
+      </c>
+      <c r="N497" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="498" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A498" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C498" t="s">
+        <v>16</v>
+      </c>
+      <c r="D498" t="s">
+        <v>17</v>
+      </c>
+      <c r="E498" t="s">
+        <v>17</v>
+      </c>
+      <c r="F498" t="s">
+        <v>17</v>
+      </c>
+      <c r="G498" t="s">
+        <v>17</v>
+      </c>
+      <c r="H498" t="s">
+        <v>17</v>
+      </c>
+      <c r="I498" t="s">
+        <v>17</v>
+      </c>
+      <c r="J498" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K498" t="s">
+        <v>1541</v>
+      </c>
+      <c r="L498" s="1">
+        <v>20090</v>
+      </c>
+      <c r="M498" s="1">
+        <v>20090</v>
+      </c>
+      <c r="N498" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="499" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A499" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C499" t="s">
+        <v>436</v>
+      </c>
+      <c r="D499" t="s">
+        <v>17</v>
+      </c>
+      <c r="E499" t="s">
+        <v>17</v>
+      </c>
+      <c r="F499" t="s">
+        <v>17</v>
+      </c>
+      <c r="G499" t="s">
+        <v>17</v>
+      </c>
+      <c r="H499" t="s">
+        <v>17</v>
+      </c>
+      <c r="I499" t="s">
+        <v>17</v>
+      </c>
+      <c r="J499" t="s">
+        <v>728</v>
+      </c>
+      <c r="K499" t="s">
+        <v>1059</v>
+      </c>
+      <c r="L499" s="1">
+        <v>41772</v>
+      </c>
+      <c r="M499" s="1">
+        <v>41772</v>
+      </c>
+      <c r="N499" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="500" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A500" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C500" t="s">
+        <v>436</v>
+      </c>
+      <c r="D500" t="s">
+        <v>17</v>
+      </c>
+      <c r="E500" t="s">
+        <v>17</v>
+      </c>
+      <c r="F500" t="s">
+        <v>17</v>
+      </c>
+      <c r="G500" t="s">
+        <v>17</v>
+      </c>
+      <c r="H500" t="s">
+        <v>17</v>
+      </c>
+      <c r="I500" t="s">
+        <v>17</v>
+      </c>
+      <c r="J500" t="s">
+        <v>728</v>
+      </c>
+      <c r="K500" t="s">
+        <v>1062</v>
+      </c>
+      <c r="L500" s="1">
+        <v>41769</v>
+      </c>
+      <c r="M500" s="1">
+        <v>41769</v>
+      </c>
+      <c r="N500" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="501" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A501" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C501" t="s">
+        <v>436</v>
+      </c>
+      <c r="D501" t="s">
+        <v>17</v>
+      </c>
+      <c r="E501" t="s">
+        <v>17</v>
+      </c>
+      <c r="F501" t="s">
+        <v>17</v>
+      </c>
+      <c r="G501" t="s">
+        <v>17</v>
+      </c>
+      <c r="H501" t="s">
+        <v>17</v>
+      </c>
+      <c r="I501" t="s">
+        <v>17</v>
+      </c>
+      <c r="J501" t="s">
+        <v>728</v>
+      </c>
+      <c r="K501" t="s">
+        <v>1065</v>
+      </c>
+      <c r="L501" s="1">
+        <v>42146</v>
+      </c>
+      <c r="M501" s="1">
+        <v>42146</v>
+      </c>
+      <c r="N501" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="502" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A502" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C502" t="s">
+        <v>436</v>
+      </c>
+      <c r="D502" t="s">
+        <v>17</v>
+      </c>
+      <c r="E502" t="s">
+        <v>17</v>
+      </c>
+      <c r="F502" t="s">
+        <v>17</v>
+      </c>
+      <c r="G502" t="s">
+        <v>17</v>
+      </c>
+      <c r="H502" t="s">
+        <v>17</v>
+      </c>
+      <c r="I502" t="s">
+        <v>17</v>
+      </c>
+      <c r="J502" t="s">
+        <v>728</v>
+      </c>
+      <c r="K502" t="s">
+        <v>1068</v>
+      </c>
+      <c r="L502" s="1">
+        <v>42180</v>
+      </c>
+      <c r="M502" s="1">
+        <v>42180</v>
+      </c>
+      <c r="N502" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="503" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A503" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C503" t="s">
+        <v>436</v>
+      </c>
+      <c r="D503" t="s">
+        <v>17</v>
+      </c>
+      <c r="E503" t="s">
+        <v>17</v>
+      </c>
+      <c r="F503" t="s">
+        <v>17</v>
+      </c>
+      <c r="G503" t="s">
+        <v>17</v>
+      </c>
+      <c r="H503" t="s">
+        <v>17</v>
+      </c>
+      <c r="I503" t="s">
+        <v>17</v>
+      </c>
+      <c r="J503" t="s">
+        <v>728</v>
+      </c>
+      <c r="K503" t="s">
+        <v>1071</v>
+      </c>
+      <c r="L503" s="1">
+        <v>41765</v>
+      </c>
+      <c r="M503" s="1">
+        <v>41765</v>
+      </c>
+      <c r="N503" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="504" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A504" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C504" t="s">
+        <v>436</v>
+      </c>
+      <c r="D504" t="s">
+        <v>17</v>
+      </c>
+      <c r="E504" t="s">
+        <v>17</v>
+      </c>
+      <c r="F504" t="s">
+        <v>17</v>
+      </c>
+      <c r="G504" t="s">
+        <v>17</v>
+      </c>
+      <c r="H504" t="s">
+        <v>17</v>
+      </c>
+      <c r="I504" t="s">
+        <v>17</v>
+      </c>
+      <c r="J504" t="s">
+        <v>728</v>
+      </c>
+      <c r="K504" t="s">
+        <v>1074</v>
+      </c>
+      <c r="L504" s="1">
+        <v>41790</v>
+      </c>
+      <c r="M504" s="1">
+        <v>41790</v>
+      </c>
+      <c r="N504" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="505" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A505" t="s">
+        <v>657</v>
+      </c>
+      <c r="B505" t="s">
+        <v>658</v>
+      </c>
+      <c r="C505" t="s">
+        <v>587</v>
+      </c>
+      <c r="D505" t="s">
+        <v>17</v>
+      </c>
+      <c r="E505" t="s">
+        <v>17</v>
+      </c>
+      <c r="F505" t="s">
+        <v>17</v>
+      </c>
+      <c r="G505" t="s">
+        <v>17</v>
+      </c>
+      <c r="H505" t="s">
+        <v>17</v>
+      </c>
+      <c r="I505" t="s">
+        <v>17</v>
+      </c>
+      <c r="J505" t="s">
+        <v>18</v>
+      </c>
+      <c r="K505" t="s">
+        <v>659</v>
+      </c>
+      <c r="L505" s="1">
+        <v>22281</v>
+      </c>
+      <c r="M505" s="1">
+        <v>22281</v>
+      </c>
+      <c r="N505" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="506" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A506" t="s">
+        <v>636</v>
+      </c>
+      <c r="B506" t="s">
+        <v>637</v>
+      </c>
+      <c r="C506" t="s">
+        <v>587</v>
+      </c>
+      <c r="D506" t="s">
+        <v>17</v>
+      </c>
+      <c r="E506" t="s">
+        <v>17</v>
+      </c>
+      <c r="F506" t="s">
+        <v>17</v>
+      </c>
+      <c r="G506" t="s">
+        <v>17</v>
+      </c>
+      <c r="H506" t="s">
+        <v>17</v>
+      </c>
+      <c r="I506" t="s">
+        <v>17</v>
+      </c>
+      <c r="J506" t="s">
+        <v>18</v>
+      </c>
+      <c r="K506" t="s">
+        <v>638</v>
+      </c>
+      <c r="L506" s="1">
+        <v>21186</v>
+      </c>
+      <c r="M506" s="1">
+        <v>21186</v>
+      </c>
+      <c r="N506" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="507" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A507" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C507" t="s">
+        <v>16</v>
+      </c>
+      <c r="D507" t="s">
+        <v>17</v>
+      </c>
+      <c r="E507" t="s">
+        <v>17</v>
+      </c>
+      <c r="F507" t="s">
+        <v>17</v>
+      </c>
+      <c r="G507" t="s">
+        <v>17</v>
+      </c>
+      <c r="H507" t="s">
+        <v>17</v>
+      </c>
+      <c r="I507" t="s">
+        <v>17</v>
+      </c>
+      <c r="J507" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K507" t="s">
+        <v>1559</v>
+      </c>
+      <c r="L507" s="1">
+        <v>25569</v>
+      </c>
+      <c r="M507" s="1">
+        <v>25569</v>
+      </c>
+      <c r="N507" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="508" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A508" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C508" t="s">
+        <v>436</v>
+      </c>
+      <c r="D508" t="s">
+        <v>17</v>
+      </c>
+      <c r="E508" t="s">
+        <v>17</v>
+      </c>
+      <c r="F508" t="s">
+        <v>17</v>
+      </c>
+      <c r="G508" t="s">
+        <v>17</v>
+      </c>
+      <c r="H508" t="s">
+        <v>17</v>
+      </c>
+      <c r="I508" t="s">
+        <v>17</v>
+      </c>
+      <c r="J508" t="s">
+        <v>728</v>
+      </c>
+      <c r="K508" t="s">
+        <v>1077</v>
+      </c>
+      <c r="L508" s="1">
+        <v>42212</v>
+      </c>
+      <c r="M508" s="1">
+        <v>42212</v>
+      </c>
+      <c r="N508" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="509" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A509" t="s">
+        <v>581</v>
+      </c>
+      <c r="B509" t="s">
+        <v>582</v>
+      </c>
+      <c r="C509" t="s">
+        <v>16</v>
+      </c>
+      <c r="D509" t="s">
+        <v>17</v>
+      </c>
+      <c r="E509" t="s">
+        <v>17</v>
+      </c>
+      <c r="F509" t="s">
+        <v>17</v>
+      </c>
+      <c r="G509" t="s">
+        <v>17</v>
+      </c>
+      <c r="H509" t="s">
+        <v>17</v>
+      </c>
+      <c r="I509" t="s">
+        <v>17</v>
+      </c>
+      <c r="J509" t="s">
+        <v>524</v>
+      </c>
+      <c r="K509" t="s">
+        <v>583</v>
+      </c>
+      <c r="L509" s="1">
+        <v>23077</v>
+      </c>
+      <c r="M509" s="1">
+        <v>24285</v>
+      </c>
+      <c r="N509" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="510" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A510" t="s">
+        <v>275</v>
+      </c>
+      <c r="B510" t="s">
+        <v>276</v>
+      </c>
+      <c r="C510" t="s">
+        <v>16</v>
+      </c>
+      <c r="D510" t="s">
+        <v>17</v>
+      </c>
+      <c r="E510" t="s">
+        <v>17</v>
+      </c>
+      <c r="F510" t="s">
+        <v>17</v>
+      </c>
+      <c r="G510" t="s">
+        <v>17</v>
+      </c>
+      <c r="H510" t="s">
+        <v>17</v>
+      </c>
+      <c r="I510" t="s">
+        <v>17</v>
+      </c>
+      <c r="J510" t="s">
+        <v>244</v>
+      </c>
+      <c r="K510" t="s">
+        <v>277</v>
+      </c>
+      <c r="L510" s="1">
+        <v>25569</v>
+      </c>
+      <c r="M510" s="1">
+        <v>25569</v>
+      </c>
+      <c r="N510" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="511" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A511" t="s">
+        <v>279</v>
+      </c>
+      <c r="B511" t="s">
+        <v>280</v>
+      </c>
+      <c r="C511" t="s">
+        <v>16</v>
+      </c>
+      <c r="D511" t="s">
+        <v>17</v>
+      </c>
+      <c r="E511" t="s">
+        <v>17</v>
+      </c>
+      <c r="F511" t="s">
+        <v>17</v>
+      </c>
+      <c r="G511" t="s">
+        <v>17</v>
+      </c>
+      <c r="H511" t="s">
+        <v>17</v>
+      </c>
+      <c r="I511" t="s">
+        <v>17</v>
+      </c>
+      <c r="J511" t="s">
+        <v>244</v>
+      </c>
+      <c r="K511" t="s">
+        <v>281</v>
+      </c>
+      <c r="L511" s="1">
+        <v>25934</v>
+      </c>
+      <c r="M511" s="1">
+        <v>25934</v>
+      </c>
+      <c r="N511" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="512" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A512" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C512" t="s">
+        <v>16</v>
+      </c>
+      <c r="D512" t="s">
+        <v>17</v>
+      </c>
+      <c r="E512" t="s">
+        <v>17</v>
+      </c>
+      <c r="F512" t="s">
+        <v>17</v>
+      </c>
+      <c r="G512" t="s">
+        <v>17</v>
+      </c>
+      <c r="H512" t="s">
+        <v>17</v>
+      </c>
+      <c r="I512" t="s">
+        <v>17</v>
+      </c>
+      <c r="J512" t="s">
+        <v>1280</v>
+      </c>
+      <c r="K512" t="s">
+        <v>1312</v>
+      </c>
+      <c r="L512" s="1">
+        <v>25204</v>
+      </c>
+      <c r="M512" s="1">
+        <v>25204</v>
+      </c>
+      <c r="N512" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="513" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A513" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C513" t="s">
+        <v>16</v>
+      </c>
+      <c r="D513" t="s">
+        <v>17</v>
+      </c>
+      <c r="E513" t="s">
+        <v>17</v>
+      </c>
+      <c r="F513" t="s">
+        <v>17</v>
+      </c>
+      <c r="G513" t="s">
+        <v>17</v>
+      </c>
+      <c r="H513" t="s">
+        <v>17</v>
+      </c>
+      <c r="I513" t="s">
+        <v>17</v>
+      </c>
+      <c r="J513" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K513" t="s">
+        <v>1789</v>
+      </c>
+      <c r="L513" s="1">
+        <v>35431</v>
+      </c>
+      <c r="M513" s="1">
+        <v>35431</v>
+      </c>
+      <c r="N513" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="514" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A514" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C514" t="s">
+        <v>16</v>
+      </c>
+      <c r="D514" t="s">
+        <v>17</v>
+      </c>
+      <c r="E514" t="s">
+        <v>17</v>
+      </c>
+      <c r="F514" t="s">
+        <v>17</v>
+      </c>
+      <c r="G514" t="s">
+        <v>17</v>
+      </c>
+      <c r="H514" t="s">
+        <v>17</v>
+      </c>
+      <c r="I514" t="s">
+        <v>17</v>
+      </c>
+      <c r="J514" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K514" t="s">
+        <v>1802</v>
+      </c>
+      <c r="L514" s="1">
+        <v>36526</v>
+      </c>
+      <c r="M514" s="1">
+        <v>36526</v>
+      </c>
+      <c r="N514" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="515" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A515" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C515" t="s">
+        <v>16</v>
+      </c>
+      <c r="D515" t="s">
+        <v>17</v>
+      </c>
+      <c r="E515" t="s">
+        <v>17</v>
+      </c>
+      <c r="F515" t="s">
+        <v>17</v>
+      </c>
+      <c r="G515" t="s">
+        <v>17</v>
+      </c>
+      <c r="H515" t="s">
+        <v>17</v>
+      </c>
+      <c r="I515" t="s">
+        <v>17</v>
+      </c>
+      <c r="J515" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K515" t="s">
+        <v>1796</v>
+      </c>
+      <c r="L515" s="1">
+        <v>35431</v>
+      </c>
+      <c r="M515" s="1">
+        <v>35431</v>
+      </c>
+      <c r="N515" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="516" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A516" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C516" t="s">
+        <v>16</v>
+      </c>
+      <c r="D516" t="s">
+        <v>17</v>
+      </c>
+      <c r="E516" t="s">
+        <v>17</v>
+      </c>
+      <c r="F516" t="s">
+        <v>17</v>
+      </c>
+      <c r="G516" t="s">
+        <v>17</v>
+      </c>
+      <c r="H516" t="s">
+        <v>17</v>
+      </c>
+      <c r="I516" t="s">
+        <v>17</v>
+      </c>
+      <c r="J516" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K516" t="s">
+        <v>1799</v>
+      </c>
+      <c r="L516" s="1">
+        <v>35431</v>
+      </c>
+      <c r="M516" s="1">
+        <v>35431</v>
+      </c>
+      <c r="N516" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="517" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A517" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C517" t="s">
+        <v>16</v>
+      </c>
+      <c r="D517" t="s">
+        <v>17</v>
+      </c>
+      <c r="E517" t="s">
+        <v>17</v>
+      </c>
+      <c r="F517" t="s">
+        <v>17</v>
+      </c>
+      <c r="G517" t="s">
+        <v>17</v>
+      </c>
+      <c r="H517" t="s">
+        <v>17</v>
+      </c>
+      <c r="I517" t="s">
+        <v>17</v>
+      </c>
+      <c r="J517" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K517" t="s">
+        <v>1793</v>
+      </c>
+      <c r="L517" s="1">
+        <v>35431</v>
+      </c>
+      <c r="M517" s="1">
+        <v>35431</v>
+      </c>
+      <c r="N517" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="518" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A518" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C518" t="s">
+        <v>436</v>
+      </c>
+      <c r="D518" t="s">
+        <v>17</v>
+      </c>
+      <c r="E518" t="s">
+        <v>17</v>
+      </c>
+      <c r="F518" t="s">
+        <v>17</v>
+      </c>
+      <c r="G518" t="s">
+        <v>17</v>
+      </c>
+      <c r="H518" t="s">
+        <v>17</v>
+      </c>
+      <c r="I518" t="s">
+        <v>17</v>
+      </c>
+      <c r="J518" t="s">
+        <v>728</v>
+      </c>
+      <c r="K518" t="s">
+        <v>1080</v>
+      </c>
+      <c r="L518" s="1">
+        <v>42205</v>
+      </c>
+      <c r="M518" s="1">
+        <v>42205</v>
+      </c>
+      <c r="N518" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="519" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A519" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C519" t="s">
+        <v>436</v>
+      </c>
+      <c r="D519" t="s">
+        <v>17</v>
+      </c>
+      <c r="E519" t="s">
+        <v>17</v>
+      </c>
+      <c r="F519" t="s">
+        <v>17</v>
+      </c>
+      <c r="G519" t="s">
+        <v>17</v>
+      </c>
+      <c r="H519" t="s">
+        <v>17</v>
+      </c>
+      <c r="I519" t="s">
+        <v>17</v>
+      </c>
+      <c r="J519" t="s">
+        <v>728</v>
+      </c>
+      <c r="K519" t="s">
+        <v>1083</v>
+      </c>
+      <c r="L519" s="1">
+        <v>42179</v>
+      </c>
+      <c r="M519" s="1">
+        <v>42179</v>
+      </c>
+      <c r="N519" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="520" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A520" t="s">
+        <v>669</v>
+      </c>
+      <c r="B520" t="s">
+        <v>670</v>
+      </c>
+      <c r="C520" t="s">
+        <v>587</v>
+      </c>
+      <c r="D520" t="s">
+        <v>17</v>
+      </c>
+      <c r="E520" t="s">
+        <v>17</v>
+      </c>
+      <c r="F520" t="s">
+        <v>17</v>
+      </c>
+      <c r="G520" t="s">
+        <v>17</v>
+      </c>
+      <c r="H520" t="s">
+        <v>17</v>
+      </c>
+      <c r="I520" t="s">
+        <v>17</v>
+      </c>
+      <c r="J520" t="s">
+        <v>18</v>
+      </c>
+      <c r="K520" t="s">
+        <v>671</v>
+      </c>
+      <c r="L520" s="1">
+        <v>23012</v>
+      </c>
+      <c r="M520" s="1">
+        <v>23012</v>
+      </c>
+      <c r="N520" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="521" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A521" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C521" t="s">
+        <v>16</v>
+      </c>
+      <c r="D521" t="s">
+        <v>17</v>
+      </c>
+      <c r="E521" t="s">
+        <v>17</v>
+      </c>
+      <c r="F521" t="s">
+        <v>17</v>
+      </c>
+      <c r="G521" t="s">
+        <v>17</v>
+      </c>
+      <c r="H521" t="s">
+        <v>17</v>
+      </c>
+      <c r="I521" t="s">
+        <v>17</v>
+      </c>
+      <c r="J521" t="s">
+        <v>1603</v>
+      </c>
+      <c r="K521" t="s">
+        <v>1609</v>
+      </c>
+      <c r="L521" s="1">
         <v>24838</v>
       </c>
-      <c r="M5" s="2">
+      <c r="M521" s="1">
         <v>24838</v>
       </c>
-      <c r="N5" s="1" t="s">
-[...3005 lines deleted...]
-      <c r="L74" s="2">
+      <c r="N521" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="522" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A522" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C522" t="s">
+        <v>16</v>
+      </c>
+      <c r="D522" t="s">
+        <v>17</v>
+      </c>
+      <c r="E522" t="s">
+        <v>17</v>
+      </c>
+      <c r="F522" t="s">
+        <v>17</v>
+      </c>
+      <c r="G522" t="s">
+        <v>17</v>
+      </c>
+      <c r="H522" t="s">
+        <v>17</v>
+      </c>
+      <c r="I522" t="s">
+        <v>17</v>
+      </c>
+      <c r="J522" t="s">
+        <v>1603</v>
+      </c>
+      <c r="K522" t="s">
+        <v>1612</v>
+      </c>
+      <c r="L522" s="1">
+        <v>26299</v>
+      </c>
+      <c r="M522" s="1">
+        <v>26299</v>
+      </c>
+      <c r="N522" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="523" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A523" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C523" t="s">
+        <v>16</v>
+      </c>
+      <c r="D523" t="s">
+        <v>17</v>
+      </c>
+      <c r="E523" t="s">
+        <v>17</v>
+      </c>
+      <c r="F523" t="s">
+        <v>17</v>
+      </c>
+      <c r="G523" t="s">
+        <v>17</v>
+      </c>
+      <c r="H523" t="s">
+        <v>17</v>
+      </c>
+      <c r="I523" t="s">
+        <v>17</v>
+      </c>
+      <c r="J523" t="s">
+        <v>1603</v>
+      </c>
+      <c r="K523" t="s">
+        <v>1615</v>
+      </c>
+      <c r="L523" s="1">
+        <v>33970</v>
+      </c>
+      <c r="M523" s="1">
+        <v>33970</v>
+      </c>
+      <c r="N523" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="524" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A524" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C524" t="s">
+        <v>16</v>
+      </c>
+      <c r="D524" t="s">
+        <v>17</v>
+      </c>
+      <c r="E524" t="s">
+        <v>17</v>
+      </c>
+      <c r="F524" t="s">
+        <v>17</v>
+      </c>
+      <c r="G524" t="s">
+        <v>17</v>
+      </c>
+      <c r="H524" t="s">
+        <v>17</v>
+      </c>
+      <c r="I524" t="s">
+        <v>17</v>
+      </c>
+      <c r="J524" t="s">
+        <v>1603</v>
+      </c>
+      <c r="K524" t="s">
+        <v>1619</v>
+      </c>
+      <c r="L524" s="1">
+        <v>26665</v>
+      </c>
+      <c r="M524" s="1">
+        <v>26665</v>
+      </c>
+      <c r="N524" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="525" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A525" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C525" t="s">
+        <v>16</v>
+      </c>
+      <c r="D525" t="s">
+        <v>17</v>
+      </c>
+      <c r="E525" t="s">
+        <v>17</v>
+      </c>
+      <c r="F525" t="s">
+        <v>17</v>
+      </c>
+      <c r="G525" t="s">
+        <v>17</v>
+      </c>
+      <c r="H525" t="s">
+        <v>17</v>
+      </c>
+      <c r="I525" t="s">
+        <v>17</v>
+      </c>
+      <c r="J525" t="s">
+        <v>1603</v>
+      </c>
+      <c r="K525" t="s">
+        <v>1622</v>
+      </c>
+      <c r="L525" s="1">
         <v>24838</v>
       </c>
-      <c r="M74" s="2">
+      <c r="M525" s="1">
         <v>24838</v>
       </c>
-      <c r="N74" s="1" t="s">
-[...2819 lines deleted...]
-      <c r="N140" s="1" t="s">
+      <c r="N525" t="s">
         <v>1254</v>
-      </c>
-[...12978 lines deleted...]
-        <v>987</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A L s E A A B Q S w M E F A A C A A g A z H s h X Z 8 4 F 5 6 k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w G I R f h X S n B Y z R k J 8 y u E p i Q j S u T a 3 Q C D + G F s u 7 O f h I v o I 1 i r o 5 3 H B 3 3 3 B 3 v 9 4 g H 9 s m u K j e 6 A 4 z E t O I B A p l d 9 B Y Z W S w x 3 B J c g 4 b I U + i U o G H 0 a S j O W S k t v a c M u a c o 2 5 G u 7 5 i S R T F b F + s S 1 m r V p A P r P / D o U Z j B U p F O O x e Y 3 h C 4 / n C y 2 8 C N o V Q a P w C i e + e 7 U 8 I q 6 G x Q 6 + 4 w n B b A p s s s P c H / g B Q S w M E F A A C A A g A z H s h X Q / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A M x 7 I V 1 Y P K i A t Q E A A I A D A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C F k l 1 r 2 z A U h u 8 D + Q 8 H 9 8 Y B N 8 S J F 9 Y V X 2 x 2 y j p C m t n u V d w L V T 5 N B P r o J D l r C P 3 v k 2 e X d t g w 3 U g 6 7 8 N 7 P j g G q W V K Q t 7 e 4 f V 4 N B 6 Z A 9 F Y w Y V n m e V 4 y Z m x l + H i K l p G H s T A 0 Y 5 H 4 E 6 u a k 3 R R R J z n K a K 1 g K l 9 W 8 Y x 2 m i p H U f 4 3 v J l / L e o D a l U F R J q X S Z q t + S K 1 K Z 0 o r n s p d i S s 3 R m w S 7 F D k T z K K O v c A L I F G 8 F t L E Y R T A S l J V M b m P l 5 9 m s z C A n 7 W y m N s T x / j 9 O d 0 o i Q + T o K 3 1 w t t q J Z x W w X c k l S u o a a U g j w 7 s l C 7 u t 2 0 F s O v i X z n P K e F E m 9 j q + q N l c i B y 7 x y L 0 z O + 2 x W a S P O k t G h L b k T j D + Q P z m e v Q C 3 g N n X 9 W Y e B x R f 7 G s D Z 2 x C B u / l 8 G S 1 m V w 8 9 N U P T j r 7 x b r F w 3 s d u 8 3 z T q Z / 7 6 l 2 y T j p 1 I M W W E + e v n m B b P 3 J G S b M c L T 2 f D d A N Z A 6 o O y T s I z c a f 9 U o 6 a l D B u r N k H / M s + g T 3 c a 5 U R 5 Z 5 U b 5 7 c 0 t 6 r M / 8 u I u g / t s 3 V N W R H O G x s L q h V A L K b H 4 x l T u b Z n A v 9 z a f f 5 P J e q I m u w R / A a B r F m J y T 8 5 X y f j E Z O D S 3 P 9 B 1 B L A Q I t A B Q A A g A I A M x 7 I V 2 f O B e e p A A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A D M e y F d D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A M x 7 I V 1 Y P K i A t Q E A A I A D A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A O M D A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P n Q K A A A A A A A A U g o A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E z O T Q 2 N D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z I z N z g 0 N 2 Y z L W E 5 M 2 E t N G Q 3 M C 1 i N W U 1 L W J j Z D l m Z j J j N T A 5 M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N 0 a X R s Z V 9 s a X N 0 X z E z O T Q 2 N C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w 0 N T E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D k t M D F U M T k 6 M z A 6 M j U u M D M z N j M z M F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l I Q n d Z P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t U Z X J t I E l E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 5 h b W V b M j I 2 N D M w O V 0 m c X V v d D s s J n F 1 b 3 Q 7 U m V z b 3 V y Y 2 U g V H l w Z V s y M j Y 0 M z E y X S Z x d W 9 0 O y w m c X V v d D t J U 1 N O W z I y N j Q z M T h d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 9 D T E N b M j I 2 N D M x O V 0 m c X V v d D s s J n F 1 b 3 Q 7 U G x h Y 2 U g b 2 Y g U H V i b G l j Y X R p b 2 5 b M j I 2 N D M y M F 0 m c X V v d D s s J n F 1 b 3 Q 7 U H V i b G l z a G V y W z I y N j Q z M j F d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 Z y Z X F 1 Z W 5 j e V s y M j Y 0 M z I y X S Z x d W 9 0 O y w m c X V v d D t S Z W x h d G l v b l s y M j Y 0 M z I z X S Z x d W 9 0 O y w m c X V v d D t T b 3 V y Y 2 U g U H J v d m l k Z W Q g Q n l b M j I 2 N D M y N F 0 m c X V v d D s s J n F 1 b 3 Q 7 S l N U T 1 I g V V J M J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V h c m x p Z X N 0 I E V 4 Y W N 0 I E R h d G U m c X V v d D s s J n F 1 b 3 Q 7 T G F 0 Z X N 0 I E V 4 Y W N 0 I E R h d G U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 2 Z X J h Z 2 U g K E R h d G U g U m F u Z 2 U p J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M S w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V z d W x 0 L D B 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y 0 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c 3 V s d C w w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j Q v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j Q v U H J v b W 9 0 Z W Q l M j B I Z W F k Z X J z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j Q v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A X l F X D 7 K a 4 U m F T P t t h m 3 4 w w A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A B P h s y q X 6 E 6 8 X K B q 7 m L G d r v 8 i i J 0 k I P Z V B U o R w r X + B n S A A A A A A O g A A A A A I A A C A A A A A J 3 7 J w Z L F D s E s A N t e w t 3 N q Z g Y D m k 0 E A e 8 y 7 5 Z d + M v 3 g V A A A A C S g 5 d y 2 k n u a 6 P 5 F S j N o A H / l 0 j k n w 9 5 S a a 9 C C C w 0 + C m X x / 9 v G q l T g 7 8 o l j R W m 1 n Y e O i q 9 8 4 4 x j M R O Z C 5 6 e W Z E h R C j y l P u 7 q p e Q 6 e 0 1 y D a I Z i U A A A A C 2 S 3 n t S i 6 o y P b u N h T Z 0 C M E g D Q 4 8 6 s C q p r h z / v q L C 5 X o z u 6 W K f U A T Z E U Y p r K L K R p n c Y h N F G D T 2 B v d M V 0 R k U Q y p 7 < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A L s E A A B Q S w M E F A A C A A g A O 0 l H X c B T d 6 S k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h o T J K U M r p K Y E I 1 r U y o 0 w o + h x X I 3 B 4 / k F c Q o 6 u b 4 v v c N 7 9 2 v N 5 6 N b R N c d G 9 N B y m K M E W B B t W V B q o U D e 4 Y x i g T f C v V S V Y 6 m G S w y W j L F N X O n R N C v P f Y L 3 D X V 4 R R G p F D v i l U r V u J P r L 5 L 4 c G r J O g N B J 8 / x o j G I 6 W M V 6 x G F N O Z s h z A 1 + B T X u f 7 Q / k 6 6 F x Q 6 + F h n B X c D J H T t 4 f x A N Q S w M E F A A C A A g A O 0 l H X Q / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A D t J R 1 1 Y P K i A t Q E A A I A D A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C F k l 1 r 2 z A U h u 8 D + Q 8 H 9 8 Y B N 8 S J F 9 Y V X 2 x 2 y j p C m t n u V d w L V T 5 N B P r o J D l r C P 3 v k 2 e X d t g w 3 U g 6 7 8 N 7 P j g G q W V K Q t 7 e 4 f V 4 N B 6 Z A 9 F Y w Y V n m e V 4 y Z m x l + H i K l p G H s T A 0 Y 5 H 4 E 6 u a k 3 R R R J z n K a K 1 g K l 9 W 8 Y x 2 m i p H U f 4 3 v J l / L e o D a l U F R J q X S Z q t + S K 1 K Z 0 o r n s p d i S s 3 R m w S 7 F D k T z K K O v c A L I F G 8 F t L E Y R T A S l J V M b m P l 5 9 m s z C A n 7 W y m N s T x / j 9 O d 0 o i Q + T o K 3 1 w t t q J Z x W w X c k l S u o a a U g j w 7 s l C 7 u t 2 0 F s O v i X z n P K e F E m 9 j q + q N l c i B y 7 x y L 0 z O + 2 x W a S P O k t G h L b k T j D + Q P z m e v Q C 3 g N n X 9 W Y e B x R f 7 G s D Z 2 x C B u / l 8 G S 1 m V w 8 9 N U P T j r 7 x b r F w 3 s d u 8 3 z T q Z / 7 6 l 2 y T j p 1 I M W W E + e v n m B b P 3 J G S b M c L T 2 f D d A N Z A 6 o O y T s I z c a f 9 U o 6 a l D B u r N k H / M s + g T 3 c a 5 U R 5 Z 5 U b 5 7 c 0 t 6 r M / 8 u I u g / t s 3 V N W R H O G x s L q h V A L K b H 4 x l T u b Z n A v 9 z a f f 5 P J e q I m u w R / A a B r F m J y T 8 5 X y f j E Z O D S 3 P 9 B 1 B L A Q I t A B Q A A g A I A D t J R 1 3 A U 3 e k p A A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A 7 S U d d D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A D t J R 1 1 Y P K i A t Q E A A I A D A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A O M D A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P n Q K A A A A A A A A U g o A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E z O T Q 2 N D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z k 1 O D A 0 Z j I 0 L T I 2 Z m E t N D A 2 N i 0 5 O T d k L T M 5 Z G U 2 Y W I z Y z M 4 Z i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N 0 a X R s Z V 9 s a X N 0 X z E z O T Q 2 N C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w 1 M j U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M T A t M D d U M T M 6 M D k 6 N T U u O D E y N T E 0 M 1 o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l I Q n d Z P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t U Z X J t I E l E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 5 h b W V b M j I 2 N D M w O V 0 m c X V v d D s s J n F 1 b 3 Q 7 U m V z b 3 V y Y 2 U g V H l w Z V s y M j Y 0 M z E y X S Z x d W 9 0 O y w m c X V v d D t J U 1 N O W z I y N j Q z M T h d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 9 D T E N b M j I 2 N D M x O V 0 m c X V v d D s s J n F 1 b 3 Q 7 U G x h Y 2 U g b 2 Y g U H V i b G l j Y X R p b 2 5 b M j I 2 N D M y M F 0 m c X V v d D s s J n F 1 b 3 Q 7 U H V i b G l z a G V y W z I y N j Q z M j F d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 Z y Z X F 1 Z W 5 j e V s y M j Y 0 M z I y X S Z x d W 9 0 O y w m c X V v d D t S Z W x h d G l v b l s y M j Y 0 M z I z X S Z x d W 9 0 O y w m c X V v d D t T b 3 V y Y 2 U g U H J v d m l k Z W Q g Q n l b M j I 2 N D M y N F 0 m c X V v d D s s J n F 1 b 3 Q 7 S l N U T 1 I g V V J M J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V h c m x p Z X N 0 I E V 4 Y W N 0 I E R h d G U m c X V v d D s s J n F 1 b 3 Q 7 T G F 0 Z X N 0 I E V 4 Y W N 0 I E R h d G U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 2 Z X J h Z 2 U g K E R h d G U g U m F u Z 2 U p J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M S w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V z d W x 0 L D B 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y 0 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c 3 V s d C w w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j Q v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j Q v U H J v b W 9 0 Z W Q l M j B I Z W F k Z X J z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j Q v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A X l F X D 7 K a 4 U m F T P t t h m 3 4 w w A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A D 6 y x l p g t f G u I M E G b i h f w o G f 2 / t J / K C M G 6 c Y l F B + 1 J e r g A A A A A O g A A A A A I A A C A A A A C H 8 o 6 f M 0 e O d 9 L F G i N c 0 W e H 7 g m 1 7 k 6 g S O m V 0 R f f 9 V k M M F A A A A A U q B X v k N q Z d 7 Y J i V 7 f 6 X l L c L a 0 6 5 A l D F g S W k T Z I 0 s t F d u / 4 4 M Q x F j L F Q J T Q f U M g U l u L O 2 K q x n l Y 3 U R g V O k Q Z l F X 7 n O Y X 8 X S S N B M 1 7 d x 7 4 7 R U A A A A B E t T M m x 8 F i A c g H h k N C y r s T 6 9 P M c o F C l A r k 6 M k h 0 P / n 1 i w / y E o n u V Z Q m F X K q C 0 E I i D 6 q y Z z M P w N W I l 7 H 2 A L M l K B < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{334B000D-B339-4686-ADA3-7C187E8C21D1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A89704CB-9CF2-4346-8979-D7DAD9BF1E3C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>title-list-139464</vt:lpstr>
     </vt:vector>